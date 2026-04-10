--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -606,425 +606,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into grapevine gene responses to ''flavescence dorée'' phytoplasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian inference for spatio-temporal stochastic transmission of plant disease in the presence of roguing: A case study to characterise the dispersal of Flavescence dorée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jollard</w:t>
+                <w:t xml:space="preserve">Hola K Adrakey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dassé</w:t>
+                <w:t xml:space="preserve">Gavin J Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Razan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.19-20. </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1011399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00010.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650480v1</w:t>
+                <w:t xml:space="preserve">hal-04216679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference for spatio-temporal stochastic transmission of plant disease in the presence of roguing: A case study to characterise the dispersal of Flavescence dorée</w:t>
+                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hola K Adrakey</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin J Gibson</w:t>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (9), pp.e1011399. </w:t>
+              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216679v1</w:t>
+                <w:t xml:space="preserve">hal-04650467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into grapevine gene responses to ''flavescence dorée'' phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enora Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Alexis Dassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.19-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00010.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650467v1</w:t>
+                <w:t xml:space="preserve">hal-04650480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of SUT1 and SUT2 Sugar Transporters in the Impairment of Sugar Transport and Changes in Phloem Exudate Contents in Phytoplasma-Infected Plants</w:t>
               </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1196,51 +1196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.11222. </w:t>
@@ -1278,90 +1278,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavescence Dorée Phytoplasma Has Multiple ftsH Genes that Are Differentially Expressed in Plants and Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1546,64 +1546,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting susceptibilities to flavescence dorée in Vitis vinifera, rootstocks and wild Vitis species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Labroussaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic haplotypes of &amp;quot;Candidatus Liberibacter africanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. R. Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Dubrana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1782,277 +1782,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of defence genes in stolbur phytoplasma infected tomatoes, and effect of defence stimulators on disease development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of the tolerance to the beet leafhopper transmitted virescence agent phytoplasma in the PI128655 accession of &amp;lt;em&amp;gt;Solanum peruvianum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (2), pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-013-0361-x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638808v1</w:t>
+                <w:t xml:space="preserve">hal-02634316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the tolerance to the beet leafhopper transmitted virescence agent phytoplasma in the PI128655 accession of &amp;lt;em&amp;gt;Solanum peruvianum&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Expression of defence genes in stolbur phytoplasma infected tomatoes, and effect of defence stimulators on disease development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12131⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-013-0361-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634316v1</w:t>
+                <w:t xml:space="preserve">hal-02638808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of stolbur phytoplasma infection on DNA methylation processes in tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2270,290 +2270,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of the response to a 'Candidatus Phytoplasma trifolii' strain by Solanum peruvianum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Carle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64, pp.S169 - S170</w:t>
+              <w:t xml:space="preserve">, 2011, 64, pp.S13-S14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650982v1</w:t>
+                <w:t xml:space="preserve">hal-02649904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavescence doree' phytoplasma genome: a metabolism oriented towards glycolysis and protein degradation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Genetic control of the response to a 'Candidatus Phytoplasma trifolii' strain by Solanum peruvianum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64, pp.S13-S14</w:t>
+              <w:t xml:space="preserve">, 2011, 64, pp.S169 - S170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649904v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the expression of defense related protein genes in stolbur C and stolbur PO phytoplasma-infected tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64, pp.S159 - S160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2578,51 +2578,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial Chromosome Sequence of Spiroplasma citri reveals extensive viral invasion and important gene decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,51 +2725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rRNA operons and genome size of Candidatus Liberibacter americanus, a bacterium associated with citrus huanglongbing in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,536 +2836,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phytoplasma closely related to the pigeon pea witches'-broom phytoplasma (16Sr IX) is associated with citrus huanglongbing symptoms in the state of São Paulo, Brazil</w:t>
+                <w:t xml:space="preserve">The tufB-secE-nusG-rplKAJL-rpoB gene cluster of the liberibacters: sequence comparisons, phylogeny and speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N.A. Wulff</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Martins</w:t>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.W. Kitajima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bassanezi</w:t>
+                <w:t xml:space="preserve">A. Wulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-98-9-0977⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (6), pp.1414-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.65641-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665890v1</w:t>
+                <w:t xml:space="preserve">hal-02660161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and quantification of Candidatus liberibacter americanus, agent of huanglongbing disease of citrus in São Paulo State, Brasil, in leaves of an affected sweet orange tree as determined by PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diva Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colette Saillard</w:t>
+                <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Couture</w:t>
+                <w:t xml:space="preserve">Elaine C. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson A. Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (3), pp.139-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcp.2007.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mcp.2007.12.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tufB-secE-nusG-rplKAJL-rpoB gene cluster of the liberibacters: sequence comparisons, phylogeny and speciation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Huanglongbing disease of citrus and the genus Candidatus Liberibacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (2), pp.43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660161v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanglongbing disease of citrus and the genus Candidatus Liberibacter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A phytoplasma closely related to the pigeon pea witches'-broom phytoplasma (16Sr IX) is associated with citrus huanglongbing symptoms in the state of São Paulo, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Wulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.W. Kitajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bassanezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (9), pp.977-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-98-9-0977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660774v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stolbur phytoplasma-infected tomato showed alteration of SlDEF methylation status and deregulation of methyltransferase genes expression.</w:t>
               </w:r>
@@ -3390,64 +3390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 60 (2), pp.221-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 60 (2), pp.219-220</w:t>
@@ -3610,64 +3610,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato flower abnormalities induced by stolbur phytoplasma infection are associated with changes of expression of floral development genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Mouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,567 +3721,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidatus Liberibacter americanus', associated with citrus huanglongbing (greening disease) in Sao Paulo State, Brazil</w:t>
+                <w:t xml:space="preserve">Citrus huanglongbing in Sao Paulo State , Brazil : PCR detection of the &amp;quot;Candidatus&amp;quot; liberibacter species associated with the disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diva Do Carmo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Inácio da Costa</w:t>
+                <w:t xml:space="preserve">Elaine Cristina Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldir Cintra de Jesus Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.63677-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcp.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682399v1</w:t>
+                <w:t xml:space="preserve">hal-02671688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of &amp;quot;Candidatus&amp;quot; Liberibacter asiaticus, based on the omp gene sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bastianel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Garnier-Semancik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (11), pp.6473-6478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.71.11.6473-6478.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrus huanglongbing in Sao Paulo State , Brazil : PCR detection of the &amp;quot;Candidatus&amp;quot; liberibacter species associated with the disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diva Do Carmo Teixeira</w:t>
+                <w:t xml:space="preserve">First report of a huanglongbing-like disease of citrus in Sao Paulo State Brazil , and association of a new liberibacter species, Candidatus Liberibacter americanus, with the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Texeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcp.2004.11.002⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 89 (1), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PD-89-0107A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02671688v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a huanglongbing-like disease of citrus in Sao Paulo State Brazil , and association of a new liberibacter species, Candidatus Liberibacter americanus, with the disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.J. Ayres</w:t>
+                <w:t xml:space="preserve">Candidatus Liberibacter americanus', associated with citrus huanglongbing (greening disease) in Sao Paulo State, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva Do Carmo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulo Inácio da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 89 (1), pp.107. </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (5), pp.1857-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PD-89-0107A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63677-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683520v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of “Candidatus liberibacter asiaticus”, the agent of citrus huanglongbing (ex-greening) in Bhutan</w:t>
               </w:r>
@@ -4319,51 +4319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinlay Dorji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 87 (4), pp.448. </w:t>
@@ -4539,51 +4539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharanthus roseus, an experimental host plant for the citrus strain of Xylella fastidiosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jagoueix-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,437 +4645,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liberibacter de la maladie du &amp;quot;dragon jaune&amp;quot; (Huanglongbing) des agrumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic characterization of a liberibacter present in an ornamental rutaceous tree, Calodendrum capense, in the Western Cape province of South Africa. Proposal of Candidatus Liberibacter africanus subsp. capensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jagoueix-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Cronje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 86 (7), pp.11-18</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50, pp.2119-2125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697946v1</w:t>
+                <w:t xml:space="preserve">hal-02696549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic characterization of a liberibacter present in an ornamental rutaceous tree, Calodendrum capense, in the Western Cape province of South Africa. Proposal of Candidatus Liberibacter africanus subsp. capensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les liberibacter de la maladie du &amp;quot;dragon jaune&amp;quot; (Huanglongbing) des agrumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jagoueix-Eveillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 50, pp.2119-2125</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 86 (7), pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696549v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of an ortholog of replicationn protein A1 (RPA1) is induced by gibberellin in deepwater rice</w:t>
+                <w:t xml:space="preserve">Comparison of the 16S/23S ribosomal intergenic regions of &amp;quot;Candidatus liberobacter asiaticum&amp;quot; and &amp;quot;Candidatus liberobacter africanum&amp;quot;, the two species associated with citrus huanglongbing (greening) disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. van Der Knaap</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Kende</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 94, pp.9979-9983</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 47 (1), pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689277v1</w:t>
+                <w:t xml:space="preserve">hal-02687084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the 16S/23S ribosomal intergenic regions of &amp;quot;Candidatus liberobacter asiaticum&amp;quot; and &amp;quot;Candidatus liberobacter africanum&amp;quot;, the two species associated with citrus huanglongbing (greening) disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Expression of an ortholog of replicationn protein A1 (RPA1) is induced by gibberellin in deepwater rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Der Knaap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Garnier</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 47 (1), pp.224-227</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94, pp.9979-9983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687084v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR detection of the two &amp;quot;Candidatus&amp;quot; liberobacter species associated with greening disease of citrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,51 +5139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of the African citrus greening Liberobacter by amplification, cloning, and sequencing of the rplKAJL-rpoBC operon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Planet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phloem-limited bacterium of greening disease od citrus is a member of the alpha subdivision of the proteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,721 +5355,721 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Control and Surveillance of Flavescence Dorée in Bordeaux and Champagne Vineyards using spatio-temporal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Boury</w:t>
+                <w:t xml:space="preserve">Hola Kwame-Adrakey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Delporte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
+                <w:t xml:space="preserve">Marie-Laure Panon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
+              <w:t xml:space="preserve">6. European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux; INRAE, May 2024, Bordeaux (France), France. pp.98-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650406v1</w:t>
+                <w:t xml:space="preserve">hal-04650366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into physiological responses of different grapevine varieties to Flavescence Dorée infection: an integrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreen Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Control and Surveillance of Flavescence Dorée in Bordeaux and Champagne Vineyards using spatio-temporal models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Abidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hola Kwame-Adrakey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Pascale Pienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Panon</w:t>
+                <w:t xml:space="preserve">Géraldine Uriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Froehly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux; INRAE, May 2024, Bordeaux (France), France. pp.98-99</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650366v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création variétale, avancées et perspectives pour la filière. Sensibilité à la FD: protocole actuel et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vinitech-Sifel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EMERGREEN: Greenhouses Platform for Studying Emerging Plant Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Follet</w:t>
+                <w:t xml:space="preserve">Adélaïde Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pienne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
+              <w:t xml:space="preserve">6. European Bois noir Workshop, 1. international PRO AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650425v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGREEN: Greenhouses Platform for Studying Emerging Plant Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Salvado</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Bois noir Workshop, 1. international PRO AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594929v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review in plant -“flavescence dorée” phytoplasma interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European workshop on “Flavescence dorée” - Recent acquisitions and management strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Assunta Bertaccini, Nicola Mori, Elisa Angelini and Annalisa Polverari, Jan 2024, Verona, Italy, Italy. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6245,77 +6245,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Metais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, valencia, Spain. </w:t>
@@ -6353,90 +6353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FtsH membrane protease genes of Flavescence doree phytoplasma exhibit host-dependent differential expression in both natural and experimental pathosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6478,51 +6478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Flavescence dorée” phytoplasma has multiple ftsH genes showing hostdependent expression in both natural and experimental pathosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6530,51 +6530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. meeting of the International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Valencia, Spain. </w:t>
@@ -6789,51 +6789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMMAP 2017 (Spectrométrie de Masse, Métabolomique et Analyse Protéomique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Spectrométrie de Masse (SFSM). FRA.; Réseau Francophone de Métabolomique et Fluxomique. FRA.; Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP). FRA., Oct 2017, Marne-la-Vallée, French Guiana</w:t>
@@ -6856,359 +6856,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the stolbur phytoplasma infection and the phloem functions in tomato</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Razan</w:t>
+                <w:t xml:space="preserve">Flavescence dorée phytoplasma/grapevine interactions: identification and characterization of surface proteases and identification of plant genes involved in FD resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Laure Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602512v1</w:t>
+                <w:t xml:space="preserve">hal-02738570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavescence dorée phytoplasma/grapevine interactions: identification and characterization of surface proteases and identification of plant genes involved in FD resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Jollard</w:t>
+                <w:t xml:space="preserve">Interactions between the stolbur phytoplasma infection and the phloem functions in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Beven</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">11. Colloque de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738570v1</w:t>
+                <w:t xml:space="preserve">hal-01602512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between the stolbur phytoplasma infection and the phloem functions in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INUPRAG Meeting - 1st French-Swedish-Spanish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Umea Plant Science Centre (UPSC). SWE., Oct 2015, Nancy, France</w:t>
@@ -7250,51 +7250,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle de la déméthylation de l’ADN dans la réponse aux stress biotiques chez la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Stammitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,51 +7345,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et caractérisation de résistances à la flavescence dorée chez la vigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,51 +7496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arricau-Bouvery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,51 +7621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Jarausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7697,398 +7697,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mise en évidence de facteurs génétiques contrôlant l'infection de &amp;lt;em&amp;gt;Solanum peruvarium&amp;lt;/em&amp;gt; par un isolat de &amp;lt;em&amp;gt;Candidatus Phytoplasma trifolii&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
+              <w:t xml:space="preserve">10. Rencontres plantes-bactéries. Aussois 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811307v1</w:t>
+                <w:t xml:space="preserve">hal-02805205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de facteurs génétiques contrôlant l'infection de &amp;lt;em&amp;gt;Solanum peruvarium&amp;lt;/em&amp;gt; par un isolat de &amp;lt;em&amp;gt;Candidatus Phytoplasma trifolii&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Phytoplasmes, phloème et pouvoir pathogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres plantes-bactéries. Aussois 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Apr 2012, Poitiers, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805205v1</w:t>
+                <w:t xml:space="preserve">hal-02803616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplasmes, phloème et pouvoir pathogène</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Apr 2012, Poitiers, France. 2 p</w:t>
+              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803616v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic control of stolbur phytoplasma-tomato plant interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST action FA0807 final meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Neustadt an der Weinstrasse, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8113,103 +8113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement floral chez les tomates infectées par le phytoplasme du stolbur : implication de la méthylation de l'ADN dans l'expression des gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8247,64 +8247,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre le phytoplasme du stolbur et la tomate : recherche de lignées résistantes et effet de l'activation des voies de signalisation dépendantes du salicylate et du jasmonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8329,51 +8329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération de la méthylation du gène SIDEF et dérégulation de déméthylases dans les tomates infectées par le phytoplasme du stolbur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8454,51 +8454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération de la méthylation du gène SlDEF et dérégulation de déméthylases dans les tomates infectées par le phytoplasme du stolbur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8573,493 +8573,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanglongbing disease of citrus and the genus Candidatus Liberibacter</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La méthylation de SlDEF est modifiée chez les tomates infectées par le phytoplasme du stolbur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pracros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International congress of plant pathology - ICCP 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Torino, Italy</w:t>
+              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815652v1</w:t>
+                <w:t xml:space="preserve">hal-02757945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthylation de SlDEF est modifiée chez les tomates infectées par le phytoplasme du stolbur</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Huanglongbing disease of citrus and the genus Candidatus Liberibacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. International congress of plant pathology - ICCP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757945v1</w:t>
+                <w:t xml:space="preserve">hal-02815652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression and enzymatic activity of invertases and sucrose synthase in Spiroplasma citri or stolbur phytoplasma infected plants</w:t>
+                <w:t xml:space="preserve">Expression and activity of invertases and sucrose synthase in periwinkle infected by Spiroplasma citri or stolbur phytoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Machenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822531v1</w:t>
+                <w:t xml:space="preserve">hal-02754982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression and activity of invertases and sucrose synthase in periwinkle infected by Spiroplasma citri or stolbur phytoplasma</w:t>
+                <w:t xml:space="preserve">Gene expression and enzymatic activity of invertases and sucrose synthase in Spiroplasma citri or stolbur phytoplasma infected plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Machenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754982v1</w:t>
+                <w:t xml:space="preserve">hal-02822531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of SlDEF methylation status and deregulation of DNA methyltransferase gene expression in flower buds of stolbur phytoplasma-infected tomato</w:t>
               </w:r>
@@ -9084,64 +9084,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9205,64 +9205,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9281,152 +9281,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'expression de gènes intervenant dans le développement floral de la tomate lors de l'infection par deux isolats (C et PO) du phytoplasme du stolbur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Teyssier</w:t>
+                <w:t xml:space="preserve">Une nouvelle espèce de Liberibacter, Candidatus liberibacter americanus, associée à la maladie du Huanglongbing des agrumes dans le nouveau monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Texeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Gourgues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+                <w:t xml:space="preserve">Antonio Jiuliano Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752965v1</w:t>
+                <w:t xml:space="preserve">hal-02758176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypermethylation of CpG motif in the promoter region of SlDEF and deregulations of methyltransferase gene expression in flower buds of stolbur phytoplasma-infected tomato</w:t>
               </w:r>
@@ -9438,77 +9438,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallusci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. FESPB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
@@ -9523,51 +9523,51 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stolbur phytoplasma-infected tomato showed alteration of LeDEF methylation status and deregulation of methyltransferase gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9576,258 +9576,258 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle espèce de Liberibacter, Candidatus liberibacter americanus, associée à la maladie du Huanglongbing des agrumes dans le nouveau monde</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comparaison de l'expression de gènes intervenant dans le développement floral de la tomate lors de l'infection par deux isolats (C et PO) du phytoplasme du stolbur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pracros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Jiuliano Ayres</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758176v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and activity of vacuolar invertase are affected in periwinkle infected by Spiroplasma citri or stolbur phytoplasma, and in stolbur phytoplasma-infected tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9835,51 +9835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9904,51 +9904,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10023,523 +10023,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie du Huanglongbing des agrumes : diversité de l'agent causal &amp;quot;Candidatus&amp;quot; Liberibacter basée sur les variations d'un gène codant pour une protéine de la membrane externe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bases moléculaires de la réponse de la plante à l'infection par les mollicutes dans deux pathosystèmes : tomate/phytoplasme du stolbur et pervenche/Spiroplasma citri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pracros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bastianel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Aurélie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763580v1</w:t>
+                <w:t xml:space="preserve">hal-02763273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases moléculaires de la réponse de la plante à l'infection par les mollicutes dans deux pathosystèmes : tomate/phytoplasme du stolbur et pervenche/Spiroplasma citri</w:t>
+                <w:t xml:space="preserve">Plant response to mollicute infection : deregulation of flower development genes in stolbur phytoplasma-infected tomato and impaired sugar balance in Spiroplasma citri-infected periwinkles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie André</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6. Colloque national de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763273v1</w:t>
+                <w:t xml:space="preserve">hal-02762870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant response to mollicute infection : deregulation of flower development genes in stolbur phytoplasma-infected tomato and impaired sugar balance in Spiroplasma citri-infected periwinkles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Maladie du HLB des agrumes dans l'Etat de Sao Paulo, Brésil : association avec une nouvelle espèce de Liberibacter, Candidatus Liberibacter americanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joël Renaudin</w:t>
+                <w:t xml:space="preserve">Diva Texeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque national de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t>
+              <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762870v1</w:t>
+                <w:t xml:space="preserve">hal-02763089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie du HLB des agrumes dans l'Etat de Sao Paulo, Brésil : association avec une nouvelle espèce de Liberibacter, Candidatus Liberibacter americanus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Maladie du Huanglongbing des agrumes : diversité de l'agent causal &amp;quot;Candidatus&amp;quot; Liberibacter basée sur les variations d'un gène codant pour une protéine de la membrane externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bastianel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Garnier-Semancik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763089v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire des anomalies du développement floral chez la tomate infectée par le phytoplasme du Stolbur</w:t>
               </w:r>
@@ -10551,51 +10551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10620,77 +10620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie du Huanglongbing des agrumes : diversité de l'agent causal &amp;quot;Candidatus&amp;quot; Liberibacter par l'étude d'un gène codant pour une protéine de la membrane externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bastianel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Garnier-Semancik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10715,77 +10715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolement de gènes de plantes différentiellement régulés par l'infection par un mollicute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Garnier-Semancik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10849,51 +10849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boutareaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10948,51 +10948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citrus huanglongbing (greening) disease in Asia : detection and taxonomical identification of the non cultured causal bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hocquellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11069,51 +11069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villechanoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11177,359 +11177,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility to Flavescence Dorée in grapevine: an inherited trait?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+                <w:t xml:space="preserve">EMERGREEN: A greenhouse platform for studying emerging plant diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Salar</w:t>
+                <w:t xml:space="preserve">Laure Morgadinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+                <w:t xml:space="preserve">Thierry Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lusseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desque</w:t>
+                <w:t xml:space="preserve">Denis Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05095225v1</w:t>
+                <w:t xml:space="preserve">hal-05094567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGREEN: A greenhouse platform for studying emerging plant diseases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Susceptibility to Flavescence Dorée in grapevine: an inherited trait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05094567v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into grapevine gene responses to ''flavescence dorée'' phytoplasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cecile Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Phytoplasmologist Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Muscat, Sultanate of Oman, Oman. Phytopathogenic Mollicutes, 13 (1), pp.19-20, Phytopathogenic Mollicutes</w:t>
@@ -11558,90 +11558,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11683,103 +11683,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavescence dorée phytoplasma has multiple ftsH genes differentially expressed in plants and insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress IS-MPMI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. 2019</w:t>
@@ -11808,103 +11808,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavescence Dorée phytoplasma has multiple FtsH genes differentially expressed in plants and insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Portsmouth, United States. 2018</w:t>
@@ -11946,51 +11946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic characterization of ‘Candidatus Liberibacter solanacearum’ strains infecting carrot psyllids in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12067,51 +12067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sémétey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Meeting of the international phytoplasmologist working group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Neustadt an der Weinstrasse, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12149,51 +12149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial chromosome sequence of Spiroplasma citri strain GII3-3X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Carle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12319,77 +12319,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of dispersal and risk factors of Flavescence dorée in Bordeaux vineyards using mechanistic and statistical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hola Kwame-Adrakey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12775,51 +12775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12910,51 +12910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2025, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12974,417 +12974,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05175671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Robin</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04616086v1</w:t>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Robin</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04718536v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04855283v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
@@ -13398,579 +13398,579 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04855184v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04608634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à &amp;quot;demande d’évaluation du risque simplifiée (ERS) lié à l’introduction de Bactrocera zonata pour la France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verheggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cecile Robin</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0034, Anses. 2024, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04608634v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04859559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à &amp;quot;demande d’évaluation du risque simplifiée (ERS) lié à l’introduction de Bactrocera zonata pour la France métropolitaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0034, Anses. 2024, 94 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04859559v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04718536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verheggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Duyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anses. 2024, 144 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04841808v1</w:t>
+                <w:t xml:space="preserve">hal-05183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre François Duyck</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anses. 2024, 144 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183193v1</w:t>
+                <w:t xml:space="preserve">anses-04616086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Xylotrechus chinensis »</w:t>
               </w:r>
@@ -14008,51 +14008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2023, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14078,51 +14078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de varietes de soja par electrophorese des proteines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Lycee Agricole, Melle, FRA. 1989, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14172,51 +14172,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries phytopathogènes du phloème : caractérisation, détection et réponse de la plante à l'infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14324,51 +14324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C38DE9D"/>
+    <w:nsid w:val="C427ACB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14555,51 +14555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrineeveillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8078-9384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.eveillard@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dass&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00010.5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola K Adrakey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J Gibson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011399" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Nelson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam Nazeer Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0361-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-344V5M7R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02605.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650982v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Wulff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ayres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.008508-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Martins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Kitajima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bassanezi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-9-0977" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Teixeira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. Martins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson A. Wulff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2007.12.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC6CVX5C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65641-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0062" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Do Carmo Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo In&#225;cio da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63677-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677264v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastianel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier-Semancik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6473-6478.2005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671688v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Martins" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Cintra de Jesus Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.11.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQR13J4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Texeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-0107A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doe Doe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namgay Om" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinlay Dorji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2003.87.4.448A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tarendeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guolter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Monteiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cronje" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Le Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689277v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kende" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711721v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreen Larroquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame-Adrakey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Panon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594929v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Salvado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00059.8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602064v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805828v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815652v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757945v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754982v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752063v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758176v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jiuliano Ayres" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bastianel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763273v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762870v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Texeira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutareaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767377v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocquellet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toorawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villechanoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morgadinho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacaze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685146v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733708v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605226v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bulletinofinsectology.org/pdfarticles/vol64-2011-S179-S180gaudin.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817206v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrineeveillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8078-9384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.eveillard@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola K Adrakey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J Gibson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00010.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Nelson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-344V5M7R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam Nazeer Ahmad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0361-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02605.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Wulff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ayres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.008508-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65641-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Teixeira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson A. Wulff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2007.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC6CVX5C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Martins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Kitajima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bassanezi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-9-0977" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0062" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Do Carmo Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Martins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Cintra de Jesus Junior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.11.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQR13J4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastianel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier-Semancik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6473-6478.2005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Texeira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-0107A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo In&#225;cio da Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63677-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doe Doe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namgay Om" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinlay Dorji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2003.87.4.448A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tarendeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guolter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Monteiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cronje" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Le Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kende" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711721v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650366v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame-Adrakey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Panon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreen Larroquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Salvado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00059.8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602064v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805205v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805828v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815652v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754982v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jiuliano Ayres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752063v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763273v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Texeira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bastianel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutareaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767377v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocquellet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toorawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villechanoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094567v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morgadinho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacaze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685146v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733708v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605226v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bulletinofinsectology.org/pdfarticles/vol64-2011-S179-S180gaudin.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817206v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>