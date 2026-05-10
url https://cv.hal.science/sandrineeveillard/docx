--- v1 (2026-04-10)
+++ v2 (2026-05-10)
@@ -1782,277 +1782,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the tolerance to the beet leafhopper transmitted virescence agent phytoplasma in the PI128655 accession of &amp;lt;em&amp;gt;Solanum peruvianum&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Garcion</w:t>
+                <w:t xml:space="preserve">Expression of defence genes in stolbur phytoplasma infected tomatoes, and effect of defence stimulators on disease development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aab.12131⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139 (1), pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-013-0361-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634316v1</w:t>
+                <w:t xml:space="preserve">hal-02638808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of defence genes in stolbur phytoplasma infected tomatoes, and effect of defence stimulators on disease development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the tolerance to the beet leafhopper transmitted virescence agent phytoplasma in the PI128655 accession of &amp;lt;em&amp;gt;Solanum peruvianum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 165 (2), pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aab.12131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-013-0361-x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638808v1</w:t>
+                <w:t xml:space="preserve">hal-02634316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of stolbur phytoplasma infection on DNA methylation processes in tomato plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2427,51 +2427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 64, pp.S169 - S170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,51 +2496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the expression of defense related protein genes in stolbur C and stolbur PO phytoplasma-infected tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2836,536 +2836,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tufB-secE-nusG-rplKAJL-rpoB gene cluster of the liberibacters: sequence comparisons, phylogeny and speciation</w:t>
+                <w:t xml:space="preserve">A phytoplasma closely related to the pigeon pea witches'-broom phytoplasma (16Sr IX) is associated with citrus huanglongbing symptoms in the state of São Paulo, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+                <w:t xml:space="preserve">E.C. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wulff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colette Saillard</w:t>
+                <w:t xml:space="preserve">E.W. Kitajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bassanezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.65641-0⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (9), pp.977-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-98-9-0977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660161v1</w:t>
+                <w:t xml:space="preserve">hal-02665890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and quantification of Candidatus liberibacter americanus, agent of huanglongbing disease of citrus in São Paulo State, Brasil, in leaves of an affected sweet orange tree as determined by PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diva Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine C. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson A. Wulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (3), pp.139-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcp.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanglongbing disease of citrus and the genus Candidatus Liberibacter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tufB-secE-nusG-rplKAJL-rpoB gene cluster of the liberibacters: sequence comparisons, phylogeny and speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Sirand-Pugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (6), pp.1414-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.65641-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660774v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phytoplasma closely related to the pigeon pea witches'-broom phytoplasma (16Sr IX) is associated with citrus huanglongbing symptoms in the state of São Paulo, Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Huanglongbing disease of citrus and the genus Candidatus Liberibacter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.C. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (2), pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-98-9-0977⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665890v1</w:t>
+                <w:t xml:space="preserve">hal-02660774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stolbur phytoplasma-infected tomato showed alteration of SlDEF methylation status and deregulation of methyltransferase genes expression.</w:t>
               </w:r>
@@ -3403,51 +3403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 60 (2), pp.221-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3524,51 +3524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Insectology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 60 (2), pp.219-220</w:t>
@@ -3610,51 +3610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato flower abnormalities induced by stolbur phytoplasma infection are associated with changes of expression of floral development genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3721,567 +3721,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citrus huanglongbing in Sao Paulo State , Brazil : PCR detection of the &amp;quot;Candidatus&amp;quot; liberibacter species associated with the disease</w:t>
+                <w:t xml:space="preserve">Candidatus Liberibacter americanus', associated with citrus huanglongbing (greening disease) in Sao Paulo State, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diva Do Carmo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Cristina Martins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Waldir Cintra de Jesus Junior</w:t>
+                <w:t xml:space="preserve">Paulo Inácio da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mcp.2004.11.002⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 55 (5), pp.1857-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63677-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671688v1</w:t>
+                <w:t xml:space="preserve">hal-02682399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of &amp;quot;Candidatus&amp;quot; Liberibacter asiaticus, based on the omp gene sequence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Bove</w:t>
+                <w:t xml:space="preserve">Citrus huanglongbing in Sao Paulo State , Brazil : PCR detection of the &amp;quot;Candidatus&amp;quot; liberibacter species associated with the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva Do Carmo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Cristina Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waldir Cintra de Jesus Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.11.6473-6478.2005⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19 (3), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mcp.2004.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677264v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of a huanglongbing-like disease of citrus in Sao Paulo State Brazil , and association of a new liberibacter species, Candidatus Liberibacter americanus, with the disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of &amp;quot;Candidatus&amp;quot; Liberibacter asiaticus, based on the omp gene sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bastianel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Texeira</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Colette Saillard</w:t>
+                <w:t xml:space="preserve">Monique Garnier-Semancik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PD-89-0107A⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (11), pp.6473-6478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.11.6473-6478.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683520v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candidatus Liberibacter americanus', associated with citrus huanglongbing (greening disease) in Sao Paulo State, Brazil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diva Do Carmo Teixeira</w:t>
+                <w:t xml:space="preserve">First report of a huanglongbing-like disease of citrus in Sao Paulo State Brazil , and association of a new liberibacter species, Candidatus Liberibacter americanus, with the disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Texeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 55 (5), pp.1857-1862. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 89 (1), pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.63677-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PD-89-0107A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682399v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of “Candidatus liberibacter asiaticus”, the agent of citrus huanglongbing (ex-greening) in Bhutan</w:t>
               </w:r>
@@ -4319,51 +4319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinlay Dorji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 87 (4), pp.448. </w:t>
@@ -4539,51 +4539,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catharanthus roseus, an experimental host plant for the citrus strain of Xylella fastidiosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.B. Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jagoueix-Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,437 +4645,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic characterization of a liberibacter present in an ornamental rutaceous tree, Calodendrum capense, in the Western Cape province of South Africa. Proposal of Candidatus Liberibacter africanus subsp. capensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les liberibacter de la maladie du &amp;quot;dragon jaune&amp;quot; (Huanglongbing) des agrumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jagoueix-Eveillard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 50, pp.2119-2125</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 86 (7), pp.11-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696549v1</w:t>
+                <w:t xml:space="preserve">hal-02697946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les liberibacter de la maladie du &amp;quot;dragon jaune&amp;quot; (Huanglongbing) des agrumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic characterization of a liberibacter present in an ornamental rutaceous tree, Calodendrum capense, in the Western Cape province of South Africa. Proposal of Candidatus Liberibacter africanus subsp. capensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jagoueix-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Cronje</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.F. Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 86 (7), pp.11-18</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50, pp.2119-2125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697946v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the 16S/23S ribosomal intergenic regions of &amp;quot;Candidatus liberobacter asiaticum&amp;quot; and &amp;quot;Candidatus liberobacter africanum&amp;quot;, the two species associated with citrus huanglongbing (greening) disease</w:t>
+                <w:t xml:space="preserve">Expression of an ortholog of replicationn protein A1 (RPA1) is induced by gibberellin in deepwater rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. van Der Knaap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Garnier</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kende</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 47 (1), pp.224-227</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 94, pp.9979-9983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687084v1</w:t>
+                <w:t xml:space="preserve">hal-02689277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of an ortholog of replicationn protein A1 (RPA1) is induced by gibberellin in deepwater rice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Comparison of the 16S/23S ribosomal intergenic regions of &amp;quot;Candidatus liberobacter asiaticum&amp;quot; and &amp;quot;Candidatus liberobacter africanum&amp;quot;, the two species associated with citrus huanglongbing (greening) disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Kende</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bové</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 94, pp.9979-9983</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 47 (1), pp.224-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689277v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR detection of the two &amp;quot;Candidatus&amp;quot; liberobacter species associated with greening disease of citrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5139,51 +5139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and characterization of the African citrus greening Liberobacter by amplification, cloning, and sequencing of the rplKAJL-rpoBC operon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Planet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5234,51 +5234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phloem-limited bacterium of greening disease od citrus is a member of the alpha subdivision of the proteobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5355,208 +5355,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Control and Surveillance of Flavescence Dorée in Bordeaux and Champagne Vineyards using spatio-temporal models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hola Kwame-Adrakey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Panon</w:t>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux; INRAE, May 2024, Bordeaux (France), France. pp.98-99</w:t>
+              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650366v1</w:t>
+                <w:t xml:space="preserve">hal-04650406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into physiological responses of different grapevine varieties to Flavescence Dorée infection: an integrated approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loreen Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enora Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,471 +5575,471 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing Control and Surveillance of Flavescence Dorée in Bordeaux and Champagne Vineyards using spatio-temporal models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Pienne</w:t>
+                <w:t xml:space="preserve">Hola Kwame-Adrakey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Uriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arthur Froehly</w:t>
+                <w:t xml:space="preserve">Marie-Laure Panon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
+              <w:t xml:space="preserve">6. European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux; INRAE, May 2024, Bordeaux (France), France. pp.98-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650425v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création variétale, avancées et perspectives pour la filière. Sensibilité à la FD: protocole actuel et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vinitech-Sifel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGREEN: Greenhouses Platform for Studying Emerging Plant Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RENOV project: ecological reservoirs and management of Bois Noir in the French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Abidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Salvado</w:t>
+                <w:t xml:space="preserve">Jérémy Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Robin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Pienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Uriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Bois noir Workshop, 1. international PRO AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594929v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNA-capture approach for detection and genome-wide sequencing of Flavescence dorée phytoplasma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EMERGREEN: Greenhouses Platform for Studying Emerging Plant Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Adélaïde Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanchandin Emilie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Bois Noir workshop and 1st International Pro-AECOGY conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR-1332 Fruit Biology and Pathology, University of Bordeaux and INRAE, May 2024, Bordeaux (France), France. pp.96-97</w:t>
+              <w:t xml:space="preserve">6. European Bois noir Workshop, 1. international PRO AECOGY conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650406v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review in plant -“flavescence dorée” phytoplasma interactions</w:t>
               </w:r>
@@ -6856,277 +6856,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavescence dorée phytoplasma/grapevine interactions: identification and characterization of surface proteases and identification of plant genes involved in FD resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Jollard</w:t>
+                <w:t xml:space="preserve">Interactions between the stolbur phytoplasma infection and the phloem functions in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Beven</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Foissac</w:t>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">11. Colloque de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738570v1</w:t>
+                <w:t xml:space="preserve">hal-01602512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between the stolbur phytoplasma infection and the phloem functions in tomato</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Razan</w:t>
+                <w:t xml:space="preserve">Flavescence dorée phytoplasma/grapevine interactions: identification and characterization of surface proteases and identification of plant genes involved in FD resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
+                <w:t xml:space="preserve">Laure Beven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Colloque de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602512v1</w:t>
+                <w:t xml:space="preserve">hal-02738570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between the stolbur phytoplasma infection and the phloem functions in tomato</w:t>
               </w:r>
@@ -7164,51 +7164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INUPRAG Meeting - 1st French-Swedish-Spanish Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Umea Plant Science Centre (UPSC). SWE., Oct 2015, Nancy, France</w:t>
@@ -7697,368 +7697,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de facteurs génétiques contrôlant l'infection de &amp;lt;em&amp;gt;Solanum peruvarium&amp;lt;/em&amp;gt; par un isolat de &amp;lt;em&amp;gt;Candidatus Phytoplasma trifolii&amp;lt;/em&amp;gt;</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jagoueix-Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labroussaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres plantes-bactéries. Aussois 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805205v1</w:t>
+                <w:t xml:space="preserve">hal-02811307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplasmes, phloème et pouvoir pathogène</w:t>
+                <w:t xml:space="preserve">Mise en évidence de facteurs génétiques contrôlant l'infection de &amp;lt;em&amp;gt;Solanum peruvarium&amp;lt;/em&amp;gt; par un isolat de &amp;lt;em&amp;gt;Candidatus Phytoplasma trifolii&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Apr 2012, Poitiers, France. 2 p</w:t>
+              <w:t xml:space="preserve">10. Rencontres plantes-bactéries. Aussois 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803616v1</w:t>
+                <w:t xml:space="preserve">hal-02805205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for resistance to the Flavescence dorée disease among &amp;lt;em&amp;gt;Vitis vinifera&amp;lt;/em&amp;gt; cultivars and other &amp;lt;em&amp;gt;Vitis&amp;lt;/em&amp;gt; species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplasmes, phloème et pouvoir pathogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Garcion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Batailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the International Council for the study of Virus and virus-like Diseases of the Grapevine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for the Study of Virus and Virus-like Diseases of the Grapevine (ICVG). INT., Oct 2012, Davis, United States. p. 234-235</w:t>
+              <w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Apr 2012, Poitiers, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811307v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetic control of stolbur phytoplasma-tomato plant interaction</w:t>
               </w:r>
@@ -8113,90 +8113,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement floral chez les tomates infectées par le phytoplasme du stolbur : implication de la méthylation de l'ADN dans l'expression des gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallusci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8247,51 +8247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre le phytoplasme du stolbur et la tomate : recherche de lignées résistantes et effet de l'activation des voies de signalisation dépendantes du salicylate et du jasmonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8329,51 +8329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération de la méthylation du gène SIDEF et dérégulation de déméthylases dans les tomates infectées par le phytoplasme du stolbur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8454,51 +8454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altération de la méthylation du gène SlDEF et dérégulation de déméthylases dans les tomates infectées par le phytoplasme du stolbur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jam Nazeer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Garcion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8631,51 +8631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hernould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France</w:t>
@@ -8838,51 +8838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8972,51 +8972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
@@ -9097,51 +9097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International congress on molecular plant-microbe interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9218,51 +9218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Phytoplasmologist Working Group meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9281,523 +9281,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle espèce de Liberibacter, Candidatus liberibacter americanus, associée à la maladie du Huanglongbing des agrumes dans le nouveau monde</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+                <w:t xml:space="preserve">Comparaison de l'expression de gènes intervenant dans le développement floral de la tomate lors de l'infection par deux isolats (C et PO) du phytoplasme du stolbur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pracros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Jiuliano Ayres</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres plantes-bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758176v1</w:t>
+                <w:t xml:space="preserve">hal-02752965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypermethylation of CpG motif in the promoter region of SlDEF and deregulations of methyltransferase gene expression in flower buds of stolbur phytoplasma-infected tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Teyssier</w:t>
+                <w:t xml:space="preserve">Une nouvelle espèce de Liberibacter, Candidatus liberibacter americanus, associée à la maladie du Huanglongbing des agrumes dans le nouveau monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Texeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Gourgues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+                <w:t xml:space="preserve">Antonio Jiuliano Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. FESPB Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
+              <w:t xml:space="preserve">7. Rencontres plantes-bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751732v1</w:t>
+                <w:t xml:space="preserve">hal-02758176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stolbur phytoplasma-infected tomato showed alteration of LeDEF methylation status and deregulation of methyltransferase gene expression</w:t>
+                <w:t xml:space="preserve">Hypermethylation of CpG motif in the promoter region of SlDEF and deregulations of methyltransferase gene expression in flower buds of stolbur phytoplasma-infected tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Gourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">15. FESPB Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752063v1</w:t>
+                <w:t xml:space="preserve">hal-02751732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de l'expression de gènes intervenant dans le développement floral de la tomate lors de l'infection par deux isolats (C et PO) du phytoplasme du stolbur</w:t>
+                <w:t xml:space="preserve">Stolbur phytoplasma-infected tomato showed alteration of LeDEF methylation status and deregulation of methyltransferase gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hernould</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres plantes-bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752965v1</w:t>
+                <w:t xml:space="preserve">hal-02752063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression and activity of vacuolar invertase are affected in periwinkle infected by Spiroplasma citri or stolbur phytoplasma, and in stolbur phytoplasma-infected tomato</w:t>
               </w:r>
@@ -9835,51 +9835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Dieuaide Noubhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10023,152 +10023,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases moléculaires de la réponse de la plante à l'infection par les mollicutes dans deux pathosystèmes : tomate/phytoplasme du stolbur et pervenche/Spiroplasma citri</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Pracros</w:t>
+                <w:t xml:space="preserve">Maladie du Huanglongbing des agrumes : diversité de l'agent causal &amp;quot;Candidatus&amp;quot; Liberibacter basée sur les variations d'un gène codant pour une protéine de la membrane externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bastianel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Garnier-Semancik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763273v1</w:t>
+                <w:t xml:space="preserve">hal-02763580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant response to mollicute infection : deregulation of flower development genes in stolbur phytoplasma-infected tomato and impaired sugar balance in Spiroplasma citri-infected periwinkles</w:t>
               </w:r>
@@ -10180,77 +10176,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Duret Nurbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque national de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Arcachon, France</w:t>
@@ -10265,281 +10261,285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie du HLB des agrumes dans l'Etat de Sao Paulo, Brésil : association avec une nouvelle espèce de Liberibacter, Candidatus Liberibacter americanus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bases moléculaires de la réponse de la plante à l'infection par les mollicutes dans deux pathosystèmes : tomate/phytoplasme du stolbur et pervenche/Spiroplasma citri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Pracros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Ayres</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763089v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladie du Huanglongbing des agrumes : diversité de l'agent causal &amp;quot;Candidatus&amp;quot; Liberibacter basée sur les variations d'un gène codant pour une protéine de la membrane externe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maladie du HLB des agrumes dans l'Etat de Sao Paulo, Brésil : association avec une nouvelle espèce de Liberibacter, Candidatus Liberibacter americanus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diva Texeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bastianel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763580v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation moléculaire des anomalies du développement floral chez la tomate infectée par le phytoplasme du Stolbur</w:t>
               </w:r>
@@ -10620,77 +10620,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladie du Huanglongbing des agrumes : diversité de l'agent causal &amp;quot;Candidatus&amp;quot; Liberibacter par l'étude d'un gène codant pour une protéine de la membrane externe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bastianel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Garnier-Semancik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10741,51 +10741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Pracros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Garnier-Semancik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2004, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10948,51 +10948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citrus huanglongbing (greening) disease in Asia : detection and taxonomical identification of the non cultured causal bacterium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hocquellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11069,51 +11069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Villechanoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bové</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11177,277 +11177,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMERGREEN: A greenhouse platform for studying emerging plant diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Salvado</w:t>
+                <w:t xml:space="preserve">Susceptibility to Flavescence Dorée in grapevine: an inherited trait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Morgadinho</w:t>
+                <w:t xml:space="preserve">Sophie Salar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Aubert</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05094567v1</w:t>
+                <w:t xml:space="preserve">hal-05095225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility to Flavescence Dorée in grapevine: an inherited trait?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eveillard</w:t>
+                <w:t xml:space="preserve">EMERGREEN: A greenhouse platform for studying emerging plant diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Morgadinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Salar</w:t>
+                <w:t xml:space="preserve">Denis Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Dubrana-Ourabah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Desque</w:t>
+                <w:t xml:space="preserve">Agnès Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e colloque de la Société Française de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095225v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into grapevine gene responses to ''flavescence dorée'' phytoplasma</w:t>
               </w:r>
@@ -11735,51 +11735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress IS-MPMI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. 2019</w:t>
@@ -11860,51 +11860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Desque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Razan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Beven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Congress of the International Organization for Mycoplasmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Portsmouth, United States. 2018</w:t>
@@ -12319,51 +12319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of dispersal and risk factors of Flavescence dorée in Bordeaux vineyards using mechanistic and statistical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hola Kwame-Adrakey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12910,51 +12910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2025, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12974,661 +12974,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05175671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Le Corre</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841808v1</w:t>
+                <w:t xml:space="preserve">anses-04616086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Godefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04855283v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04718536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Robin</w:t>
+                <w:t xml:space="preserve">Méthodes d’évaluation des risques sanitaires et environnementaux et des enjeux socio-économiques associés aux plantes obtenues au moyen de certaines nouvelles techniques génomiques (NTG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaura Ghneim-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2021-SA-0019, Anses. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04855184v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecile Robin</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à l’« Evaluation du risque lié à Scirtothrips ginkgoe pour la France métropolitaine et l’Union européenne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Castagnone-Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2024-SA-0111, Anses. 2024, 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04608634v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l’Anses relatif à &amp;quot;demande d’évaluation du risque simplifiée (ERS) lié à l’introduction de Bactrocera zonata pour la France métropolitaine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
+                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Euplatypus hintzi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jactel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0034, Anses. 2024, 94 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04859559v1</w:t>
+                <w:t xml:space="preserve">anses-04608634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Amasa parviseta »</w:t>
+                <w:t xml:space="preserve">Avis de L'Anses relatif à « la catégorisation de Trichoferus campestris »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
@@ -13642,335 +13642,335 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04718536v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04855184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t>
+                <w:t xml:space="preserve">Avis de l’Anses relatif à &amp;quot;demande d’évaluation du risque simplifiée (ERS) lié à l’introduction de Bactrocera zonata pour la France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Verheggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre François Duyck</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anses. 2024, 144 p</w:t>
+              <w:t xml:space="preserve">Saisine n°2023-SA-0034, Anses. 2024, 94 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183193v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04859559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis de l'Anses relatif à « l’avenant à la saisine de catégorisation de 8 espèces d’insectes exotiques incluant Xylotrechus chinensis »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Gregoire</w:t>
+                <w:t xml:space="preserve">Probabilité d'introduction de Bactrocera dorsalis (mouche orientale des fruits) en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Verheggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre François Duyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cecile Robin</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ryckewaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2024, 22 p</w:t>
+              <w:t xml:space="preserve">Anses. 2024, 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-04616086v1</w:t>
+                <w:t xml:space="preserve">hal-05183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis de l'Anses relatif à « la catégorisation de Xylotrechus chinensis »</w:t>
               </w:r>
@@ -14008,51 +14008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Mouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saisine n°2023-SA-0028, Anses. 2023, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14078,51 +14078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de varietes de soja par electrophorese des proteines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Jagoueix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Lycee Agricole, Melle, FRA. 1989, 41 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14324,51 +14324,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C427ACB4"/>
+    <w:nsid w:val="C0189139"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14555,51 +14555,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrineeveillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8078-9384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.eveillard@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola K Adrakey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J Gibson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00010.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Nelson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634316v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12131" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-344V5M7R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638808v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam Nazeer Ahmad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0361-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02605.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Wulff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ayres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.008508-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65641-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660114v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Teixeira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson A. Wulff" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2007.12.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC6CVX5C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Martins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Kitajima" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bassanezi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-9-0977" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0062" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671688v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Do Carmo Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Martins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Cintra de Jesus Junior" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.11.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQR13J4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677264v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastianel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier-Semancik" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6473-6478.2005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683520v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Texeira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-0107A" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo In&#225;cio da Costa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63677-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doe Doe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namgay Om" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinlay Dorji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2003.87.4.448A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tarendeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guolter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Monteiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696549v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cronje" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Le Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687084v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689277v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kende" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711721v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650366v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame-Adrakey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Panon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreen Larroquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841611v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594929v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Salvado" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00059.8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602512v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602064v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805205v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803616v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805828v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815652v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754982v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758176v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jiuliano Ayres" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751732v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752063v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763273v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Texeira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763580v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bastianel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutareaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767377v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocquellet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toorawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villechanoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094567v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morgadinho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacaze" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095225v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685146v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733708v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605226v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bulletinofinsectology.org/pdfarticles/vol64-2011-S179-S180gaudin.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817206v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrineeveillard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8078-9384" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sandrine.eveillard@inrae.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186211v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Bodin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laurens" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2025.114190" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brinquin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Caparros-Megido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Gault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0060" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola K Adrakey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin J Gibson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eveillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fabre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011399" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650480v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jollard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dass&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Cecile Dufour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Razan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00010.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica de Marco" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Batailler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Thorpe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22020745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244281v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arricau-Bouvery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desqu&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90809-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Desque" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Garcion" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21010150" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;m&#233;tey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Danet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Theil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01507-18" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518942v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Khalil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Perrin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01762" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. R. Nelson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bove" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jam Nazeer Ahmad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Renaudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-013-0361-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634316v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.12131" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-344V5M7R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hernould" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2012.02605.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verdin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicol&#232;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bouverat-Bernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/tjpt-e315" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649904v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Carle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650982v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658836v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Saillard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carr&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Carrere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02954-09" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Wulff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ayres" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bov&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.008508-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Teixeira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Martins" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Kitajima" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bassanezi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-9-0977" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660114v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Teixeira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. Martins" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson A. Wulff" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2007.12.006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC6CVX5C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660161v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Sirand-Pugnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wulff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.65641-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654385v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pracros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656269v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Machenaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666419v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Mouras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0062" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Do Carmo Teixeira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo In&#225;cio da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63677-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671688v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Cristina Martins" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Cintra de Jesus Junior" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.11.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQR13J4V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677264v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastianel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier-Semancik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.11.6473-6478.2005" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683520v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Texeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-0107A" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672577v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doe Doe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namgay Om" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinlay Dorji" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Garnier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS.2003.87.4.448A" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jagoueix-Eveillard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tarendeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guolter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Danet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676071v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.B. Monteiro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696549v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cronje" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F. Le Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689277v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Knaap" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jagoueix" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kende" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697539v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Planet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711721v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchandin Emilie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650385v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreen Larroquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hola Kwame-Adrakey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Panon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650425v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Follet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Pienne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Uriel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Froehly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594929v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Salvado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650242v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03760344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouchereau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734951v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Metais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00060.4" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736192v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2019.00059.8" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jonard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602512v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738570v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beven" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602064v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799923v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801916v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811294v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804872v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Jarausch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Angelini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811307v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805205v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803616v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Batailler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805828v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753385v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758144v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757102v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757782v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757945v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815652v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754982v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822531v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753044v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817042v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourgues" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758176v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jiuliano Ayres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752063v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751742v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753198v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Blanchard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763580v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bastianel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762870v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Andr&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Duret Nurbel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763273v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763089v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diva Texeira" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ayres" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762698v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boutareaud" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767377v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hocquellet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Toorawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775500v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Villechanoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05095225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Salar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana-Ourabah" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lusseau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05094567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Morgadinho" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lacaze" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04685146v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785885v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733708v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605226v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bergey" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749505v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bulletinofinsectology.org/pdfarticles/vol64-2011-S179-S180gaudin.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816748v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Carrere" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carr&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429018v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183223v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Verheggen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ryckewaert" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05095676v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Bourgeois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castagnone-Sereno" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fontaine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05175671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gregoire" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Mouttet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04616086v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04718536v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04841808v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gautier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaura Ghneim-Herrera" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Guillou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Corre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855283v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Salle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04608634v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04855184v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859559v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Duyck" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183193v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04353534v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gr&#233;goire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857925v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02817206v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>