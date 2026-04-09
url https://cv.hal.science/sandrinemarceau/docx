--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1379,278 +1379,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bacterial cellulose stabilization on strength characteristics of construction earthen materials</w:t>
+                <w:t xml:space="preserve">A New Experimental Setup to Characterize Binder–Vegetal Particle Compatibility in Plant-Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clara Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Corvalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02393-z⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advanced Concrete Materials in Construction, 14 (4), pp.1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14041000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594235v1</w:t>
+                <w:t xml:space="preserve">hal-04535015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Experimental Setup to Characterize Binder–Vegetal Particle Compatibility in Plant-Based Concrete</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of bacterial cellulose stabilization on strength characteristics of construction earthen materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Julliot</w:t>
+                <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Corvalan</w:t>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Advanced Concrete Materials in Construction, 14 (4), pp.1000. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (5), pp.118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings14041000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02393-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535015v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of bio-based concrete under various loadings and factors affecting its mechanical properties at the composite scale: A state-of-the-art review</w:t>
               </w:r>
@@ -1662,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1883,103 +1883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hemp on cement hydration: experimental characterization of the Interfacial Transition Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.100440. </w:t>
@@ -3335,334 +3335,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Foy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01477169v1</w:t>
+                <w:t xml:space="preserve">hal-01475243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7p. </w:t>
+              <w:t xml:space="preserve">, 2016, 11p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475243v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3733,226 +3733,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des réparations des ouvrages en béton armé avec des mortiers modifiés par des polymères</w:t>
+                <w:t xml:space="preserve">Durability of Polymer Modified Repair Mortars on Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 687, pp 397-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.687.397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942767v1</w:t>
+                <w:t xml:space="preserve">hal-00855340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of Polymer Modified Repair Mortars on Concrete Structures</w:t>
+                <w:t xml:space="preserve">Durabilité des réparations des ouvrages en béton armé avec des mortiers modifiés par des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2-3, 6p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.687.397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00855340v1</w:t>
+                <w:t xml:space="preserve">hal-00942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical properties of polymer-modified mortars</w:t>
               </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,77 +4834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Experimental Approach to Assess Binder–Plant Particle Compatibility in Plant-Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,230 +4958,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Influence of fire treatment on acoustic performances of vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schatzmayr Welp Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.140-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682550v1</w:t>
+                <w:t xml:space="preserve">hal-04926254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
@@ -5196,169 +5209,156 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fire treatment on acoustic performances of vegetal wools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schatzmayr Welp Sá</w:t>
+                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04926254v1</w:t>
+                <w:t xml:space="preserve">hal-04682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized vegetal wools for indoor comfort: coupling fire treatment with acoustic and hygrothermal performances</w:t>
               </w:r>
@@ -5603,90 +5603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing raw earth reinforcement for 3D printed architecture - Durability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloqui.AT.e 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5724,64 +5724,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,90 +5832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité des bioressources sur l'hydratation de liants minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6087,90 +6087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioresource variability on the hydration of mineral binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6506,77 +6506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of bacterial cellulose as reinforcement for 3D printed raw earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6627,64 +6627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Nashed NASHED KABALAN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fédération française des matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7053,265 +7053,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials: application to building's vegetal wools</w:t>
+                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. 16 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235446v1</w:t>
+                <w:t xml:space="preserve">hal-03116964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
+                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials: application to building's vegetal wools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2889-2890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116964v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03235446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical and thermal self-consistent modelling for the optimisation of vegetal wools used in green buildings</w:t>
               </w:r>
@@ -8779,277 +8779,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+                <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Niyigena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373733v1</w:t>
+                <w:t xml:space="preserve">hal-01380765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the water content of hemp concretes on their thermal and acoustical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380765v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
               </w:r>
@@ -9074,51 +9070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9154,191 +9150,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the water content of hemp concretes on their thermal and acoustical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Foy</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 7p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373439v1</w:t>
+                <w:t xml:space="preserve">hal-01373733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the microbial development impact on bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9491,325 +9491,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of polymer-modified mortars for concrete structures repair</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
+                <w:t xml:space="preserve">Influence of wetting-drying cycles on the mechanical, physico-chemical, and microstructural properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres AUGC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. 8 p</w:t>
+              <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862123v1</w:t>
+                <w:t xml:space="preserve">hal-00855643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wetting-drying cycles on the mechanical, physico-chemical, and microstructural properties of hemp concretes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hellebois</w:t>
+                <w:t xml:space="preserve">Influence of the workability on adhesive properties of polymer-modified mortars used for repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, France. 2p</w:t>
+              <w:t xml:space="preserve">, Sep 2013, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855643v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the workability on adhesive properties of polymer-modified mortars used for repair</w:t>
+                <w:t xml:space="preserve">Use of polymer-modified mortars for concrete structures repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 8p</w:t>
+              <w:t xml:space="preserve">Rencontres AUGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855534v1</w:t>
+                <w:t xml:space="preserve">hal-00862123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des polymères sur l'adhérence des mortiers de réparation</w:t>
               </w:r>
@@ -9979,415 +9979,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Physico-chemical properties and durability of polymer modified repair materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+              <w:t xml:space="preserve">Concrete Repair, Rehabilitation and Retrofitting III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, South Africa. pp. 916-921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919893v1</w:t>
+                <w:t xml:space="preserve">hal-00875962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical properties and durability of polymer modified repair materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lespinasse</w:t>
+                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Repair, Rehabilitation and Retrofitting III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, South Africa. pp. 916-921</w:t>
+              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875962v1</w:t>
+                <w:t xml:space="preserve">hal-00919893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11559,51 +11559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11889,77 +11889,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des bioressources sur l'hydratation des liants minéraux et la résistance à la compression des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12219,51 +12219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7996462F"/>
+    <w:nsid w:val="DD9AF206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12367,51 +12367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D4D8D87"/>
+    <w:nsid w:val="E3E44255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12515,51 +12515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2703A8ED"/>
+    <w:nsid w:val="358ED967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12663,51 +12663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="E6B843F3"/>
+    <w:nsid w:val="D86070D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12903,51 +12903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrinemarceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4048-1446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076295311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1833-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/themes-de-recherche/materiaux-de-construction-biosources" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s388122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/theses/detail-these?nom=COPIN&amp;prenom=Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s354830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s351491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019PESC2040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2018PESC1039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2013PEST1142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/ecole-dautomne-2024-a-obernai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/1er-webinaire-inter-gdr-leau-face-aux-biosources" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/webinaire-du-gdr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/journee-du-gdr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/jeudi-des-groupes-de-travail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2020/16-juin-2020-journee-de-lancement-du-gdr-mbs/programme-de-la-journee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/4-octobre-2018-2e-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/29-mars-2018-1ere-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/mabionat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Yassin Rajiv da Gloria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02609-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed Kabalan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02393-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tannous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029841v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121528" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Travailleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942767v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s-L&#233;ana Tchetgnia Ngassam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.687.397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lespinasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428885v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802628q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marceau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tortai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vourdas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogolides" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Puydt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dominique Alb&#233;rola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00385-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43FVL691-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yildirim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04802333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed NASHED KABALAN" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235446v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0437" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pellet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862123v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855534v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Seytre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394548v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karadimos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lambre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1031-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lesage" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrinemarceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4048-1446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076295311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1833-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/themes-de-recherche/materiaux-de-construction-biosources" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s388122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/theses/detail-these?nom=COPIN&amp;prenom=Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s354830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s351491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019PESC2040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2018PESC1039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2013PEST1142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/ecole-dautomne-2024-a-obernai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/1er-webinaire-inter-gdr-leau-face-aux-biosources" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/webinaire-du-gdr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/journee-du-gdr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/jeudi-des-groupes-de-travail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2020/16-juin-2020-journee-de-lancement-du-gdr-mbs/programme-de-la-journee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/4-octobre-2018-2e-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/29-mars-2018-1ere-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/mabionat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Yassin Rajiv da Gloria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02609-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed Kabalan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02393-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tannous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029841v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121528" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Travailleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s-L&#233;ana Tchetgnia Ngassam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.687.397" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lespinasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428885v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802628q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marceau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tortai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vourdas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogolides" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Puydt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dominique Alb&#233;rola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00385-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43FVL691-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yildirim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04802333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed NASHED KABALAN" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0437" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pellet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862123v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Seytre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394548v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karadimos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lambre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1031-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lesage" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>