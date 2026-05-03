--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -773,51 +773,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Mechanical Performance of Bio-Based Concrete: The Role of Aggregate Type and Orientation in Compression Cyclic Loading</w:t>
+                <w:t xml:space="preserve">Evaluating the flexural performance of bio-based concrete with different types of bio-aggregate and binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
@@ -835,106 +835,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 30, pp.101139. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 509, pp.145176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.101139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443282v1</w:t>
+                <w:t xml:space="preserve">hal-05453122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the flexural performance of bio-based concrete with different types of bio-aggregate and binder</w:t>
+                <w:t xml:space="preserve">Evaluating the Mechanical Performance of Bio-Based Concrete: The Role of Aggregate Type and Orientation in Compression Cyclic Loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
@@ -952,82 +952,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 509, pp.145176. </w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, pp.101139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.101139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453122v1</w:t>
+                <w:t xml:space="preserve">hal-05443282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a phosphorus-based fireproof treatment on the acoustic performances of bulk hemp fibers</w:t>
               </w:r>
@@ -1379,278 +1379,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Experimental Setup to Characterize Binder–Vegetal Particle Compatibility in Plant-Based Concrete</w:t>
+                <w:t xml:space="preserve">Influence of bacterial cellulose stabilization on strength characteristics of construction earthen materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
+                <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Julliot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings14041000⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (5), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02393-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535015v1</w:t>
+                <w:t xml:space="preserve">hal-04594235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bacterial cellulose stabilization on strength characteristics of construction earthen materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Experimental Setup to Characterize Binder–Vegetal Particle Compatibility in Plant-Based Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+                <w:t xml:space="preserve">Clara Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+                <w:t xml:space="preserve">Loïc Corvalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57 (5), pp.118. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advanced Concrete Materials in Construction, 14 (4), pp.1000. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02393-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings14041000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594235v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of bio-based concrete under various loadings and factors affecting its mechanical properties at the composite scale: A state-of-the-art review</w:t>
               </w:r>
@@ -1662,51 +1662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1883,103 +1883,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hemp on cement hydration: experimental characterization of the Interfacial Transition Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.100440. </w:t>
@@ -3335,334 +3335,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475243v1</w:t>
+                <w:t xml:space="preserve">hal-01477169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11p. </w:t>
+              <w:t xml:space="preserve">, 2016, 7p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477169v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4834,77 +4834,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Innovative Experimental Approach to Assess Binder–Plant Particle Compatibility in Plant-Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4958,407 +4958,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fire treatment on acoustic performances of vegetal wools</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926254v1</w:t>
+                <w:t xml:space="preserve">hal-04682559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682559v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+                <w:t xml:space="preserve">Influence of fire treatment on acoustic performances of vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schatzmayr Welp Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.140-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682550v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04926254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized vegetal wools for indoor comfort: coupling fire treatment with acoustic and hygrothermal performances</w:t>
               </w:r>
@@ -5603,90 +5603,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing raw earth reinforcement for 3D printed architecture - Durability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloqui.AT.e 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5724,64 +5724,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5832,90 +5832,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité des bioressources sur l'hydratation de liants minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6087,90 +6087,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioresource variability on the hydration of mineral binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6506,77 +6506,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of bacterial cellulose as reinforcement for 3D printed raw earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6627,64 +6627,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Nashed NASHED KABALAN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ciblac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fédération française des matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7053,265 +7053,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
+                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials: application to building's vegetal wools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gle</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2889-2890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116964v1</w:t>
+                <w:t xml:space="preserve">hal-03235446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials: application to building's vegetal wools</w:t>
+                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03235446v1</w:t>
+                <w:t xml:space="preserve">hal-03116964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical and thermal self-consistent modelling for the optimisation of vegetal wools used in green buildings</w:t>
               </w:r>
@@ -7533,273 +7533,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02443913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+                <w:t xml:space="preserve">A Self-Consistent Approach for the Acoustical Modeling of Vegetal Wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">Proceeeding of Inter-Noise 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, CHICAGO, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618346v1</w:t>
+                <w:t xml:space="preserve">hal-03618344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Consistent Approach for the Acoustical Modeling of Vegetal Wools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Piegay</w:t>
+                <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen-Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeeding of Inter-Noise 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, CHICAGO, United States. 8 p</w:t>
+              <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618344v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
@@ -8779,566 +8779,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Collet</w:t>
+                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01380765v1</w:t>
+                <w:t xml:space="preserve">hal-01373733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the water content of hemp concretes on their thermal and acoustical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD2015 - Nouveaux Matériaux et Durabilté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Douai, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+                <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Niyigena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373733v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the microbial development impact on bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9396,349 +9396,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des réparations des ouvrages en béton armé avec des mortiers modifiés par des polymères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
+                <w:t xml:space="preserve">Influence of wetting-drying cycles on the mechanical, physico-chemical, and microstructural properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hellebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres AUGC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. 10p</w:t>
+              <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855230v1</w:t>
+                <w:t xml:space="preserve">hal-00855643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wetting-drying cycles on the mechanical, physico-chemical, and microstructural properties of hemp concretes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Hellebois</w:t>
+                <w:t xml:space="preserve">Influence of the workability on adhesive properties of polymer-modified mortars used for repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, France. 2p</w:t>
+              <w:t xml:space="preserve">, Sep 2013, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855643v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the workability on adhesive properties of polymer-modified mortars used for repair</w:t>
+                <w:t xml:space="preserve">Use of polymer-modified mortars for concrete structures repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 8p</w:t>
+              <w:t xml:space="preserve">Rencontres AUGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855534v1</w:t>
+                <w:t xml:space="preserve">hal-00862123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of polymer-modified mortars for concrete structures repair</w:t>
+                <w:t xml:space="preserve">Durabilité des réparations des ouvrages en béton armé avec des mortiers modifiés par des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
@@ -9747,69 +9747,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres AUGC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2013, France. 8 p</w:t>
+              <w:t xml:space="preserve">, May 2013, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00862123v1</w:t>
+                <w:t xml:space="preserve">hal-00855230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des polymères sur l'adhérence des mortiers de réparation</w:t>
               </w:r>
@@ -9979,415 +9979,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical properties and durability of polymer modified repair materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Lespinasse</w:t>
+                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Andrianandraina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concrete Repair, Rehabilitation and Retrofitting III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, South Africa. pp. 916-921</w:t>
+              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00875962v1</w:t>
+                <w:t xml:space="preserve">hal-00919893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Idir</w:t>
+                <w:t xml:space="preserve">Physico-chemical properties and durability of polymer modified repair materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
+              <w:t xml:space="preserve">Concrete Repair, Rehabilitation and Retrofitting III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, South Africa. pp. 916-921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914437v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Ventura</w:t>
+                <w:t xml:space="preserve">Rachida Idir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919893v1</w:t>
+                <w:t xml:space="preserve">hal-00914437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10462,493 +10462,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Carbon Nanotubes in a Semi-Dilute Suspension</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propriétés physico-chimiques et mécaniques de composites mixtes mortier - polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS 26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514182v1</w:t>
+                <w:t xml:space="preserve">hal-00594542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure de matrices mixtes mortier - polymère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of materials for sustainable sewer systems and preservation of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSERBATI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, France. 10 p</w:t>
+              <w:t xml:space="preserve">Impact sur l'environnement des matériaux utilisés dans l'assainissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Italy. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594321v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physico-chimiques et mécaniques de composites mixtes mortier - polymère</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation of Carbon Nanotubes in a Semi-Dilute Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Seytre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, France</w:t>
+              <w:t xml:space="preserve">PPS 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594542v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of materials for sustainable sewer systems and preservation of the environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure de matrices mixtes mortier - polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact sur l'environnement des matériaux utilisés dans l'assainissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Italy. 19p</w:t>
+              <w:t xml:space="preserve">CONSERBATI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904329v1</w:t>
+                <w:t xml:space="preserve">hal-00594321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of Carbon Nanotubes in a Semi-Dilute Suspension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Seytre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11003,90 +11003,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity and aggregation of carbon nanotubes in semi-dilute suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Seytre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11559,51 +11559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11889,77 +11889,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des bioressources sur l'hydratation des liants minéraux et la résistance à la compression des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12219,51 +12219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD9AF206"/>
+    <w:nsid w:val="890FEF38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12367,51 +12367,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E3E44255"/>
+    <w:nsid w:val="8624FB7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12515,51 +12515,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="358ED967"/>
+    <w:nsid w:val="110521A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12663,51 +12663,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D86070D3"/>
+    <w:nsid w:val="93FCE6A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12903,51 +12903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrinemarceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4048-1446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076295311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1833-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/themes-de-recherche/materiaux-de-construction-biosources" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s388122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/theses/detail-these?nom=COPIN&amp;prenom=Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s354830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s351491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019PESC2040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2018PESC1039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2013PEST1142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/ecole-dautomne-2024-a-obernai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/1er-webinaire-inter-gdr-leau-face-aux-biosources" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/webinaire-du-gdr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/journee-du-gdr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/jeudi-des-groupes-de-travail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2020/16-juin-2020-journee-de-lancement-du-gdr-mbs/programme-de-la-journee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/4-octobre-2018-2e-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/29-mars-2018-1ere-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/mabionat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Yassin Rajiv da Gloria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02609-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594235v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed Kabalan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02393-z" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tannous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029841v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121528" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Travailleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s-L&#233;ana Tchetgnia Ngassam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.687.397" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lespinasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428885v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802628q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marceau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tortai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vourdas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogolides" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Puydt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dominique Alb&#233;rola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00385-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43FVL691-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yildirim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04802333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed NASHED KABALAN" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235446v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0437" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pellet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855230v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855534v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862123v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875962v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514182v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Seytre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594321v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594542v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904329v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394548v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karadimos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lambre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1031-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lesage" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrinemarceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4048-1446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076295311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1833-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/themes-de-recherche/materiaux-de-construction-biosources" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s388122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/theses/detail-these?nom=COPIN&amp;prenom=Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s354830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s351491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019PESC2040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2018PESC1039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2013PEST1142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/ecole-dautomne-2024-a-obernai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/1er-webinaire-inter-gdr-leau-face-aux-biosources" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/webinaire-du-gdr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/journee-du-gdr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/jeudi-des-groupes-de-travail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2020/16-juin-2020-journee-de-lancement-du-gdr-mbs/programme-de-la-journee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/4-octobre-2018-2e-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/29-mars-2018-1ere-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/mabionat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Yassin Rajiv da Gloria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02609-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed Kabalan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02393-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tannous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029841v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121528" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Travailleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s-L&#233;ana Tchetgnia Ngassam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.687.397" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lespinasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428885v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802628q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marceau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tortai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vourdas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogolides" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Puydt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dominique Alb&#233;rola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00385-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43FVL691-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yildirim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04802333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed NASHED KABALAN" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235446v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0437" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pellet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875962v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594542v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904329v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514182v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Seytre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394548v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karadimos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lambre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1031-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lesage" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>