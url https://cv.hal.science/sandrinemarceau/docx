--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sandrine MARCEAU </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chargée de Recherche HDR à l'Université Gustave EiffelLaboratoire CPDM, Département MAST</w:t>
+        <w:t xml:space="preserve">Directrice de Recherche à l'Université Gustave EiffelLaboratoire CPDM, Département MAST</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -119,103 +119,124 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">076295311</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=LdddER4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/P-1833-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thématiques de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Durabilité des matériaux biosourcés utilisés dans la construction</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Durabilité des matériaux du génie civil et de la construction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -226,512 +247,512 @@
         <w:rPr/>
         <w:t xml:space="preserve">Durabilité des matériaux de réparation des ouvrages d'art en béton</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Doctorants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nicolas DAUNAIS : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Transferts d'humidité et de chaleur dans les bâtiments biosourcés</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2024-2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A. COPIN : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Matériaux 100% biosourcés pour des constructions confortables et démontables</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2023-2026)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">T. SCHATZMAYR WELP SA : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Optimised vegetal wools for indoor comfort: coupling fire treatment with acoustic and hygrothermal performances</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2022-2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A.L. BERGER COKELY : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Influence de la variabilité des bioressources sur l'hydratation des liants minéraux</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2022-2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O. NASHED </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Evaluation de la fabrication additive en terre crue - du matériau à l'architecture</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2021-2024)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">L. TRAVAILLEUR (2016-2019) : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Compréhension et modélisation de la durabilité des matériaux d'enveloppe innovants soumis à des actions biochimiques</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">G. DELANNOY (2015-2018) : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Durabilité des isolants à base de granulats végétaux</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.L. TCHETGNIA-NGASSAM (2010-2013), </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Durabilité des mortiers de réparation pour des ouvrages d’art en béton armé</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation de journées scientifiques :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mardi 19 au vendredi 22 novembre 2024 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">école d'automne du GdR à Obernai</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sur la caractérisation des matériaux, de l'échelle microscopique à l'échelle de la paroi et du bâtiment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vendredi 28 juin 2024 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">1er webinaire Inter-GDR</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sur &amp;quot;L'eau Face aux Biosourcés&amp;quot;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mardi 17 au vendredi 20 octobre 2023 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">école d'automne du GdR à Bagnères de Bigorre</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sur la durabilité des matériaux biosourcés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mardi 4 juillet 2023 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">webinaire du GdR</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mardi 8 au jeudi 10 novembre 2022 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">école d'automne du GdR à Lorient</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sur la caractérisation de la biomasse à destination de la formulation des matériaux de construction et le comportement mécanique du béton végétal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mercredi 21 septembre 2022 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">journée du GdR en visioconférence</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mercredi 10 au dimanche 14 novembre 2021 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">école d'automne à La Rochelle</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> sur les transferts hygrothermiques dans les matériaux biosourcés</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jeudis 4, 11 et 18  février 2021 :</w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> jeudis des groupes de travail</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">16 juin 2020 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journée de lancement du </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(Ifsttar, Champs-sur-Marne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">4 octobre 2018 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Journée scientifique &amp;quot;Matériaux de Construction Biosourcés&amp;quot;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Halle Pajol, Paris)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">29 mars 2018 :</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve"> Journée scientifique &amp;quot;Matériaux de Construction Biosourcés&amp;quot;</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Ifsttar, Champs-sur-Marne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">19-20 mai 2016 : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId32" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Séminaire MABIONAT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (Ifsttar, Champs-sur-Marne)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -765,3810 +786,3810 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the flexural performance of bio-based concrete with different types of bio-aggregate and binder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Mechanical Performance of Bio-Based Concrete: The Role of Aggregate Type and Orientation in Compression Cyclic Loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145176⟩</w:t>
+              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30, pp.101139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.101139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453122v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Mechanical Performance of Bio-Based Concrete: The Role of Aggregate Type and Orientation in Compression Cyclic Loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Evaluating the flexural performance of bio-based concrete with different types of bio-aggregate and binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 509, pp.145176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2026.145176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clet.2025.101139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05443282v1</w:t>
+                <w:t xml:space="preserve">hal-05453122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a phosphorus-based fireproof treatment on the acoustic performances of bulk hemp fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schatzmayr Welp Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 249, pp.111287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apacoust.2026.111287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RILEM TC 275-HDB: results of interlaboratory testing for determining capillarity properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hamed Yassin Rajiv da Gloria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viencent Picandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 58 (3), pp.88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1617/s11527-025-02609-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two flame-retardant treatment methods on bulk hemp fibers: Towards a large-scale viability as a raw material for building insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schatzmayr Welp Sà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 228, pp.120903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2025.120903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bacterial cellulose stabilization on strength characteristics of construction earthen materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Experimental Setup to Characterize Binder–Vegetal Particle Compatibility in Plant-Based Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Julliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Corvalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-024-02393-z⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advanced Concrete Materials in Construction, 14 (4), pp.1000. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14041000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594235v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Experimental Setup to Characterize Binder–Vegetal Particle Compatibility in Plant-Based Concrete</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of bacterial cellulose stabilization on strength characteristics of construction earthen materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Corvalan</w:t>
+                <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings14041000⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (5), pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-024-02393-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535015v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of bio-based concrete under various loadings and factors affecting its mechanical properties at the composite scale: A state-of-the-art review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleaner Engineering and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, pp.100819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.clet.2024.100819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Macro Modelling Approach of Vegetal Wools Thermal Conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction Technologies and Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.421--427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hemp on cement hydration: experimental characterization of the Interfacial Transition Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Julliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.100440. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rechem.2022.100440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03728891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the effects of incorporating depolluted cellulose acetate in mortars, with and without superplasticizer, in view of recycling cigarette butt waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thouraya Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 346, pp.128492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du stéarate de calcium et d’additions sur l’ouvrabilité et la résistance mécanique de mortiers d’acétate de cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thouraya Salem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joe Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (1 Special Issue - RUGC 2022), pp. 100-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.40.1.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A self-consistent approach for the acoustical modeling of vegetal wools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 495, 43 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsv.2020.115911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bitumen fractionation: contribution of the individual fractions to the mechanical behavior of road binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilef Borghol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 271, pp.121528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.121528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029841v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of hemp concretes exposed to accelerated environmental aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 252, 31 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.119043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocolonisation of polymer-modified mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Travailleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108 (3), pp.305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03120555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hemp shiv extractives on hydration of portland cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 244, 36 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.118300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02472950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aging of hemp shiv used for concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 160, pp. 752-762. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2018.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of binder on the multiscale properties of hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen-Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1 - 17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19648189.2018.1457571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical model of vegetal wools including two types of fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 129, pp36-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2017.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 11p. </w:t>
+              <w:t xml:space="preserve">, 2016, 7p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477169v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of accelerated aging on the properties of hemp concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Effect of water content on the acoustical and thermal properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.129⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475243v1</w:t>
+                <w:t xml:space="preserve">hal-01477169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the mechanical properties of hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.122-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of Polymer Modified Repair Mortars on Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 687, pp 397-402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.687.397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des réparations des ouvrages en béton armé avec des mortiers modifiés par des polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales du Bâtiment et des travaux publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2-3, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and mechanical properties of polymer-modified mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (5), pp. 569-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity of Brownian Carbon Nanotubes in PDMS Semidilute Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (5), pp 1433-1438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma802628q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00428885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity of Brownian Carbon Nanotubes in PDMS Semidilute Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 42 (5), pp.1433-1438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ma802628q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness-dependent glass transition temperature of thin resist films for high resolution lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.H. Tortai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vourdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gogolides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.83, 4-9 1073-1077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement effects in fractal-structure-filled rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves de Puydt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Dominique Albérola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 43 (20), pp.5577-5586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0032-3861(02)00385-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4578,6798 +4599,6798 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale Analysis on the Effect of Aggregate Type and Orientation on the Mechanical Properties of Biobased Concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">An Innovative Experimental Approach to Assess Binder–Plant Particle Compatibility in Plant-Based Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 6th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.270-280, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.269-283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5_22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129753v1</w:t>
+                <w:t xml:space="preserve">hal-05129775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et modélisation des effets des traitements ignifuges biosourcés sur les performances acoustiques de laines de chanvre</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Multi-scale Analysis on the Effect of Aggregate Type and Orientation on the Mechanical Properties of Biobased Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rio de Janeiro, Brazil. pp.270-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365565v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative Experimental Approach to Assess Binder–Plant Particle Compatibility in Plant-Based Concrete</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et modélisation des effets des traitements ignifuges biosourcés sur les performances acoustiques de laines de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schatzmayr Welp Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th International Conference on Bio-Based Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92874-1_21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05129775v1</w:t>
+                <w:t xml:space="preserve">hal-05365565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+                <w:t xml:space="preserve">Advancing raw earth reinforcement for 3D printed architecture - Durability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloqui.AT.e 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682559v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">22ème édition des Journées Scientifiques du (RF)²B : Le béton pour une construction durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682550v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fire treatment on acoustic performances of vegetal wools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schatzmayr Welp Sá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Le Havre, France. pp.140-148, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.42.1.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized vegetal wools for indoor comfort: coupling fire treatment with acoustic and hygrothermal performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+                <w:t xml:space="preserve">Influence of bioresource on mineral binders hydration and vegetal concretes compressive strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682573v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical characterization and modelling of the effects of eco-friendly flame retardant treatments on hemp fiber stacks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Study of the mechanical behavior of hemp concrete with two different mineral binders through digital image correlation in various aggregate orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafik Bardouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise24</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3549⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04753394v1</w:t>
+                <w:t xml:space="preserve">hal-04682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing raw earth reinforcement for 3D printed architecture - Durability assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Optimized vegetal wools for indoor comfort: coupling fire treatment with acoustic and hygrothermal performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schatzmayr Welp Sá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloqui.AT.e 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">RILEM Conference on Sustainable Materials &amp; Structures: Meeting the major challenges of the 21st century - SMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682610v1</w:t>
+                <w:t xml:space="preserve">hal-04682573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibilité liant-particules végétales des bétons végétaux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Acoustical characterization and modelling of the effects of eco-friendly flame retardant treatments on hemp fiber stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schatzmayr Welp Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition des Journées Scientifiques du (RF)²B : Le béton pour une construction durable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internoise24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.5104-5113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682591v1</w:t>
+                <w:t xml:space="preserve">hal-04753394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la variabilité des bioressources sur l'hydratation de liants minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saclay, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.41.1.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized vegetal wools for indoor comfort: coupling fire treatment with acoustic and hygrothermal performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schatzmayr Welp Sa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of bioresource variability on the hydration of mineral binders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life time assessment of biobased insulation materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la variabilité de la chènevotte sur l'hydratation du ciment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impression 3D de terre crue méthodologie pour le contrôle rhéologique et évaluation de la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Nashed NASHED KABALAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ciblac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2022, Rencontres Universitaires du Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lille, France. 4 p., graph., bibliogr</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, fédération française des matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733332v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of Cellulose Acetate Fibers in Mortars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact de la variabilité de la chènevotte sur l'hydratation du ciment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Yildirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th fib International PhD Symposium in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Internationale du Béton, Sep 2022, Rome, Italy</w:t>
+              <w:t xml:space="preserve">RUGC 2022, Rencontres Universitaires du Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lille, France. 4 p., graph., bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802333v1</w:t>
+                <w:t xml:space="preserve">hal-03733332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of bacterial cellulose as reinforcement for 3D printed raw earth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Valorization of Cellulose Acetate Fibers in Mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Le Roy</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Omikrine Metalssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">14th fib International PhD Symposium in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Internationale du Béton, Sep 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619649v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impression 3D de terre crue méthodologie pour le contrôle rhéologique et évaluation de la durabilité</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Application of bacterial cellulose as reinforcement for 3D printed raw earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Nashed Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Le Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, fédération française des matériaux, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">First International RILEM Conference on Earthen Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466950v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03619649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility of plants with a mineral binder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Micro-Macro modelling of vegetal wools thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. 5 p</w:t>
+              <w:t xml:space="preserve">Proc. ICBBM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275691v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-macro modelling approach of vegetal wools thermal conductivity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Compatibility of plants with a mineral binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinarzed Diafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 6 p</w:t>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275946v3</w:t>
+                <w:t xml:space="preserve">hal-03275691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Macro modelling of vegetal wools thermal conductivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micro-macro modelling approach of vegetal wools thermal conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. ICBBM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616735v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275946v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials: application to building's vegetal wools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03235446v1</w:t>
+                <w:t xml:space="preserve">hal-03116964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials : Application to building's vegetal wools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A joint modelling approach for the acoustic and thermal properties of fibrous materials: application to building's vegetal wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2889-2890, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116964v1</w:t>
+                <w:t xml:space="preserve">hal-03235446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustical and thermal self-consistent modelling for the optimisation of vegetal wools used in green buildings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Characterisation of vegetal compounds responsible for the setting delays in Hydraulic Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinarzed Diafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezki Tagnit-Hamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials ICBBM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, BELFAST, France. pp. 717-718</w:t>
+              <w:t xml:space="preserve">, Jun 2019, BELFAST, France. pp. 479-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02446876v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of vegetal compounds responsible for the setting delays in Hydraulic Binders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Acoustical and thermal self-consistent modelling for the optimisation of vegetal wools used in green buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials ICBBM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, BELFAST, France. pp. 479-484</w:t>
+              <w:t xml:space="preserve">, Jun 2019, BELFAST, France. pp. 717-718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443913v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02446876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Self-Consistent Approach for the Acoustical Modeling of Vegetal Wools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen-Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeeding of Inter-Noise 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, CHICAGO, United States. 8 p</w:t>
+              <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618344v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different types of environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A Self-Consistent Approach for the Acoustical Modeling of Vegetal Wools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Committee 253-MCI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, FUNCHAL, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">Proceeeding of Inter-Noise 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, CHICAGO, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618346v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOMAT2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, SAINT NAZAIRE, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of hemp concrete properties exposed to different environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete&amp;apos;18, International Conference on Interdisciplinary Approaches for Cement-based Materials and Structural Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Funchal, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of alkalinity and environmental ageing on fungal growth in hemp concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference of RILEM TC 253-MCI: "Microorganisms-Cementitious Materials Interactions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réunion Internationale des Laboratoires et Experts des Matériaux, Jun 2018, Toulouse, France. pp.347-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés fonctionnelles et microscopiques des bétons de chanvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2017 - 35èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, NANTES, France. 4 p</w:t>
+              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531324v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-scale analysis of hemp-based insulation materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Propriétés fonctionnelles et microscopiques des bétons de chanvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM, ecoGRAFI : 2nd International Conference on Bio-based Building Materials, 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France. 6 p</w:t>
+              <w:t xml:space="preserve">RUGC 2017 - 35èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, NANTES, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557471v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary approach to assess the durability of hemp concretes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">A multi-scale analysis of hemp-based insulation materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Advanced Building Skins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, BERNE, Switzerland</w:t>
+              <w:t xml:space="preserve">ICBBM, ecoGRAFI : 2nd International Conference on Bio-based Building Materials, 1st Conference on ECOlogical valorisation of GRAnular and FIbrous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, CLERMONT FERRAND, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593596v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de vieillissements accélérés sur les propriétés de bétons de chanvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2016 - 34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la durabilité d'isolants à base de granulats Îgétaux - Méthodologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2016 - 34èmes Rencontres Universitaires de Génie Civil de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Study of the microbial development impact on bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia van Schoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Nour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373733v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the water content of hemp concretes on their thermal and acoustical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01373439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la durabilité d'isolants contenant des granulats Îgétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale Francophone NoMaD2015 - Nouveaux Matériaux et Durabilté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Douai, France. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RRT3: Statistical analysis of hemp concrete mechanical properties variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Niyigena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Chateauneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the microbial development impact on bio-based materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Assessment of the durability of bio-based insulating materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Marceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Moscardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 4p</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Clermont-Ferrand, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373434v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of wetting-drying cycles on the mechanical, physico-chemical, and microstructural properties of hemp concretes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Durabilité des réparations des ouvrages en béton armé avec des mortiers modifiés par des polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Amziane</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 2p</w:t>
+              <w:t xml:space="preserve">Rencontres AUGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855643v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the workability on adhesive properties of polymer-modified mortars used for repair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Use of polymer-modified mortars for concrete structures repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. 8p</w:t>
+              <w:t xml:space="preserve">Rencontres AUGC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855534v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of polymer-modified mortars for concrete structures repair</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Influence of wetting-drying cycles on the mechanical, physico-chemical, and microstructural properties of hemp concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hellebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres AUGC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. 8 p</w:t>
+              <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862123v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des réparations des ouvrages en béton armé avec des mortiers modifiés par des polymères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Influence of the workability on adhesive properties of polymer-modified mortars used for repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres AUGC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, France. 10p</w:t>
+              <w:t xml:space="preserve">7th International RILEM symposium on Self-Compacting Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855230v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des polymères sur l'adhérence des mortiers de réparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvrages d'Art 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability Of Polymer Modified Repair Mortars On Concrete Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIC 2013, 14th International Congress on Polymers in Concrete</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00868896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919893v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical properties and durability of polymer modified repair materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès-Léana Tchetgnia Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chaussadent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concrete Repair, Rehabilitation and Retrofitting III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, South Africa. pp. 916-921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to use LCA to assess materials as eco-design parameters in construction projects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Andrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Life Cycle Assessment and Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Nantes, France. pp. 89-96</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914437v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'évaluation environnementale des matériaux biosources utilisés dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia van Schoors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Adrianandraina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayo van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOBAT Sciences &amp; Techniques 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00855675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés physico-chimiques et mécaniques de composites mixtes mortier - polymère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Viscoelasticity and aggregation of carbon nanotubes in semi-dilute suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Seytre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, France</w:t>
+              <w:t xml:space="preserve">6th ENCP conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594542v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of materials for sustainable sewer systems and preservation of the environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Aggregation of Carbon Nanotubes in a Semi-Dilute Suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Seytre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impact sur l'environnement des matériaux utilisés dans l'assainissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Italy. 19p</w:t>
+              <w:t xml:space="preserve">PPS 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904329v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Carbon Nanotubes in a Semi-Dilute Suspension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Microstructure de matrices mixtes mortier - polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPS 26</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">CONSERBATI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514182v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure de matrices mixtes mortier - polymère</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Propriétés physico-chimiques et mécaniques de composites mixtes mortier - polymère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mallet</w:t>
+                <w:t xml:space="preserve">Julien Bellanger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSERBATI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, France. 10 p</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594321v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Carbon Nanotubes in a Semi-Dilute Suspension.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Study of materials for sustainable sewer systems and preservation of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chaussadent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
+              <w:t xml:space="preserve">Impact sur l'environnement des matériaux utilisés dans l'assainissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Italy. 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00498634v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelasticity and aggregation of carbon nanotubes in semi-dilute suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aggregation of Carbon Nanotubes in a Semi-Dilute Suspension.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Fulchiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Moreira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Gérard Seytre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ENCP conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">26th Annual Meeting of the Polymer Processing Society, PPS-26,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514196v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00498634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoélasticité linéaire de Nanotubes de Carbone dispersés dans une matrice PDMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Fulchiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cassagnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ième Congrès du Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material and processing impact on thermal properties of thin resist films for high resolution lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Tortai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.H. Tortai</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Karadimos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Vourdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gogolides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro- and Nano-Engineering conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11379,137 +11400,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manufacturing and characterization of 100% biobased insulation materials based on mycelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Lambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janette Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. RILEM Bookseries, 5 p., Bio-Based Building Materials Proceedings of ICBBM 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11519,250 +11540,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Biobased Concretes with Tailored Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nátalia Martinhăo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.100-108, 2023, RILEM Bookseries, 978-3-031-33464-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33465-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of Bio-based Concretes, Chapitre 8. In: S. Amziane, F. Collet (Eds) Bio-aggregates Based Building Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delannoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Durability of Bio-based Concretes, Chapitre 8. In: S. Amziane, F. Collet (Eds) Bio-aggregates Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, 2017, RILEM State of the Art Reports, 9789402410303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-024-1031-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11772,100 +11793,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture Multiéchelle et propriétés mécaniques de nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Savoie, 2003. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11875,283 +11896,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des bioressources sur l'hydratation des liants minéraux et la résistance à la compression des bétons végétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Laura Berger Cokely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafik Bardouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Amziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Mouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires du Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (1), Academic Journal of Civil Engineering, pp.78-86, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.42.1.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux biosourcés et naturels pour une construction durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Marceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Lesage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire MABIONAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Champ-sur-Marne, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId259"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12219,51 +12240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="890FEF38"/>
+    <w:nsid w:val="3BB8B55E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12367,51 +12388,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8624FB7D"/>
+    <w:nsid w:val="F73835EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12515,51 +12536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="110521A3"/>
+    <w:nsid w:val="5DD2629A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12663,51 +12684,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="93FCE6A7"/>
+    <w:nsid w:val="13C698EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12903,51 +12924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrinemarceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4048-1446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076295311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1833-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/themes-de-recherche/materiaux-de-construction-biosources" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s388122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/theses/detail-these?nom=COPIN&amp;prenom=Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s354830" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s351491" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019PESC2040" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2018PESC1039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2013PEST1142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/ecole-dautomne-2024-a-obernai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/1er-webinaire-inter-gdr-leau-face-aux-biosources" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/webinaire-du-gdr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/journee-du-gdr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/jeudi-des-groupes-de-travail" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2020/16-juin-2020-journee-de-lancement-du-gdr-mbs/programme-de-la-journee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/4-octobre-2018-2e-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/29-mars-2018-1ere-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/mabionat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Yassin Rajiv da Gloria" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02609-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed Kabalan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02393-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728891v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100440" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933087v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tannous" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206838v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.25" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029841v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121528" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120555v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Travailleur" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s-L&#233;ana Tchetgnia Ngassam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.687.397" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lespinasse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellanger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428885v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802628q" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453728v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394493v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marceau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tortai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vourdas" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogolides" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933379v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;l&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Puydt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dominique Alb&#233;rola" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00385-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43FVL691-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682610v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345173v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345082v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733332v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yildirim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04802333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619649v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466950v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed NASHED KABALAN" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275691v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235446v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0437" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pellet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373434v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855534v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855230v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868896v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875962v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594542v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904329v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514182v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreira" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Seytre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514196v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423768v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394548v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karadimos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345112v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lambre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1031-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006675v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lesage" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrinemarceau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4048-1446" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076295311" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=LdddER4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-1833-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/themes-de-recherche/materiaux-de-construction-biosources" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s388122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cpdm.univ-gustave-eiffel.fr/theses/detail-these?nom=COPIN&amp;prenom=Alexandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s354830" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s351491" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s306601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2019PESC2040" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2018PESC1039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2013PEST1142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/ecole-dautomne-2024-a-obernai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2024/1er-webinaire-inter-gdr-leau-face-aux-biosources" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2023/webinaire-du-gdr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2022/journee-du-gdr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/ecole-dautomne-du-gdr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2021/jeudi-des-groupes-de-travail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2020/16-juin-2020-journee-de-lancement-du-gdr-mbs/programme-de-la-journee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/4-octobre-2018-2e-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/evenements-du-gdr/2018/29-mars-2018-1ere-journee-scientifique/programme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gdr-mbs.univ-gustave-eiffel.fr/mabionat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bardouh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amziane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Marceau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2025.101139" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453122v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2026.145176" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539479v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pi&#233;gay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2026.111287" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983767v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hamed Yassin Rajiv da Gloria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Picandet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-025-02609-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp S&#224;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2025.120903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Julliot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Corvalan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Amziane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14041000" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed Kabalan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ciblac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-024-02393-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743001v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Bardouh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clet.2024.100819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939344v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piegay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourlay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.421" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728891v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Prud'Homme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Guillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2022.100440" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Tannous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Salem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Omikrine Metalssi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128492" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206838v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.25" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117023v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2020.115911" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029841v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chailleux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Queffelec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.121528" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delannoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.119043" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120555v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Travailleur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Nour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.118300" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2018.10.016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755543v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2018.1457571" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567632v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2017.06.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475243v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Moscardelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.129" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01477169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Foy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01302340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Niyigena" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bessette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2016.03.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s-L&#233;ana Tchetgnia Ngassam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chaussadent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.687.397" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855427v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lespinasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bellanger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mallet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boinski" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428885v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dubois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Fulchiron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cassagnau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma802628q" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453728v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394493v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marceau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Tortai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vourdas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gogolides" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03933379v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice M&#233;l&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brown" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Puydt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dominique Alb&#233;rola" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(02)00385-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-43FVL691-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129775v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92874-1_21" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129753v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_22" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365565v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schatzmayr Welp Sa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682610v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926254v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.13" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682559v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Berger Cokely" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouille" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682550v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682573v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3549" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mouille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.39" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345173v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345048v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Nashed NASHED KABALAN" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733332v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lacour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Yildirim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04802333v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616735v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275691v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275946v3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116964v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235446v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0437" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443913v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pellet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Tagnit-Hamou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446876v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618346v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen-Minerbe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618344v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917063v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901097v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618345v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593596v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531324v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380769v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373434v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia van Schoors" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373439v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374370v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lemarchand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380765v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Collet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855230v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855643v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hellebois" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855534v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855471v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868896v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914437v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ventura" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Idir" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Andrianandraina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875962v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919893v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855675v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Adrianandraina" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo van Der Werf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514196v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Moreira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Seytre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514182v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594321v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594542v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904329v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498634v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423768v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394548v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Karadimos" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345112v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lambre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janette Ayoub" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153821v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;talia Martinh&#259;o" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490958v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-1031-0" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006675v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926290v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.42.1.7" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711725v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lesage" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>