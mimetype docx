--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -264,51 +264,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Le Gallo</w:t>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dares; France stratégie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
@@ -1213,595 +1213,595 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà de la subordination ? L’expérience du travail autonome en coopérative et en communauté</w:t>
+                <w:t xml:space="preserve">Brouillage des statuts d'emploi. Au delà de la subordination, l’expérience du travail autonome en coopérative et en communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrino Graceffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les frontières du travail. Déplacements, brouillages &amp; recompositions- JIST 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lausanne, Nov 2021, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351635v1</w:t>
+                <w:t xml:space="preserve">hal-04541502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les vraies protections sont universelles. Nouvelles formes du travail - Digitalisation – ESS versus économie &amp;quot;de plateforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrino Graceffa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres du Mont Blanc 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESS-SSE Forum international, Sep 2020, Bruxelles (100% virtuel), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gig Worker, Freelancer, Self-Employed: Who Is Watching out for Them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrino Graceffa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The State of Platform Cooperativism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New school of new york; Institute for the cooperative digital economy, Nov 2019, New York, NY, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un socle europeen des droits sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrino Graceffa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Midi pour la solidarité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bruxelles (BE), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth strategies for SO NPOs : from best practices to sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrino Graceffa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V International Forum of Social Entrepreneurs and Investors “INNOSIB”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministry of Economy of the Omsk Region, Nov 2015, OMSK, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’économie collaborative : Ce qu’il en est et pourquoi les coopératives devraient s’en préoccuper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrino Graceffa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference mondiale des cooperatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance cooperative internationale, Nov 2007, Kuala Lumpur, Malaisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brouillage des statuts d'emploi. Au delà de la subordination, l’expérience du travail autonome en coopérative et en communauté</w:t>
+                <w:t xml:space="preserve">Au-delà de la subordination ? L’expérience du travail autonome en coopérative et en communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrino Graceffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...316 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04540072v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3003,51 +3003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99AC37D6"/>
+    <w:nsid w:val="905FEAF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3234,51 +3234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrino-graceffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7909-3569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Le Gallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charhon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stokkink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Huchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Burton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange de Mesmaeker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03351635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541673v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540072v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.623.0612" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.51233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V4HFDP1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49608" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DQ02586B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Heusch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258917707870" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04412030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauwens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04412417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Bettarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04411869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrino-graceffa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7909-3569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413660v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Charhon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Stokkink" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dubetz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Huchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Burton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange de Mesmaeker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04545129v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544150v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541451v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413683v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541668v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413674v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541502v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lallement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540178v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540072v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03351635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.623.0612" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902292v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.51233" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V4HFDP1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346357v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.49608" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-DQ02586B-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413621v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah de Heusch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258917707870" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04412030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bauwens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Luong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413232v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04412417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541656v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541663v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Bettarini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04413065v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deriveapprodi.org" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04411869v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>