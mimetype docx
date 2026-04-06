--- v0 (2026-03-04)
+++ v1 (2026-04-06)
@@ -100,1060 +100,2429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Portrait] Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux origines du mot &amp;quot;machiavélique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ouverture - Journées d'étude REconnaissance et Catégorisation des LAngues Minor(is)ées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sarraute Armentia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guichard-Libersac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/r874-a517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guichard-Libersac</w:t>
-[...33 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05104112v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-05442231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maquiavelo no salvara la democracia. Sobre una lectura populista de Maquiavelo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eugenia Mattei; Leandro Losada. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maquiavelo, el pueblo y el populismo : historia, teoría política y debates interpretativos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Buenos Aires, pp.329-339, 2024, 9789502920283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hobbes, Maquiavelo y el miedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UBA-Instituto Gino Germani. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thomas Hobbes: libertad y poder en la metamorfosis moderna, Diego Fernández Peychaux Antonio David Rozenberg Julián Ramírez Beltrán (comps.), Buenos Aires, Universidad de Buenos Aires-Instituto de Investigaciones Gino Germani - UBA, 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparing old and new censorships. A historical approach to &amp;quot;cancel culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Carrara et Laura Neri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con i buoni sentimenti si fanno brutti libri? Etiche, estetiche e problemi della rappresentazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ledizioni, pp.55-65, 2022, 978-88-5526-925-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ledizioni.14878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Censure et formation de l'opinion publique dans l'Italie des Habsbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Binoche, A Lemaître. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'opinion publique dans l'Europe des lumières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.14, 2013, Recherches</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Landi, Sandro. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'estrangement. Retour sur un thème de Carlo Ginzburg, hors série de la revue Essais. Revue interdisciplinaire d'humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Montaigne-Humanités, pp.9, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fama», Humors, and Conflicts. A Re-reading of Machiavelli's «Florentine Histories»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond the Public Sphere Opinions, Publics, Spaces in Early Modern Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Mulino-Duncker &amp; Humblot, pp.28, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I regimi della censura nella Toscana del Settecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tortarolo, Edoardo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La censura nel secolo dei Lumi. Una visione internazionale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTET, pp.21, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut de l'opinion dans le discours politique italien du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bély, Lucien. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'opinion publique en Europe (1600-1800)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUPS, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Governare i popoli: la dimensione politica dell'opinione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandro Landi Olivier Rouchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno stato (XIV-XIX secolo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mandragora, pp.16, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nobiltà del granducato (XV-XIX secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Boutier, Sandro Landi, Olivier Rouchon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno stato (XIV-XIX secolo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mandragora, Mandragora, 2010, p. 213-228., 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00645012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christin, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Concepts Nomades des Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Métailié, pp.20, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stampa, censura, e governo delle opinioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bizzocchi, Roberto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Storia dell'Europa e del Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salerno, pp.27, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Crudeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Prosperi, Adriano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario storico dell'Inquisizione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Becattini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario storico dell'Inquisizione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.3, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La riscoperta della censura nella Toscana del Cinquecento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Prosperi ; P. Schiera ; G. Zarri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiesa cattolica e mondo moderno : studi in onore di Paolo Prodi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Il Mulino, pp.195-214, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franceso Becattini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Prosperi ; J. Tedeschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario dell'Inquisizione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laterza, pp.134-139, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Crudeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Prosperi ; J. Tedeschi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dizionario dell'Inquisizione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laterza, pp.254-261, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comunidades postraumáticas: ¿un nuevo paradigma de censura?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anacronismo e irrupción</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (25)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los encantadores. Las raíces modernas del populismo (Maquiavelo, Pomponazzi, La Boétie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Argentina de Ciencia Política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (1), pp.39-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.0031/RACP.10379715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multitude’s two bodies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/essais.12001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guaritori del popolo. Le radici moderne del populismo (Machiavelli, Pomponazzi, La Boétie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teoria Politica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitud, pueblo y populismo en Maquiavelo. Un enfoque histórico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Argentina de Ciencia Política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canibais e conflitos urbanos. Um estudo sobre uma fonte etnográfica de Maquiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discurso. Revista do Departamento de Filosofia da Universidade de Sao Paulo </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50 (1), pp.25-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11606/issn.2318-8863.discurso.2020.171559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05530737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storia della comunicazione e stato moderno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">storia del pensiero politico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (1), pp.155--159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier la censure. A propos d'Edoardo Tortarolo, L'invenzione della libertà di stampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opiniones y v\'inculo social. Para una historia de la dimensión no discursiva de la esfera pública</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ariadna histórica. Lenguajes, conceptos, metáforas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (1), pp.51--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au-delà de l'espace public. Habermas, Locke et le consentement tacite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (4), pp.7--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits et opinions. Une relecture des Histoires de Florence de Machiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histoire des Idées Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (1), pp.137--162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trahir ses amis. Une relecture de la catégorie de trahison chez Machiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">geopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 109 (1), pp.27--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1163,1714 +2532,713 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction journée d'étude « Towards an ethology of voluntary servitude », 28 octobre 2022 (MSH Bordeaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo sguardo di Machiavelli. Una nuova storia intellettuale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Il Mulino, pp.303, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’estrangement. Retour sur un thème de Carlo Ginzburg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hors-série 1, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/essais.1867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'estrangement. Retour sur un thème de Carlo Ginzburg, hors série de la revue Essais. Revue interdisciplinaire d'humanités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole doctorale Montaigne-Humanités, pp.210, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stampa, censura, opinione pubblica in età moderna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Il Mulino, pp.152, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firenze e la Toscana. Genesi e trasformazioni di uno stato (XIV-XIX secolo), Florence, Mandragora, 2010, 400 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mandragora, 400 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00645008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuple. Formation d'un sujet politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Taddei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandro Landi et Ilaria Taddei (dir.). ENS Éditions, 1, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237294v1</w:t>
-              </w:r>
-[...1070 lines deleted...]
-                <w:t xml:space="preserve">halshs-00250898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notes pour une histoire de l'opinion publique comme catégorie du discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00442080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fama, humeurs, conflits : une relecture des Histoires de Florence (Istorie fiorentine) de Machiavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Landi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00462384v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00442080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3017,51 +3385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104112v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Landi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarraute Armentia" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guichard-Libersac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/r874-a517" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323460v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500571v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0031/RACP.10379715" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2020.171559" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733273v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733345v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266992v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733274v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733346v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645008v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237294v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733269v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733305v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733343v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733344v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645012v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733074v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250901v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250898v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Landi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442231v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104112v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sarraute Armentia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guichard-Libersac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/r874-a517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571254v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530723v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ledizioni.14878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733344v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733073v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733076v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733075v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250898v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250901v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522340v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500571v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.0031/RACP.10379715" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.12001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530737v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2318-8863.discurso.2020.171559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733271v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733273v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733272v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733345v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733078v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266992v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542478v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.1867" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733346v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Taddei" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442080v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>