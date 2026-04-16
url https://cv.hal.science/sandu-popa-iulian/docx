--- v0 (2026-03-22)
+++ v1 (2026-04-16)
@@ -788,248 +788,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01898705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting secure keyword search in the personal cloud</w:t>
+                <w:t xml:space="preserve">DIVERT: A Distributed Vehicular Traffic Re-Routing System for Congestion Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliha Lallali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+                <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pucheral</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 72, pp.1 - 26. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.58-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.is.2017.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMC.2016.2538226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01660599v1</w:t>
+                <w:t xml:space="preserve">hal-01426424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVERT: A Distributed Vehicular Traffic Re-Routing System for Congestion Avoidance</w:t>
+                <w:t xml:space="preserve">Supporting secure keyword search in the personal cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Juan Pan</w:t>
+                <w:t xml:space="preserve">Saliha Lallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cristian Borcea</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Mobile Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (1), pp.58-72. </w:t>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72, pp.1 - 26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMC.2016.2538226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.is.2017.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426424v1</w:t>
+                <w:t xml:space="preserve">hal-01660599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un protocole basé sur des mobiles sécurisés pour une collecte participative de données spatiales en mobilité réellement anonyme</w:t>
               </w:r>
@@ -1353,51 +1353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Vehicular Traffic Rerouting for Lower Travel Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1461,51 +1461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proactive Vehicular Traffic Re-routing for Lower Travel Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Juan Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,51 +1691,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00664649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1915,657 +1915,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04234906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Trusted Execution Environments and Intel SGX - a few basic notions and usages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Boutet</w:t>
+                <w:t xml:space="preserve">Federated Learning on Personal Data Management Systems: Decentralized and Reliable Secure Aggregation Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mirval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2023 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSDBM 2023 - 35th International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USC Information Sciences Institute, Jul 2023, Los Angeles CA, United States. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3603719.3603730⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228113v1</w:t>
+                <w:t xml:space="preserve">hal-04234924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning on Personal Data Management Systems: Decentralized and Reliable Secure Aggregation Protocols</w:t>
+                <w:t xml:space="preserve">Enabling Privacy-Preserving Data Aggregation in Networks of Personal Data Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM 2023 - 35th International Conference on Scientific and Statistical Database Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoopIS 2023 - Proceedings of the Demonstration Track at International Conference on Cooperative Information Systems 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Groningen, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234924v1</w:t>
+                <w:t xml:space="preserve">hal-04234719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Privacy-Preserving Data Aggregation in Networks of Personal Data Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Mirval</w:t>
+                <w:t xml:space="preserve">Tutorial: Trusted Execution Environments and Intel SGX - a few basic notions and usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoopIS 2023 - Proceedings of the Demonstration Track at International Conference on Cooperative Information Systems 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Groningen, Netherlands</w:t>
+              <w:t xml:space="preserve">RESSI 2023 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Neuvy-sur-Barangeon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04234719v1</w:t>
+                <w:t xml:space="preserve">hal-04228113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Leakage Mitigation of User-Defined Functions on Secure Personal Data Management Systems</w:t>
+                <w:t xml:space="preserve">Demo: ES-PDMS - an Extensive and Secure Personal Data Management System Using SGX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Thiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2022 - 38ème Conférence sur la Gestion de Données - Principes, Technologie et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Internet Privacy Engineering Network (IPEN) event on explainable artificial intelligence (XAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDPS (European Data Protection Supervisor) and INRIA, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941879v1</w:t>
+                <w:t xml:space="preserve">hal-05569538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensive and Secure Personal Data Management System Using SGX</w:t>
+                <w:t xml:space="preserve">Data Leakage Mitigation of User-Defined Functions on Secure Personal Data Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2022 - 25th International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Edinburgh / Virtual, United Kingdom</w:t>
+              <w:t xml:space="preserve">BDA 2022 - 38ème Conférence sur la Gestion de Données - Principes, Technologie et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580286v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Leakage Mitigation of User-Defined Functions on Secure Personal Data Management Systems</w:t>
+                <w:t xml:space="preserve">An Extensive and Secure Personal Data Management System Using SGX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Thiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM 2022 - 34th International Conference on Scientific and Statistical Database Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDBT 2022 - 25th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Edinburgh / Virtual, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692175v1</w:t>
+                <w:t xml:space="preserve">hal-03580286v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Personal Data Processing with Third Party Code and Bounded Leakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2594,307 +2611,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATA 2022 - 11th International Conference on Data Science, Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03686098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensive and Secure Personal Data Management System Using SGX</w:t>
+                <w:t xml:space="preserve">Data Leakage Mitigation of User-Defined Functions on Secure Personal Data Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2022 - 38ème Conférence sur la Gestion de Données - Principes, Technologie et Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48786/edbt.2022.53⟩</w:t>
+              <w:t xml:space="preserve">SSDBM 2022 - 34th International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3538712.3538741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941868v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Fully-Decentralized Secure Aggregation for Personal Data Management Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Mirval</w:t>
+                <w:t xml:space="preserve">An Extensive and Secure Personal Data Management System Using SGX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Thiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bouganim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference on Scientific and Statistical Database Management, SSDBM 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3468791.3468821⟩</w:t>
+              <w:t xml:space="preserve">BDA 2022 - 38ème Conférence sur la Gestion de Données - Principes, Technologie et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2022.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329878v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Fully-Decentralized Secure Aggregation for Personal Data Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2907,73 +2924,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2021 - 37ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd International Conference on Scientific and Statistical Database Management, SSDBM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Tampla, FL, United States. pp.259-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3468791.3468821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538834v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Reducing Data Leakage on Personal Data Management Systems</w:t>
               </w:r>
@@ -3057,217 +3083,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEP2P: Secure and Efficient P2P Personal Data Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+                <w:t xml:space="preserve">Practical Fully-Decentralized Secure Aggregation for Personal Data Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mirval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bouganim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APVP 2019 - Atelier sur la Protection de la Vie Privée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Cap Hornu, France</w:t>
+              <w:t xml:space="preserve">BDA 2021 - 37ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269216v1</w:t>
+                <w:t xml:space="preserve">hal-03538834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISPERS: Securing Highly Distributed Queries on Personal Data Management Systems</w:t>
+                <w:t xml:space="preserve">SEP2P: Secure and Efficient P2P Personal Data Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BDA 2019 - 35ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">APVP 2019 - Atelier sur la Protection de la Vie Privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Cap Hornu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269201v1</w:t>
+                <w:t xml:space="preserve">hal-02269216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPERS: Securing Highly Distributed Queries on Personal Data Management Systems</w:t>
               </w:r>
@@ -3351,51 +3377,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02269209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEP2P: Secure and Efficient P2P Personal Data Processing</w:t>
+                <w:t xml:space="preserve">DISPERS: Securing Highly Distributed Queries on Personal Data Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
@@ -3422,51 +3448,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BDA 2019 - 35ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269222v1</w:t>
+                <w:t xml:space="preserve">hal-02269201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEP2P: Secure and Efficient P2P Personal Data Processing</w:t>
               </w:r>
@@ -3495,638 +3521,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2019 - 22nd International Conference on Extending Database Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">BDA 2019 - 35ème Conférence sur la Gestion de Données - Principes, Technologies et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949641v1</w:t>
+                <w:t xml:space="preserve">hal-02269222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privacy-Preserving Queries on Highly Distributed Personal Data Management Systems</w:t>
+                <w:t xml:space="preserve">SEP2P: Secure and Efficient P2P Personal Data Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Loudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bouganim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">EDBT 2019 - 22nd International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01949583v1</w:t>
+                <w:t xml:space="preserve">hal-01949641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Large Scale Data-Oriented Operations under the TEE Constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+                <w:t xml:space="preserve">Privacy-Preserving Queries on Highly Distributed Personal Data Management Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Loudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Scerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t>
+              <w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947896v1</w:t>
+                <w:t xml:space="preserve">hal-01949583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMPAS: Privacy-Aware Mobile Participatory Sensing Using Secure Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
+                <w:t xml:space="preserve">Performance of Large Scale Data-Oriented Operations under the TEE Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cristian Borcea</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Scerri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM '16 - International Conference on Scientific and Statistical Database Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34ème Conférence sur la Gestion de Données – Principes, Technologies et Applications (BDA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426375v1</w:t>
+                <w:t xml:space="preserve">hal-01947896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Secure Search in the Personal Cloud</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PAMPAS: Privacy-Aware Mobile Participatory Sensing Using Secure Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDBT 2016 - 19th International Conference on Extending Database Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSDBM '16 - International Conference on Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293409v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distributed Secure Search in the Personal Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Bao Thu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gilloton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Lallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pucheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 16th IEEE International Conference on Mobile Data Management (MDM '15). Demo paper</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDBT 2016 - 19th International Conference on Extending Database Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bordeaux, France. pp.652-655</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176486v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Era of Trust in Personal Data Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4155,87 +4172,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th East-European Conference on Advances in Databases and Information Systems (ADBIS '15). Tutorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Search Engine for the Personal Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,119 +4270,119 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2015 ACM SIGMOD International Conference on Management of Data (SIGMOD '15). Demo paper</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Melbourne, Australia. pp.1445-1450, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2723372.2735376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable search engine for mass storage smart objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,1710 +4397,1814 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Île de Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Search Engine for Mass Storage Smart Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saliha Lallali</w:t>
+                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pucheral</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 41th International Conference on Very Large Databases (VLDB)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14778/2777598.2777600⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 16th IEEE International Conference on Mobile Data Management (MDM '15). Demo paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Pittsburgh, United States. 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MDM.2015.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176458v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
+                <w:t xml:space="preserve">A Scalable Search Engine for Mass Storage Smart Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15). Demo paper</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 41th International Conference on Very Large Databases (VLDB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Kohala Coast, Hawaii, United States. pp.910-921, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14778/2777598.2777600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176493v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAMPAS: Collecte participative respectueuse de la vie privée basée sur des mobiles securisés</w:t>
+                <w:t xml:space="preserve">PPTM: Privacy-aware Participatory Traffic Monitoring Using Mobile Secure Probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Île de Porquerolles, France</w:t>
+              <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15). Demo paper</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Île de Porquerolles, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176500v1</w:t>
+                <w:t xml:space="preserve">hal-01176493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial: Managing Personal Data with Strong Privacy Guarantees</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
+                <w:t xml:space="preserve">PAMPAS: Collecte participative respectueuse de la vie privée basée sur des mobiles securisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dai Hai Ton That</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Extending Database Technology (EDBT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31èmes journées Bases de Données Avancées (BDA '15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Île de Porquerolles, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096633v1</w:t>
+                <w:t xml:space="preserve">hal-01176500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal Data Management with Secure Hardware: How to keep your Data at Hand</w:t>
+                <w:t xml:space="preserve">Tutorial: Managing Personal Data with Strong Privacy Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 14th International Conference on Mobile Data Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th International Conference on Extending Database Technology (EDBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Athens, Greece. pp.672-673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5441/002/edbt.2014.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935613v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trusted Cells : A Sea Change for Personnal Data Services</w:t>
+                <w:t xml:space="preserve">Personal Data Management with Secure Hardware: How to keep your Data at Hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Anciaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 6th biennal Conference on Innovative Database Research (CIDR 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Asilomar, United States. 4pp</w:t>
+              <w:t xml:space="preserve">IEEE 14th International Conference on Mobile Data Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Milan, Italy. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768379v1</w:t>
+                <w:t xml:space="preserve">hal-00935613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Querying Mobile Location Sensor Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trusted Cells : A Sea Change for Personnal Data Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bouganim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth International Conference on Advanced Geographic Information Systems, Applications, and Services (GEOProcessing 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Valencia, Spain. 18pp</w:t>
+              <w:t xml:space="preserve">Proceedings of the 6th biennal Conference on Innovative Database Research (CIDR 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Asilomar, United States. 4pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768335v1</w:t>
+                <w:t xml:space="preserve">hal-00768379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proactive Vehicle Re-routing Strategies for Congestion Avoidance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and Querying Mobile Location Sensor Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Borcea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 8th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS '12)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Fourth International Conference on Advanced Geographic Information Systems, Applications, and Services (GEOProcessing 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Valencia, Spain. 18pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768334v1</w:t>
+                <w:t xml:space="preserve">hal-00768335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion efficace de séries temporelles en P2P: Application à l'analyse technique et l'étude des objets mobiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Yeh</w:t>
+                <w:t xml:space="preserve">Proactive Vehicle Re-routing Strategies for Congestion Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Juan Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad A. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Borcea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 8th IEEE International Conference on Distributed Computing in Sensor Systems (DCOSS '12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.265-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DCOSS.2012.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488660v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering Algorithm for Network Constraint Trajectories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+                <w:t xml:space="preserve">Gestion efficace de séries temporelles en P2P: Application à l'analyse technique et l'étude des objets mobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gardarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Butnaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Symposium on Spatial Data Handling, SDH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bases de Données Avancées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Namur, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324581v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALM : Un système de gestion de données de CApteurs à Localisation Mobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Clustering Algorithm for Network Constraint Trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SAGEO</w:t>
+              <w:t xml:space="preserve">13th International Symposium on Spatial Data Handling, SDH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324644v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">spatiotemporelle des observations sur la conduite en situation naturelle</w:t>
+                <w:t xml:space="preserve">Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Saint-Pierre</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème atelier SIT (Systèmes d'Information en Transport)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">World Congress on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324688v1</w:t>
+                <w:t xml:space="preserve">hal-00325522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CALM : Un système de gestion de données de CApteurs à Localisation Mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Glaser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, United States. pp.6</w:t>
+              <w:t xml:space="preserve">Journées SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00325522v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
+                <w:t xml:space="preserve">spatiotemporelle des observations sur la conduite en situation naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Ehrlich</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dupin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Congress on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, New-York, United States</w:t>
+              <w:t xml:space="preserve">2ème atelier SIT (Systèmes d'Information en Transport)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00324583v1</w:t>
+                <w:t xml:space="preserve">hal-00324688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On Using in-Vehicle Sensor Data for Naturalistic Driving Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Zeitouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ehrlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th World Congress on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, New-York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Text Categorization for Multi-label Documents and many Categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Nakache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Metais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE International Symposium on Computer-Based Medical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Maribor, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6093,78 +6214,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outline: An Extensive and Secure Personal Data Management System Using SGX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Thiant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6192,51 +6313,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st CNIL International Privacy Research Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6246,117 +6367,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du sous-projet CIREA - Aide à la codification des Actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Zeitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu-Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gardarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6366,100 +6487,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling, Querying and Indexing Moving Objects with Sensors on Road Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer science. Université de Versailles Saint-Quentin-en-Yvelines, 2009. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03531755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6469,105 +6590,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving Individual Privacy with Personal Data Management Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Sandu Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer science. Université de Versailles Saint-Quentin-en-Yvelines; Université Paris-Saclay, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03531619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6714,51 +6835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu Popa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-024-07449-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04598486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mirval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-022-00753-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Hai Ton That" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Borcea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-019-00389-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2018.09.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660599v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Lallali" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu-Popa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.09.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Juan Pan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2538226" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.185-210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kharrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-014-0208-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176563v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2260422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04598521v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228113v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603719.3603730" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tran-Van" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03941879v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580286v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Thiant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3538712.3538741" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03686098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03941868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2022.53" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329878v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3468791.3468821" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP51992.2021.00057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269216v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269201v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269222v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949583v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947896v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Thu Le" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gilloton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2015.19" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176512v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176473v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735376" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176458v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2777598.2777600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096633v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2014.71" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935613v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768379v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768335v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Khan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2012.29" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butnaru" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324644v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324688v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Pierre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325522v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324583v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehrlich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nakache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763815v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03531755v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03531619v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04843097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Carpentier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu Popa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10619-024-07449-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04598486v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mirval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bouganim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03814840v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loudet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00778-022-00753-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329908v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dai Hai Ton That" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Zeitouni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Borcea" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-019-00389-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898705v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2018.09.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426424v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Juan Pan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Sandu-Popa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2016.2538226" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01660599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Lallali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.is.2017.09.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426358v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RIG.26.185-210" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096623v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Oria" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kharrat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10707-014-0208-4" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176563v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2786758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2013.2260422" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664649v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vial" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04598521v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinqing Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234924v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3603719.3603730" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tran-Van" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04228113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05569538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Thiant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03941879v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580286v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03686098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03692175v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3538712.3538741" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03941868v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2022.53" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329878v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3468791.3468821" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03536381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP51992.2021.00057" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538834v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269209v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/3352063.3352091" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01949583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947896v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426375v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01293409v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Bao Thu Le" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gilloton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176512v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176473v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2723372.2735376" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2015.19" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176458v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14778/2777598.2777600" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096633v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5441/002/edbt.2014.71" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935613v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768379v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768335v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad A. Khan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS.2012.29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gardarin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yeh" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butnaru" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharrat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325522v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Pierre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glaser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324644v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324583v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ehrlich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Nakache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Metais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03763815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324936v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03531755v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03531619v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>