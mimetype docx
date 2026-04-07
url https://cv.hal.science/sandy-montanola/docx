--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -794,216 +794,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et journalisme. Des salles de rédaction aux discours médiatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre et journalisme. Des salles de rédaction aux discours médiatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Saitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur, 2021, INFO&amp;COM, 978-2-8073-3620-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.damia.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923905v1</w:t>
+                <w:t xml:space="preserve">hal-05390941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et journalisme. Des salles de rédaction aux discours médiatiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre et journalisme. Des salles de rédaction aux discours médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Boeck. 2021, Infocom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dbu.damia.2021.01⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05390941v1</w:t>
+                <w:t xml:space="preserve">hal-03923905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Testing in Sport. Ethics, cases and controversies</w:t>
               </w:r>
@@ -1814,1291 +1814,1291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00794813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études de lectorat et leurs discours : entre outil de gestion, mythe journalistique et instrumentalisation</w:t>
+                <w:t xml:space="preserve">Médiatisation et stéréotypisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Souanef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Les mutations de l'information et des médias locaux et régionaux : économie, contenus, usages et pratiques professionnelles "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Intervention " Workshop "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00804410v1</w:t>
+                <w:t xml:space="preserve">halshs-00804412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation et stéréotypisation</w:t>
+                <w:t xml:space="preserve">Les études de lectorat et leurs discours : entre outil de gestion, mythe journalistique et instrumentalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Souanef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention " Workshop "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">" Les mutations de l'information et des médias locaux et régionaux : économie, contenus, usages et pratiques professionnelles "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00804412v1</w:t>
+                <w:t xml:space="preserve">halshs-00804410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplication des statuts offerts aux téléspectateurs ou comment les retransmissions télévisées de boxe anglaise acquièrent le statut de fiction</w:t>
+                <w:t xml:space="preserve">Genre, sport et médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Dispositifs d'écriture des spectacles sportifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Master 2 " Management et Gestion du Sport ", dans le module " Spectacle sportif médiatisé et communication "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00795866v1</w:t>
+                <w:t xml:space="preserve">halshs-00804420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité sociale des journalistes au prisme de la médiatisation des sportives de haut niveau</w:t>
+                <w:t xml:space="preserve">La multiplication des statuts offerts aux téléspectateurs ou comment les retransmissions télévisées de boxe anglaise acquièrent le statut de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ER3S (Equipe de Recherche Septentrionale Sport et Société - EA 4110)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international " Dispositifs d'écriture des spectacles sportifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00804440v1</w:t>
+                <w:t xml:space="preserve">halshs-00795866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, sport et médias</w:t>
+                <w:t xml:space="preserve">La responsabilité sociale des journalistes au prisme de la médiatisation des sportives de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Master 2 " Management et Gestion du Sport ", dans le module " Spectacle sportif médiatisé et communication "</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ER3S (Equipe de Recherche Septentrionale Sport et Société - EA 4110)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00804420v1</w:t>
+                <w:t xml:space="preserve">halshs-00804440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport, genre et inégalités : la médiatisation de l'athlète Caster Semenya (2009-2020)</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La production de résultats, enjeu de négociation sur le terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 18 (2), pp.41-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.018.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150995v1</w:t>
+                <w:t xml:space="preserve">hal-03805358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ambivalence dans le traitement médiatique de l’intersexualité dans le sport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels locuteurs pour quelles définitions de l'identité sexuée dans les médias ? Le cas Caster Semenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexe &amp; genre. De la biologie à la sociologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03924953v1</w:t>
+              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (1), pp.205-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Testing in Sport. Ethics, cases and controversies. Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre et information médiatique en SIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender Testing in Sport. Ethics, Cases and Controversies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Routledge</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01979542v1</w:t>
+                <w:t xml:space="preserve">halshs-01144863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From sports to science, rhetorical and power issues in the media coverage of Caster Semenya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Montañola</w:t>
+                <w:t xml:space="preserve">Le sport pour un lectorat féminin : représentations et enjeux. Le cas de l’Équipe Féminine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender Testing in Sport: Ethics, Cases and Controversies</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397841v1</w:t>
+                <w:t xml:space="preserve">hal-04610201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journalistes et communicants : cohabitation &amp;quot;forcée&amp;quot; et co-construction de l'information sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Romeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montanola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Souanef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 13/1, p. 143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enic.012.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La complexe médiatisation des sportives de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sds.2174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00771109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de résultats, enjeu de négociation sur le terrain</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport, genre et inégalités : la médiatisation de l'athlète Caster Semenya (2009-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montanola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Chavanat; Arnaud Richard; Arnaud Waquet. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03805358v1</w:t>
+              <w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSEP Éditions, pp.107-126, 2021, Savoirs Sciences, 9782865802593</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03150995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels locuteurs pour quelles définitions de l'identité sexuée dans les médias ? Le cas Caster Semenya</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’ambivalence dans le traitement médiatique de l’intersexualité dans le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Discours et la Langue Revue de linguistique française et d'analyse du discours</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-01925907v1</w:t>
+              <w:t xml:space="preserve">Sexe &amp; genre. De la biologie à la sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et information médiatique en SIC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gender Testing in Sport. Ethics, cases and controversies. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandy Montanola; Aurélie Olivesi. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01144863v1</w:t>
+              <w:t xml:space="preserve">Gender Testing in Sport. Ethics, Cases and Controversies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-12, 2016, 9781138852914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport pour un lectorat féminin : représentations et enjeux. Le cas de l’Équipe Féminine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Montañola</w:t>
+                <w:t xml:space="preserve">From sports to science, rhetorical and power issues in the media coverage of Caster Semenya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
-[...177 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gender Testing in Sport: Ethics, Cases and Controversies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Taylor and Francis Inc., pp.118--149, 2016, 9781138852914</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sds.2174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00771109v1</w:t>
+                <w:t xml:space="preserve">hal-01397841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3110,203 +3110,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PQR à l'heure du numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baromètre Diversité égalité 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gimbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Ruellan</w:t>
+                <w:t xml:space="preserve">Fabien Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00806744v1</w:t>
+                <w:t xml:space="preserve">halshs-00806760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre Diversité égalité 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La PQR à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Langonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wille</w:t>
+                <w:t xml:space="preserve">Denis Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00806760v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00806744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of the sports press</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3483,51 +3483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="376594B8"/>
+    <w:nsid w:val="7EF0AB30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3714,51 +3714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandy-montanola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3789-5739" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3775" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3780" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03881668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Wetzels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-genre_et_medias_quelles_representations_emmanuelle_bruneel-9782343230580-73301.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.damia.2021.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805358v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144863v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137406v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2174" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandy-montanola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3789-5739" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3775" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3780" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03881668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Wetzels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-genre_et_medias_quelles_representations_emmanuelle_bruneel-9782343230580-73301.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.damia.2021.01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2174" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>