--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -333,933 +333,933 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexuelles : quand les femmes journalistes se taisent</w:t>
+                <w:t xml:space="preserve">Couvrir le sport à la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Saitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INA - collection Etudes et controverses, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881668v1</w:t>
+                <w:t xml:space="preserve">hal-03923902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boxe féminine : entre représentations marketing et pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre et médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+                <w:t xml:space="preserve">Rym Gerwig-Kirèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camille-Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verquere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248, 2022, coll. « Communication et civilisation », 978-2-343-23058-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et journalisme. Des salles de rédaction aux discours médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03925223v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Saitta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Boeck. 2021, Infocom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et journalisme. Des salles de rédaction aux discours médiatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Saitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur, 2021, INFO&amp;COM, 978-2-8073-3620-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.damia.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender Testing in Sport. Ethics, cases and controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montanola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender testing in sport: Ethics, cases and controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor and Francis Inc., pp.1--196, 2016, 9781138852914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315723150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assignation de genre dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires de Rennes, pp.154, 2014, Res Publica, 978-2-7535-2905-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.71943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01141274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couvrir le sport à la télévision</w:t>
+                <w:t xml:space="preserve">Violences sexuelles : quand les femmes journalistes se taisent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03923902v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Wetzels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et médias</w:t>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+                <w:t xml:space="preserve">La boxe féminine : entre représentations marketing et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">De Boeck Supérieur, 2021, INFO&amp;COM, 978-2-8073-3620-9. </w:t>
-[...292 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">halshs-01141274v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1410,51 +1410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport-Genre et Médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">table ronde "Limites Sport-Genre et Médias", organisée par le Master Egal'aps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1751,51 +1751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels locuteurs pour quelles définitions de l'identité sexuée dans les médias ? Le cas de Caster Semenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Rapporter et être rapporté(e) : une affaire de genre(s) "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1814,247 +1814,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00794813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiatisation et stéréotypisation</w:t>
+                <w:t xml:space="preserve">Les études de lectorat et leurs discours : entre outil de gestion, mythe journalistique et instrumentalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Souanef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention " Workshop "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">" Les mutations de l'information et des médias locaux et régionaux : économie, contenus, usages et pratiques professionnelles "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00804412v1</w:t>
+                <w:t xml:space="preserve">halshs-00804410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les études de lectorat et leurs discours : entre outil de gestion, mythe journalistique et instrumentalisation</w:t>
+                <w:t xml:space="preserve">Médiatisation et stéréotypisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Souanef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">" Les mutations de l'information et des médias locaux et régionaux : économie, contenus, usages et pratiques professionnelles "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Intervention " Workshop "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00804410v1</w:t>
+                <w:t xml:space="preserve">halshs-00804412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre, sport et médias</w:t>
+                <w:t xml:space="preserve">La responsabilité sociale des journalistes au prisme de la médiatisation des sportives de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Master 2 " Management et Gestion du Sport ", dans le module " Spectacle sportif médiatisé et communication "</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ER3S (Equipe de Recherche Septentrionale Sport et Société - EA 4110)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00804420v1</w:t>
+                <w:t xml:space="preserve">halshs-00804440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La multiplication des statuts offerts aux téléspectateurs ou comment les retransmissions télévisées de boxe anglaise acquièrent le statut de fiction</w:t>
               </w:r>
@@ -2103,96 +2103,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00795866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité sociale des journalistes au prisme de la médiatisation des sportives de haut niveau</w:t>
+                <w:t xml:space="preserve">Genre, sport et médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ER3S (Equipe de Recherche Septentrionale Sport et Société - EA 4110)</w:t>
+              <w:t xml:space="preserve">Séminaire du Master 2 " Management et Gestion du Sport ", dans le module " Spectacle sportif médiatisé et communication "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00804440v1</w:t>
+                <w:t xml:space="preserve">halshs-00804420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2301,51 +2301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels locuteurs pour quelles définitions de l'identité sexuée dans les médias ? Le cas Caster Semenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,51 +2547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistes et communicants : cohabitation &amp;quot;forcée&amp;quot; et co-construction de l'information sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montanola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Souanef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2748,64 +2748,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, genre et inégalités : la médiatisation de l'athlète Caster Semenya (2009-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montanola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Chavanat; Arnaud Richard; Arnaud Waquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEP Éditions, pp.107-126, 2021, Savoirs Sciences, 9782865802593</w:t>
@@ -2847,51 +2847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence dans le traitement médiatique de l’intersexualité dans le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe &amp; genre. De la biologie à la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2929,51 +2929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Testing in Sport. Ethics, cases and controversies. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandy Montanola; Aurélie Olivesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender Testing in Sport. Ethics, Cases and Controversies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3015,51 +3015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sports to science, rhetorical and power issues in the media coverage of Caster Semenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender Testing in Sport: Ethics, Cases and Controversies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis Inc., pp.118--149, 2016, 9781138852914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3110,203 +3110,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baromètre Diversité égalité 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La PQR à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Langonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Wille</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ruellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00806760v1</w:t>
+                <w:t xml:space="preserve">halshs-00806744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PQR à l'heure du numérique</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baromètre Diversité égalité 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Wille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gimbert</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-00806744v1</w:t>
+                <w:t xml:space="preserve">halshs-00806760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of the sports press</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Wille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3483,51 +3483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EF0AB30"/>
+    <w:nsid w:val="58C0C0A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3714,51 +3714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandy-montanola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3789-5739" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3775" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3780" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03881668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Wetzels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-genre_et_medias_quelles_representations_emmanuelle_bruneel-9782343230580-73301.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390941v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.damia.2021.01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804412v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804420v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804440v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2174" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandy-montanola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3789-5739" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3775" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3780" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-genre_et_medias_quelles_representations_emmanuelle_bruneel-9782343230580-73301.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.damia.2021.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03881668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Wetzels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2174" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>