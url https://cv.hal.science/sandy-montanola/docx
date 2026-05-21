--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -333,933 +333,933 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couvrir le sport à la télévision</w:t>
+                <w:t xml:space="preserve">Violences sexuelles : quand les femmes journalistes se taisent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Saitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> (édition critique)</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Wetzels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923902v1</w:t>
+                <w:t xml:space="preserve">hal-03881668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et médias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La boxe féminine : entre représentations marketing et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bruneel</w:t>
-[...535 lines deleted...]
-                <w:t xml:space="preserve">halshs-01141274v1</w:t>
+                <w:t xml:space="preserve">hal-03925223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violences sexuelles : quand les femmes journalistes se taisent</w:t>
+                <w:t xml:space="preserve">Couvrir le sport à la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Saitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-03881668v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INA - collection Etudes et controverses, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La boxe féminine : entre représentations marketing et pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre et médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bruneel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Gerwig-Kirèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camille-Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Verquere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.248, 2022, coll. « Communication et civilisation », 978-2-343-23058-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et journalisme. Des salles de rédaction aux discours médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Saitta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Boeck. 2021, Infocom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et journalisme. Des salles de rédaction aux discours médiatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Saitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur, 2021, INFO&amp;COM, 978-2-8073-3620-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.damia.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05390941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender Testing in Sport. Ethics, cases and controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montanola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender testing in sport: Ethics, cases and controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Taylor and Francis Inc., pp.1--196, 2016, 9781138852914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315723150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assignation de genre dans les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Damian-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Olivesi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes; Presses Universitaires de Rennes, pp.154, 2014, Res Publica, 978-2-7535-2905-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.71943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925223v1</w:t>
+                <w:t xml:space="preserve">halshs-01141274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1410,51 +1410,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport-Genre et Médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">table ronde "Limites Sport-Genre et Médias", organisée par le Master Egal'aps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1751,51 +1751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels locuteurs pour quelles définitions de l'identité sexuée dans les médias ? Le cas de Caster Semenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque " Rapporter et être rapporté(e) : une affaire de genre(s) "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Stockholm, Suède</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1965,165 +1965,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00804412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité sociale des journalistes au prisme de la médiatisation des sportives de haut niveau</w:t>
+                <w:t xml:space="preserve">La multiplication des statuts offerts aux téléspectateurs ou comment les retransmissions télévisées de boxe anglaise acquièrent le statut de fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche ER3S (Equipe de Recherche Septentrionale Sport et Société - EA 4110)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international " Dispositifs d'écriture des spectacles sportifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00804440v1</w:t>
+                <w:t xml:space="preserve">halshs-00795866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiplication des statuts offerts aux téléspectateurs ou comment les retransmissions télévisées de boxe anglaise acquièrent le statut de fiction</w:t>
+                <w:t xml:space="preserve">La responsabilité sociale des journalistes au prisme de la médiatisation des sportives de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international " Dispositifs d'écriture des spectacles sportifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Metz, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche ER3S (Equipe de Recherche Septentrionale Sport et Société - EA 4110)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00795866v1</w:t>
+                <w:t xml:space="preserve">halshs-00804440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre, sport et médias</w:t>
               </w:r>
@@ -2301,51 +2301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels locuteurs pour quelles définitions de l'identité sexuée dans les médias ? Le cas Caster Semenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,51 +2547,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journalistes et communicants : cohabitation &amp;quot;forcée&amp;quot; et co-construction de l'information sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Romeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montanola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Souanef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2748,64 +2748,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, genre et inégalités : la médiatisation de l'athlète Caster Semenya (2009-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montanola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Chavanat; Arnaud Richard; Arnaud Waquet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de l'olympisme, entre héritage et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEP Éditions, pp.107-126, 2021, Savoirs Sciences, 9782865802593</w:t>
@@ -2847,51 +2847,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ambivalence dans le traitement médiatique de l’intersexualité dans le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexe &amp; genre. De la biologie à la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2929,51 +2929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Testing in Sport. Ethics, cases and controversies. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Montañola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandy Montanola; Aurélie Olivesi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender Testing in Sport. Ethics, Cases and Controversies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3015,51 +3015,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sports to science, rhetorical and power issues in the media coverage of Caster Semenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Montañola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gender Testing in Sport: Ethics, Cases and Controversies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis Inc., pp.118--149, 2016, 9781138852914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3483,51 +3483,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58C0C0A4"/>
+    <w:nsid w:val="17520E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3714,51 +3714,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandy-montanola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3789-5739" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3775" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3780" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923902v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-genre_et_medias_quelles_representations_emmanuelle_bruneel-9782343230580-73301.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923905v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390941v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.damia.2021.01" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03881668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Wetzels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795866v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2174" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandy-montanola" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3789-5739" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3775" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Boissonneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3780" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-03881668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Damian-Gaillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Saitta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Wetzels" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767293v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bruneel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Gerwig-Kir&#232;che" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camille-Delahaye" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verquere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-genre_et_medias_quelles_representations_emmanuelle_bruneel-9782343230580-73301.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.damia.2021.01" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613040v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Montanola" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397840v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monta&#241;ola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315723150" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.71943" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748613v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Langonn&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794805v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatia Terfous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804406v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794813v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804410v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804412v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804420v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0041" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925907v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610201v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01137406v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.012.0010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771109v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2174" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Testing-in-Sport-Ethics-cases-and-controversies-1st-Edition/Montanola-Olivesi/p/book/9781138852914" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806744v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gimbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ruellan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Collet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>