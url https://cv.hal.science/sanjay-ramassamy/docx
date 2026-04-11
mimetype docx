--- v0 (2026-03-20)
+++ v1 (2026-04-11)
@@ -1946,235 +1946,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-01651050v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimers on Rail Yard Graphs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular periodicity of the Euler numbers and a sequence by Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/AIHPD/46⟩</w:t>
+              <w:t xml:space="preserve">Arnold Mathematical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.519-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40598-018-0079-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01144118v1</w:t>
+                <w:t xml:space="preserve">hal-01689995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular periodicity of the Euler numbers and a sequence by Arnold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimers on Rail Yard Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chapuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Corteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arnold Mathematical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (4), pp.519-524. </w:t>
+              <w:t xml:space="preserve">Annales de l’Institut Henri Poincaré (D) Combinatorics, Physics and their Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (4), pp.479-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40598-018-0079-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/AIHPD/46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689995v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01144118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling any number of balls in the infinite-bin model</w:t>
               </w:r>
@@ -2560,51 +2560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364744v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Affolter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence George" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ramassamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2025.040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433900v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mallein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.244" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595570v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Glick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Pylyavskyy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-023-00898-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324911v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Foss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takis Konstantopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-PS28" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572666v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chelkak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.94" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364751v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-19" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512557v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Th&#233;venin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815673v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C63261990" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911855v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Yeung Lam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Russkikh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518173v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651022v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01745941v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165342v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab6330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651045v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01759975v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12380" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689651v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Glutsyuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.04.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651041v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7145" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651050v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144118v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corteel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/46" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689995v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-018-0079-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651026v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chernysh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2017.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364756v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364744v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Affolter" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence George" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ramassamy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2025.040" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433900v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mallein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Singh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.244" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595570v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Glick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlo Pylyavskyy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00029-023-00898-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324911v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Foss" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takis Konstantopoulos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-PS28" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572666v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Chelkak" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/cml.94" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364751v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v20-19" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512557v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Th&#233;venin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/163" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815673v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/C63261990" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911855v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kenyon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai Yeung Lam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Russkikh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24033/asens.2507" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518173v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/9957" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651022v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-AIHP1141" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01745941v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.33" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165342v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/ab6330" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651045v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rny039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01759975v3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12380" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689651v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3150/18-BEJ1097" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Glutsyuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2018.04.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651041v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7145" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651050v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30757/ALEA.v15-28" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689995v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40598-018-0079-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01144118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boutillier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bouttier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chapuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corteel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/AIHPD/46" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01651026v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Chernysh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jpr.2017.16" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364756v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>