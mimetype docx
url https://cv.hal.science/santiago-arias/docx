--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -166,1001 +166,1001 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democracia, ciudadanía y educación. Análisis comparado Uruguay/Francia (2015-2024) con foco en las políticas educativas de tercer año de educación media básica: Formación para la ciudadanía (Uruguay) y Enseñanza moral y cívica (Francia). ¿Cuál es la formación docente para estas asignaturas?</w:t>
+                <w:t xml:space="preserve">Genealogía de la formación docente para la enseñanza técnica del Uruguay (1962-1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Cuello Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina González Rostani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI Coloquio Latinoamericano y Caribeño de Educación en Derechos Humanos</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Revista de la Escuela de Ciencias de la Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Escuelas de Enseñanza Técnica: Inflexiones histórico-políticas, reconfiguraciones necesarias y agenda del presente, 2 (20), pp.150-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35305/rece.v2i20.945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296298v1</w:t>
+                <w:t xml:space="preserve">hal-05296182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés de l’enseignement de la démocratie entre l'Uruguay et la France (2015-2024)</w:t>
+                <w:t xml:space="preserve">Una revisión de lo aprendido: reflexiones sobre dificultades y desafíos para ejercer el derecho a la educación de Uruguay en pandemia y pospandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Nazareno Cuello Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05296317v1</w:t>
+              <w:t xml:space="preserve">Revista de la Escuela de Ciencias de la Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35305/rece.v2i19.849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democracy and State Violence: Knowledge, Engagement and Gender between Exile and Forced Migration. Elena Salgueiro's Journey in the Face of Authoritarianism in Uruguay</w:t>
+                <w:t xml:space="preserve">L’antiéducation. Conséquences du coup d’État de 1973 dans l’éducation en Uruguay : autoritarisme et frontières imposées à la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd annual IMISCOE Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05296279v1</w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.17472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Democracia, ciudadanía y educación en análisis comparado entre Uruguay y Francia (2015-2024): políticas educativas de formación ciudadana y democrática en la educación obligatoria y formación docente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : 50 ans après les coups d'État en Uruguay et au Chili, quels défis pour les politiques éducatives et la démocratisation des institutions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Toledo Candia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XX Jornadas de Investigación Científica de Facultad de Ciencias Sociales</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05296347v1</w:t>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.17522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis de la praxis de emancipación/humanización en Freire ¿Dónde hallar pistas de una pedagogía crítica en la educación contemporánea de Uruguay?</w:t>
+                <w:t xml:space="preserve">Reflexiones sobre la extensión y educación en derechos humanos, desafíos de la pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Cuello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Jornadas de Investigación del Instituto de Educación</w:t>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04223517v1</w:t>
+              <w:t xml:space="preserve">Integralidad sobre ruedas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37125/ISR.8.1.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genealogía de la formación docente para la enseñanza técnica del Uruguay (1962-1971)</w:t>
+                <w:t xml:space="preserve">Democracia, ciudadanía y educación. Análisis comparado Uruguay/Francia (2015-2024) con foco en las políticas educativas de tercer año de educación media básica: Formación para la ciudadanía (Uruguay) y Enseñanza moral y cívica (Francia). ¿Cuál es la formación docente para estas asignaturas?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karina González Rostani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de la Escuela de Ciencias de la Educación</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05296182v1</w:t>
+              <w:t xml:space="preserve">XI Coloquio Latinoamericano y Caribeño de Educación en Derechos Humanos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLACSO; UNA; RedLaCEDH; IDELA-UNA, May 2025, Heredia, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una revisión de lo aprendido: reflexiones sobre dificultades y desafíos para ejercer el derecho a la educación de Uruguay en pandemia y pospandemia</w:t>
+                <w:t xml:space="preserve">Regards croisés de l’enseignement de la démocratie entre l'Uruguay et la France (2015-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freddy Nazareno Cuello Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de la Escuela de Ciencias de la Educación</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05296170v1</w:t>
+              <w:t xml:space="preserve">Doctoriales 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPN-ENS Paris Saclay-ISP-CNRS, May 2025, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : 50 ans après les coups d'État en Uruguay et au Chili, quels défis pour les politiques éducatives et la démocratisation des institutions ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Democracy and State Violence: Knowledge, Engagement and Gender between Exile and Forced Migration. Elena Salgueiro's Journey in the Face of Authoritarianism in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04507706v1</w:t>
+              <w:t xml:space="preserve">22nd annual IMISCOE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMISCOE, Jul 2025, Aubervillers (Campus Condorcet), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’antiéducation. Conséquences du coup d’État de 1973 dans l’éducation en Uruguay : autoritarisme et frontières imposées à la formation des enseignants</w:t>
+                <w:t xml:space="preserve">Democracia, ciudadanía y educación en análisis comparado entre Uruguay y Francia (2015-2024): políticas educativas de formación ciudadana y democrática en la educación obligatoria y formación docente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04507707v1</w:t>
+              <w:t xml:space="preserve">XX Jornadas de Investigación Científica de Facultad de Ciencias Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FCS-Udelar, Oct 2024, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexiones sobre la extensión y educación en derechos humanos, desafíos de la pandemia</w:t>
+                <w:t xml:space="preserve">Análisis de la praxis de emancipación/humanización en Freire ¿Dónde hallar pistas de una pedagogía crítica en la educación contemporánea de Uruguay?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ignacio Estrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integralidad sobre ruedas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">III Jornadas de Investigación del Instituto de Educación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FHCE-Udelar, Oct 2024, Montevideo, Uruguay</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04507711v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocraties de France et d'Uruguay (2015-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales - 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des Sciences Sociales du Politique (UPN-CNRS-Saclay), May 2023, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1178,51 +1178,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du droit aux sciences de la communication, parcours d'une famille d'enseignants uruguayens engagés: Roque Faraone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laborier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1305,64 +1305,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencias Colectivas en Casavalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Cuello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás da Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad de la República. 2023, 978-9974-0-2040-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1470,51 +1470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B4426A1"/>
+    <w:nsid w:val="F1DBE3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1701,51 +1701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-arias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6677-6424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296298v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296317v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296279v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296347v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296355v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04223517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cuello Torres" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Gonz&#225;lez Rostani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/rece.v2i20.945" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296170v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Nazareno Cuello Torres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/rece.v2i19.849" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507706v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17522" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17472" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507711v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cuello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s da Silveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Estrade" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37125/ISR.8.1.3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-arias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6677-6424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296182v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cuello Torres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Gonz&#225;lez Rostani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/rece.v2i20.945" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296170v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Nazareno Cuello Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35305/rece.v2i19.849" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507707v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507706v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Toledo Candia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.17522" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507711v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Cuello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s da Silveira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Estrade" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37125/ISR.8.1.3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296298v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296317v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296355v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04223517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04302182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>