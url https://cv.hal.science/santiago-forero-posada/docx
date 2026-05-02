--- v0 (2026-04-06)
+++ v1 (2026-05-02)
@@ -126,1238 +126,1251 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (20)</w:t>
+        <w:t xml:space="preserve">Rapport (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Biodiversity Indicator and Reporting System (BIRS) at the Imerys Ranong site</w:t>
+                <w:t xml:space="preserve">Étude des outils d’analyse cartographique développés par PatriNat pour l’évaluation des enjeux biodiversité: Bob, CartoMonde, CARPO, OEIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charlotte Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2026, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746407v1</w:t>
+                <w:t xml:space="preserve">hal-05587337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Biodiversity Indicator and Reporting System (BIRS) at the Imerys Rabenwald site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Testing the Biodiversity Indicator and Reporting System (BIRS) at the Imerys Ranong site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746415v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pré-diagnostic écologique du site Imerys PCC Salin-de-Giraud : Expérimentation de la méthode d’évaluation PERSICAIRE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Testing the Biodiversity Indicator and Reporting System (BIRS) at the Imerys Rabenwald site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, pp.63</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379038v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographic evaluation of the ecological background of a group of sites on an international scale - Methodological framework</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pré-diagnostic écologique du site Imerys PCC Salin-de-Giraud : Expérimentation de la méthode d’évaluation PERSICAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2024, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Régnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04511437v1</w:t>
+                <w:t xml:space="preserve">hal-04379038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de l'évaluation de l'équivalence écologique (ECOVAL) sur le site Imerys de Luzenac-Trimouns : Etats initiaux sur le site d'impact et le site de compensation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cartographic evaluation of the ecological background of a group of sites on an international scale - Methodological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Padilla</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04354620v1</w:t>
+                <w:t xml:space="preserve">hal-04511437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de l'évaluation de l’équivalence écologique (ECOVAL) sur le site Imerys de Beauvoir : Etats initiaux sur le site d'impact et le site de compensation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expérimentation de l'évaluation de l'équivalence écologique (ECOVAL) sur le site Imerys de Luzenac-Trimouns : Etats initiaux sur le site d'impact et le site de compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354611v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation cartographique du contexte écologique des sites à l'international - Cadre méthodologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Régnier</w:t>
+                <w:t xml:space="preserve">Expérimentation de l'évaluation de l’équivalence écologique (ECOVAL) sur le site Imerys de Beauvoir : Etats initiaux sur le site d'impact et le site de compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago Forero</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04511421v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation du Biodiversity Indicator and Reporting System (BIRS) sur le site Imerys de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de l'évaluation de l'équivalence écologique (ECOVAL) sur le site Imerys de Bois des Rentes : Etats initiaux sur le site d'impact et le site de compensation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Évaluation cartographique du contexte écologique des sites à l'international - Cadre méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 88 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04135698v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvrons et préservons, la biodiversité du site Imerys PCC Salin de Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Garcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceiving a biodiversity strategy for Imerys sites in South-East Asia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Expérimentation de l'évaluation de l'équivalence écologique (ECOVAL) sur le site Imerys de Bois des Rentes : Etats initiaux sur le site d'impact et le site de compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 37 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04135897v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04135698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation cartographique du niveau de potentialités écologiques des sites (CARPO). Cadre méthodologique V0</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conceiving a biodiversity strategy for Imerys sites in South-East Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04168455v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04135897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversité du Pole Ecole Méditerranée de Saint-Mandrier-sur-Mer (Var). Compte-rendu de la visite du 29/07/2020</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation cartographique du niveau de potentialités écologiques des sites (CARPO). Cadre méthodologique V0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Forero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04254683v1</w:t>
+                <w:t xml:space="preserve">mnhn-04168455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une stratégie territoriale autour de la séquence ERC sur le site d'Imerys à Clérac</w:t>
+                <w:t xml:space="preserve">Biodiversité du Pole Ecole Méditerranée de Saint-Mandrier-sur-Mer (Var). Compte-rendu de la visite du 29/07/2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Etheimer</w:t>
+                <w:t xml:space="preserve">J Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 55 p</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254627v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descobrindo e preservando a Biodiversidade das minas na Imerys Capim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity Toolbox: Compilation of good practices for the preservation and management of biodiversity in mining sites</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une stratégie territoriale autour de la séquence ERC sur le site d'Imerys à Clérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Etheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 55 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago FORERO</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04255960v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique du secteur en réaménagement de la carrière de Lanvrian-Kergantic (Kaolins de Bretagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,298 +1408,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04255979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceiving a collaborative biodiversity strategy for Imerys Capim Caulim</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Biodiversity Toolbox: Compilation of good practices for the preservation and management of biodiversity in mining sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago FORERO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Gourdain</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.82</w:t>
+                <w:t xml:space="preserve">L Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04255969v1</w:t>
+                <w:t xml:space="preserve">mnhn-04255960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la biodiversité des sites d’Imerys : Indicateur de Qualité Ecologique de la carrière de Sarrazin (Clérac), Saint-Martin-de-Coux (17), Cycle 1, 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Conceiving a collaborative biodiversity strategy for Imerys Capim Caulim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago FORERO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Deneriaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gourdain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.164</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Siblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04255931v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04255969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation de la biodiversité des sites d’Imerys : Indicateur de Qualité Ecologique de la carrière de Sarrazin (Clérac), Saint-Martin-de-Coux (17), Cycle 1, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago FORERO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04255931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique de la carrière Imerys de Précy-sur-Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04271568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1696,125 +1784,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystèmes méditerranéens : mieux les connaître pour mieux restaurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04260461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1882,51 +1970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91ABECD4"/>
+    <w:nsid w:val="D9053D5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2113,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-forero-posada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1509-2351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746407v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511437v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;gnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354611v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511421v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354626v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135897v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254683v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254627v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Etheimer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254664v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago FORERO" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255969v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deneriaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gourdain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Siblet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255931v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-forero-posada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1509-2351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Horn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;gnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Etheimer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago FORERO" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deneriaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Siblet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>