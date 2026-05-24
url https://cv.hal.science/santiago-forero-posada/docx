--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -447,551 +447,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographic evaluation of the ecological background of a group of sites on an international scale - Methodological framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expérimentation de l'évaluation de l'équivalence écologique (ECOVAL) sur le site Imerys de Luzenac-Trimouns : Etats initiaux sur le site d'impact et le site de compensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Régnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santiago Forero</w:t>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511437v1</w:t>
+                <w:t xml:space="preserve">hal-04354620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de l'évaluation de l'équivalence écologique (ECOVAL) sur le site Imerys de Luzenac-Trimouns : Etats initiaux sur le site d'impact et le site de compensation</w:t>
+                <w:t xml:space="preserve">Expérimentation de l'évaluation de l’équivalence écologique (ECOVAL) sur le site Imerys de Beauvoir : Etats initiaux sur le site d'impact et le site de compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354620v1</w:t>
+                <w:t xml:space="preserve">hal-04354611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de l'évaluation de l’équivalence écologique (ECOVAL) sur le site Imerys de Beauvoir : Etats initiaux sur le site d'impact et le site de compensation</w:t>
+                <w:t xml:space="preserve">Expérimentation du Biodiversity Indicator and Reporting System (BIRS) sur le site Imerys de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Padilla</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04354611v1</w:t>
+                <w:t xml:space="preserve">hal-04354617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation du Biodiversity Indicator and Reporting System (BIRS) sur le site Imerys de Beauvoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation cartographique du contexte écologique des sites à l'international - Cadre méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04354617v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation cartographique du contexte écologique des sites à l'international - Cadre méthodologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cartographic evaluation of the ecological background of a group of sites on an international scale - Methodological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511421v1</w:t>
+                <w:t xml:space="preserve">hal-04511437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découvrons et préservons, la biodiversité du site Imerys PCC Salin de Giraud</w:t>
+                <w:t xml:space="preserve">Expérimentation de l'évaluation de l'équivalence écologique (ECOVAL) sur le site Imerys de Bois des Rentes : Etats initiaux sur le site d'impact et le site de compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354626v1</w:t>
+                <w:t xml:space="preserve">mnhn-04135698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de l'évaluation de l'équivalence écologique (ECOVAL) sur le site Imerys de Bois des Rentes : Etats initiaux sur le site d'impact et le site de compensation</w:t>
+                <w:t xml:space="preserve">Découvrons et préservons, la biodiversité du site Imerys PCC Salin de Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022, 88 p</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04135698v1</w:t>
+                <w:t xml:space="preserve">hal-04354626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceiving a biodiversity strategy for Imerys sites in South-East Asia</w:t>
               </w:r>
@@ -1170,370 +1170,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04254683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descobrindo e preservando a Biodiversidade das minas na Imerys Capim</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une stratégie territoriale autour de la séquence ERC sur le site d'Imerys à Clérac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Etheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254664v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une stratégie territoriale autour de la séquence ERC sur le site d'Imerys à Clérac</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Descobrindo e preservando a Biodiversidade das minas na Imerys Capim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Etheimer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04254627v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique du secteur en réaménagement de la carrière de Lanvrian-Kergantic (Kaolins de Bretagne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Forero</w:t>
+                <w:t xml:space="preserve">Biodiversity Toolbox: Compilation of good practices for the preservation and management of biodiversity in mining sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago FORERO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gourdain</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 55 p</w:t>
+                <w:t xml:space="preserve">L Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04255979v1</w:t>
+                <w:t xml:space="preserve">mnhn-04255960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity Toolbox: Compilation of good practices for the preservation and management of biodiversity in mining sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic écologique du secteur en réaménagement de la carrière de Lanvrian-Kergantic (Kaolins de Bretagne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Forero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago FORERO</w:t>
+                <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Robles</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, pp.28</w:t>
+                <w:t xml:space="preserve">Philippe Gourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04255960v1</w:t>
+                <w:t xml:space="preserve">mnhn-04255979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceiving a collaborative biodiversity strategy for Imerys Capim Caulim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago FORERO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Deneriaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,51 +1590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la biodiversité des sites d’Imerys : Indicateur de Qualité Ecologique de la carrière de Sarrazin (Clérac), Saint-Martin-de-Coux (17), Cycle 1, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago FORERO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1678,77 +1678,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic écologique de la carrière Imerys de Précy-sur-Oise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Roquinarc'h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1811,51 +1811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystèmes méditerranéens : mieux les connaître pour mieux restaurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Forero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 68, pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1970,51 +1970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9053D5C"/>
+    <w:nsid w:val="38C6C126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2201,51 +2201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-forero-posada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1509-2351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Horn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;gnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354620v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354617v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254664v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254627v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Etheimer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255960v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago FORERO" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deneriaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Siblet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-forero-posada" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-1509-2351" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587337v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Horn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Fournier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Forero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746407v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garcin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354620v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354611v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354617v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice R&#233;gnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511437v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04135897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04168455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garcin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254627v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Etheimer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago FORERO" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Robles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Roquinarc'h" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourdain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255969v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Deneriaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gourdain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Siblet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04255931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04260461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>