--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -127,278 +127,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating genomic offset predictions in a forest tree with high population genetic structure</w:t>
+                <w:t xml:space="preserve">Genomic signatures of adaptation along an expansion route in the colonizing plant Leontodon longirostris (Asteraceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+                <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Benito Garzón</w:t>
+                <w:t xml:space="preserve">Manuel de Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina De-Miguel</w:t>
+                <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Changenet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/739045⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 39 (2), pp.249-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voaf133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327097v2</w:t>
+                <w:t xml:space="preserve">hal-05504996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of adaptation along an expansion route in the colonizing plant Leontodon longirostris (Asteraceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating genomic offset predictions in a forest tree with high population genetic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mayol</w:t>
+                <w:t xml:space="preserve">Marta Benito Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel de Pedro</w:t>
+                <w:t xml:space="preserve">Marina De-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Riba</w:t>
+                <w:t xml:space="preserve">Alexandre Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago González-Martínez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 39 (2), pp.249-261. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeb/voaf133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/739045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504996v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327097v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Assignment at Different Geographical Levels: A Case Study in a Forest Tree Species ( &amp;lt;i&amp;gt;Pinus pinaster&amp;lt;/i&amp;gt; Ait.) Using SNP Markers</w:t>
               </w:r>
@@ -570,51 +570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Guadaño-Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pinosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (5), </w:t>
@@ -665,77 +665,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Signatures of Climate‐Driven (Mal)Adaptation in an Iconic Conifer, the English Yew ( &amp;lt;i&amp;gt;Taxus baccata&amp;lt;/i&amp;gt; L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia Vajana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjana Westergren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -799,51 +799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically based trait coordination and phenotypic plasticity of growth, gas exchange, allometry, and hydraulics across the distribution range of Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Alberto Ramírez-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,563 +1048,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t>
+                <w:t xml:space="preserve">The genetic consequences of population marginality: A case study in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Climent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
+                <w:t xml:space="preserve">Adélaïde Theraroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guadaño-Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Pinosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Forestry Reports</w:t>
+              <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ddi.13910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512732v1</w:t>
+                <w:t xml:space="preserve">hal-04690799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genetic consequences of population marginality: A case study in maritime pine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trade-offs and Trait Integration in Tree Phenotypes: Consequences for the Sustainable Use of Genetic Resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Karkkainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Theraroz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
+                <w:t xml:space="preserve">Marta Benito-Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversity and Distributions</w:t>
+              <w:t xml:space="preserve">Current Forestry Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ddi.13910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40725-024-00217-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690799v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic variation of European beech reveals signals of local adaptation despite high levels of phenotypic plasticity</w:t>
+                <w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desanka Lazic</w:t>
+                <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Geßner</w:t>
+                <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina J Liepe</w:t>
+                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lesur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malte Mader</w:t>
+                <w:t xml:space="preserve">Sandra Cervantes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8553. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52933-y⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52612-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731125v1</w:t>
+                <w:t xml:space="preserve">hal-04746980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic variation of European beech reveals signals of local adaptation despite high levels of phenotypic plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desanka Lazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Milesi</w:t>
+                <w:t xml:space="preserve">Cornelia Geßner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chedly Kastally</w:t>
+                <w:t xml:space="preserve">Katharina J Liepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
+                <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Cervantes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
+                <w:t xml:space="preserve">Malte Mader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.8538. </w:t>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.8553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-52612-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-52933-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746980v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing With the Complexity of Effective Population Size in Conservation Practice</w:t>
               </w:r>
@@ -2120,299 +2120,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forests and global change: what can genetics contribute to the major forest management and policy challenges of the twenty-first century?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing forest genetic resources for an uncertain future: findings and perspectives from an international conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fady</w:t>
+                <w:t xml:space="preserve">Simone Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Cottrell</w:t>
+                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennart Ackzell</w:t>
+                <w:t xml:space="preserve">Marta Callejas-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Alia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bart Muys</w:t>
+                <w:t xml:space="preserve">Stephen Cavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-015-0843-9⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-023-01603-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640944v1</w:t>
+                <w:t xml:space="preserve">hal-04081906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing forest genetic resources for an uncertain future: findings and perspectives from an international conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+                <w:t xml:space="preserve">Forests and global change: what can genetics contribute to the major forest management and policy challenges of the twenty-first century?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bianchi</w:t>
+                <w:t xml:space="preserve">Joan Cottrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
+                <w:t xml:space="preserve">Lennart Ackzell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Callejas-Díaz</w:t>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Cavers</w:t>
+                <w:t xml:space="preserve">Bart Muys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.26. </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.927-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-023-01603-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-015-0843-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04081906v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The application gap: Genomics for biodiversity and ecosystem service management</w:t>
               </w:r>
@@ -2526,325 +2526,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced within-population quantitative genetic variation is associated with climate harshness in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer James</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chedly Kastally</w:t>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina B Budde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Milesi</w:t>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-023-00622-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598142v1</w:t>
+                <w:t xml:space="preserve">hal-04101611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced within-population quantitative genetic variation is associated with climate harshness in maritime pine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Between but Not Within-Species Variation in the Distribution of Fitness Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+                <w:t xml:space="preserve">Jennifer James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Barraquand</w:t>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-023-00622-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msad228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101611v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divergent selection in a Mediterranean pine on local spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rellstab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2928,295 +2928,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low but significant evolutionary potential for growth, phenology and reproduction traits in European beech</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+                <w:t xml:space="preserve">Diversity and enrichment of breeding material for resilience in European forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marko Bajc</w:t>
+                <w:t xml:space="preserve">Véronique Jorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rok Damjanić</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Theraroz</w:t>
+                <w:t xml:space="preserve">Anna Maria Farsakoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 530, pp.120748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.17196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04598151v1</w:t>
+                <w:t xml:space="preserve">hal-04118477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and enrichment of breeding material for resilience in European forests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dauphin</w:t>
+                <w:t xml:space="preserve">Low but significant evolutionary potential for growth, phenology and reproduction traits in European beech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjana Westergren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Jorge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Marko Bajc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Farsakoglou</w:t>
+                <w:t xml:space="preserve">Rok Damjanić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Theraroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 530, pp.120748. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2022.120748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.17196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04118477v1</w:t>
+                <w:t xml:space="preserve">hal-04598151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
               </w:r>
@@ -3330,555 +3330,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admixture and selection patterns across the European distribution of Scots pine, Pinus sylvestris (Pinaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Climatic and Genomic Data Improves Range-Wide Tree Height Growth Prediction in a Forest Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Archambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Witold Wachowiak</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boac016⟩</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/720619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666294v1</w:t>
+                <w:t xml:space="preserve">hal-03778765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide patterns of genetic diversity, population structure and demographic history in mānuka (&amp;lt;i&amp;gt;Leptospermum scoparium&amp;lt;/i&amp;gt;) growing on indigenous Māori land</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Admixture and selection patterns across the European distribution of Scots pine, Pinus sylvestris (Pinaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Wachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annika Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Koot</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Zaborowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cavers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/hr/uhab012⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boac016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668773v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure and mating system in forest tree populations from seasonally dry tropical forests: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide patterns of genetic diversity, population structure and demographic history in mānuka (&amp;lt;i&amp;gt;Leptospermum scoparium&amp;lt;/i&amp;gt;) growing on indigenous Māori land</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Koot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Arnst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Taane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelsey Goldsmith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amali Thrimawithana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-022-01550-1⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhab012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678273v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Climatic and Genomic Data Improves Range-Wide Tree Height Growth Prediction in a Forest Tree</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
+                <w:t xml:space="preserve">Spatial genetic structure and mating system in forest tree populations from seasonally dry tropical forests: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Barrandeguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago Gonzaléz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/720619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-022-01550-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778765v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformative changes in tree breeding for resilient forest restoration</w:t>
               </w:r>
@@ -3890,51 +3890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mats Berlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4011,90 +4011,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental patterns of adaptation after range expansion in Leontodon longirostris : The effect of phenological events on fitness‐related traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Gonzaléz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Regalado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4128,51 +4128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polygenic adaptation and negative selection across traits, years and environments in a long-lived plant species (Pinus pinaster Ait., Pinaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4288,51 +4288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Santos-Del-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina B Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4390,377 +4390,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of the mediterranean Pinus halepensis-brutia species complex using gene-resequencing and transcriptomic approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanna Olsson</w:t>
+                <w:t xml:space="preserve">Demography, genetic diversity and expansion load in the colonizing species Leontodon longirostris (Asteraceae) throughout its native range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaida Lorenzo</w:t>
+                <w:t xml:space="preserve">Pedro Seoane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Zabal-Aguirre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Vendramin</w:t>
+                <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-021-01155-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.1190-1205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227328v1</w:t>
+                <w:t xml:space="preserve">hal-03312442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography, genetic diversity and expansion load in the colonizing species Leontodon longirostris (Asteraceae) throughout its native range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+                <w:t xml:space="preserve">Evolutionary history of the mediterranean Pinus halepensis-brutia species complex using gene-resequencing and transcriptomic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaida Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zabal-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Seoane</w:t>
+                <w:t xml:space="preserve">Andrea Piotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Bautista</w:t>
+                <w:t xml:space="preserve">Giovanni Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (5), pp.1190-1205. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-021-01155-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312442v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic basis of growth, spring phenology, and susceptibility to biotic stressors in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Hurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Dutech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie‐laure Desprez‐loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-23. </w:t>
@@ -4930,368 +4930,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf chemical defences and insect herbivory in oak: accounting for canopy position unravels marked genetic relatedness effects</w:t>
+                <w:t xml:space="preserve">The GenTree dendroecological collection, tree-ring and wood density data from seven tree species across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
+                <w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+                <w:t xml:space="preserve">Lenka Slámová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">Sandro Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
+                <w:t xml:space="preserve">Claudio Grefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Galmán</w:t>
+                <w:t xml:space="preserve">Barbara Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 126 (5), pp.865-872. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-019-0340-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164044v1</w:t>
+                <w:t xml:space="preserve">hal-02624983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GenTree dendroecological collection, tree-ring and wood density data from seven tree species across Europe</w:t>
+                <w:t xml:space="preserve">Leaf chemical defences and insect herbivory in oak: accounting for canopy position unravels marked genetic relatedness effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t>
+                <w:t xml:space="preserve">Elena Valdés-Correcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Slámová</w:t>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandro Morganti</w:t>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Grefen</w:t>
+                <w:t xml:space="preserve">Xoaquín Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Carvalho</w:t>
+                <w:t xml:space="preserve">Andrea Galmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (5), pp.865-872. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-019-0340-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624983v1</w:t>
+                <w:t xml:space="preserve">hal-03164044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary rate and genetic load in an emblematic Mediterranean tree following an ancient and prolonged population collapse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Jaramillo‐correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippos Aravanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5342,103 +5342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: The GenTree Dendroecological Collection, tree-ring and wood density data from seven tree species across Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Martínez-Sancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Slámová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Morganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Grefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
@@ -5476,90 +5476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics to the rescue: managing forests sustainably in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippos Aravanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Benavides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5738,810 +5738,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tree height growth of most southern scot pine populations are locally adapted to drought</w:t>
+                <w:t xml:space="preserve">Plant intraspecific variation modulates nutrient cycling through its below ground rhizospheric microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
+                <w:t xml:space="preserve">Leticia Pérez‐izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia González-Muñoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Alia</w:t>
+                <w:t xml:space="preserve">Mario Zabal‐aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santiago González‐martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Verdú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f10070555⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107 (4), pp.1594-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.13202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620366v1</w:t>
+                <w:t xml:space="preserve">hal-02181068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reference Genome Sequence for the European Silver Fir (Abies alba Mill.): A Community-Generated Genomic Resource</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The tree height growth of most southern scot pine populations are locally adapted to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gómez-Garrido</w:t>
+                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Bianco</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noelia González-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Benito Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/g3.119.400083⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (7), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f10070555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619994v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant intraspecific variation modulates nutrient cycling through its below ground rhizospheric microbiome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reference Genome Sequence for the European Silver Fir (Abies alba Mill.): A Community-Generated Genomic Resource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Zabal‐aguirre</w:t>
+                <w:t xml:space="preserve">Elena Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago González‐martínez</w:t>
+                <w:t xml:space="preserve">Fernando Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Buée</w:t>
+                <w:t xml:space="preserve">Jessica Gómez-Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Verdú</w:t>
+                <w:t xml:space="preserve">Luca Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rellstab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 107 (4), pp.1594-1605. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), pp.2039 - 2049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.13202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/g3.119.400083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181068v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiscale approach to detect selection in non‐model tree species: widespread adaptation despite population decline in Taxus baccata L</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Looking for local adaptation: convergent microevolution in Aleppo pine (Pinus halepensis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+                <w:t xml:space="preserve">Richard. S. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12838⟩</w:t>
+              <w:t xml:space="preserve">Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (9), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/genes10090673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180938v1</w:t>
+                <w:t xml:space="preserve">hal-02618916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for local adaptation: convergent microevolution in Aleppo pine (Pinus halepensis)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Demographic history and spatial genetic structure in a remnant population of the subtropical tree Anadenanthera colubrina var. cebil (Griseb.) Altschul (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra L. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María V. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/genes10090673⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0797-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618916v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic history and spatial genetic structure in a remnant population of the subtropical tree Anadenanthera colubrina var. cebil (Griseb.) Altschul (Fabaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandra L. Goncalves</w:t>
+                <w:t xml:space="preserve">A multiscale approach to detect selection in non‐model tree species: widespread adaptation despite population decline in Taxus baccata L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Cavers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María V. García</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (1), pp.143-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0797-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480692v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Sex-Chromosome Evolution in the Diploid Dioecious Plant Mercurialis annua</w:t>
               </w:r>
@@ -6566,51 +6566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Ridout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Toups</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Muyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6687,51 +6687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gleiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. J. Chybicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Aizen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6804,77 +6804,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pinosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Abascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (4-5), pp.337-345. </w:t>
@@ -7046,103 +7046,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signatures of divergence and selection in closely related pine taxa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witold Wachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zaborowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni M. Zucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (6), pp.1-11. </w:t>
@@ -7180,51 +7180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental effects on fine-scale spatial genetic structure in four Alpine keystone forest tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica A Di Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7232,51 +7232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina B. Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David B. Neale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (3), pp.647-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7349,64 +7349,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. S. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J. Serra-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (16), pp.3331-3345. </w:t>
@@ -7438,1143 +7438,1143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting cone production in Pinus pinaster Ait.: lack of growth-reproduction trade-offs but significant effects of climate and tree and stand characteristics</w:t>
+                <w:t xml:space="preserve">Adaptive variation in natural Alpine populations of Norway spruce ( Picea abies [L.] Karst) at regional scale: landscape features and altitudinal gradient effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Bravo</w:t>
+                <w:t xml:space="preserve">Erica A. Di Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas A. Maguire</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giorgio Binelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Neale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOREST SYSTEMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (2), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 405, pp.350-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5424/fs/2017262-11200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625405v1</w:t>
+                <w:t xml:space="preserve">hal-02627704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion compromises adaptive evolution in an outcrossing plant</w:t>
+                <w:t xml:space="preserve">Advances in ecological genomics in forest trees and applications to genetic resources conservation and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jason A. Holliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally N. Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice E. K. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.07.007⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.706-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607144v1</w:t>
+                <w:t xml:space="preserve">hal-01512033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased fire frequency promotes stronger spatial genetic structure and natural selection at regional and local scales in Pinus halepensis Mill</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Mosca</w:t>
+                <w:t xml:space="preserve">High rate of adaptive evolution in two widespread European pines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlan Avia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksia Vaattovaara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Neale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw286⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (24), pp.6857-6870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603312v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitudinal gradients, biogeographic history and microhabitat adaptation affect fine-scale spatial genetic structure in African and Neotropical populations of an ancient tropical tree species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors affecting cone production in Pinus pinaster Ait.: lack of growth-reproduction trade-offs but significant effects of climate and tree and stand characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A. Maguire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182515⟩</w:t>
+              <w:t xml:space="preserve">FOREST SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5424/fs/2017262-11200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608324v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive variation in natural Alpine populations of Norway spruce ( Picea abies [L.] Karst) at regional scale: landscape features and altitudinal gradient effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Range expansion compromises adaptive evolution in an outcrossing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Ridout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John R. Pannell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.045⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (16), pp.2544-2551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2017.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627704v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in ecological genomics in forest trees and applications to genetic resources conservation and breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jason A. Holliday</w:t>
+                <w:t xml:space="preserve">Increased fire frequency promotes stronger spatial genetic structure and natural selection at regional and local scales in Pinus halepensis Mill</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sally N. Aitken</w:t>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janice E. K. Cooke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
+                <w:t xml:space="preserve">Concetta Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (3), pp.706-717. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (6), pp.1061-1072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512033v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High rate of adaptive evolution in two widespread European pines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Altitudinal gradients, biogeographic history and microhabitat adaptation affect fine-scale spatial genetic structure in African and Neotropical populations of an ancient tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlan Avia</w:t>
+                <w:t xml:space="preserve">Zhengfeng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksia Vaattovaara</w:t>
+                <w:t xml:space="preserve">Paloma Torroba Balmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J Eckert</w:t>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Neale</w:t>
+                <w:t xml:space="preserve">Katrin Heer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (24), pp.6857-6870. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741975v1</w:t>
+                <w:t xml:space="preserve">hal-01608324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional outcomes of fungal community shifts driven by tree genotype and spatial-temporal factors in Mediterranean pine forests</w:t>
+                <w:t xml:space="preserve">The evolution of tree diversity: proceedings of the 2016 IUFRO genomics and forest tree genetics conference, phylogenetics and genomic evolution session, Arcachon, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Pérez-Izquierdo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Zabal-Aguirre</w:t>
+                <w:t xml:space="preserve">Andrew L. Hipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dulce Flores-Rentería</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan P. Jaramillo-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (4), pp.1639-1652. </w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60 (9), pp.v-vi. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.13690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/gen-2017-0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605874v1</w:t>
+                <w:t xml:space="preserve">hal-02618799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of tree diversity: proceedings of the 2016 IUFRO genomics and forest tree genetics conference, phylogenetics and genomic evolution session, Arcachon, France</w:t>
+                <w:t xml:space="preserve">Functional outcomes of fungal community shifts driven by tree genotype and spatial-temporal factors in Mediterranean pine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew L. Hipp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">Leticia Pérez-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zabal-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan P. Jaramillo-Correa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dulce Flores-Rentería</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60 (9), pp.v-vi. </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.1639-1652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/gen-2017-0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618799v1</w:t>
+                <w:t xml:space="preserve">hal-01605874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate and population origin shape pine tree height-diameter allometry</w:t>
               </w:r>
@@ -8586,64 +8586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaino Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Ibáñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito Garzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8688,704 +8688,704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining molecular and fossil data to infer demographic history of Quercus cerris: insights on European eastern glacial refugia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causes and consequences of large clonal assemblies in a poplar hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macaya-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bagnoli</w:t>
+                <w:t xml:space="preserve">Dorothea Lindtke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tsuda</w:t>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fineschi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Magri</w:t>
+                <w:t xml:space="preserve">Christian Lexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jbi.12673⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (21), pp.5330-5344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633752v1</w:t>
+                <w:t xml:space="preserve">hal-01594493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-density SNP assay development for genetic analysis in maritime pine (Pinus pinaster)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Plomion</w:t>
+                <w:t xml:space="preserve">Combining molecular and fossil data to infer demographic history of Quercus cerris: insights on European eastern glacial refugia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tsuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fineschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+                <w:t xml:space="preserve">P. Bruschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
+                <w:t xml:space="preserve">D. Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (4), pp.679-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jbi.12673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12464⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640393v2</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fifty years of genetic studies: what to make of the large amounts of variation found within populations?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-density SNP assay development for genetic analysis in maritime pine (Pinus pinaster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bartholomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lesur Kupin Lesur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0471-z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.574-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290976v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640393v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the genetic bases of adaptation to soil water deficit in trees through the examination of water use efficiency and cavitation resistance: maritime pine as a case study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fifty years of genetic studies: what to make of the large amounts of variation found within populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Hydraulics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/jph.2016.e008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.69-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0471-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438778v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes and consequences of large clonal assemblies in a poplar hybrid zone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Understanding the genetic bases of adaptation to soil water deficit in trees through the examination of water use efficiency and cavitation resistance: maritime pine as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bartholomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothea Lindtke</w:t>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lexer</w:t>
+                <w:t xml:space="preserve">H Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (21), pp.5330-5344. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Hydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/jph.2016.e008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594493v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of three highly informative EST-SSR multiplexes for Pinus halepensis mill. and their transferability to other mediterranean pines</w:t>
               </w:r>
@@ -9410,51 +9410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Spanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9499,291 +9499,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation and plasticity in aboveground allometry variation of four pine species along environmental gradients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Capturing neutral and adaptive genetic diversity for conservation in a highly structured tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Santos-Del-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Serra-Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Koskela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2153⟩</w:t>
+              <w:t xml:space="preserve">Ecological Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (7), pp.2254-2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eap.1361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636091v1</w:t>
+                <w:t xml:space="preserve">hal-02639867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing neutral and adaptive genetic diversity for conservation in a highly structured tree species</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Adaptation and plasticity in aboveground allometry variation of four pine species along environmental gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Ibáñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel A. Zavala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (7), pp.2254-2266. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (21), pp.7561-7573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eap.1361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639867v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeography and evolution of seeder and resprouter forms of Erica coccinea (Ericaceae) in the fire-prone Cape fynbos</w:t>
               </w:r>
@@ -9821,51 +9821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Segarra-Moragues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 217 (6), pp.751-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9925,51 +9925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Seoane Zonjic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocío Bautista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gonzalo Claros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10027,295 +10027,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting through glacial cycles: insights from a long-lived tree (Taxus baccata)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
+                <w:t xml:space="preserve">Local effects drive heterozygosity–fitness correlations in an outcrossing long-lived tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Santos-Del-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+                <w:t xml:space="preserve">Juan Pablo Jaramillo-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Majada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13496⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1820), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445163v1</w:t>
+                <w:t xml:space="preserve">hal-02637579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local effects drive heterozygosity–fitness correlations in an outcrossing long-lived tree</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Jaramillo-Correa</w:t>
+                <w:t xml:space="preserve">Adapting through glacial cycles: insights from a long-lived tree (Taxus baccata)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Majada</w:t>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 282 (1820), </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 208 (3), pp.973-986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.13496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637579v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular proxies for climate maladaptation in a long-lived tree (Pinus pinaster Aiton, Pinaceae)</w:t>
               </w:r>
@@ -10448,90 +10448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide polymorphisms in a pine ortholog of the Arabidopsis degrading enzyme cellulase KORRIGAN are associated with early growth performance in Pinus pinaster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Collada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Angeles Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (9), pp.1000-1006. </w:t>
@@ -10582,64 +10582,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlated genetic effects on reproduction define a domestication syndrome in a forest tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Santos-Del-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Sampedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10716,51 +10716,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field heritability of a plant adaptation to fire in heterogeneous landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. G. Pausas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10858,64 +10858,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai N. Stölting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thelma Barbará</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (4), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10943,1087 +10943,1087 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale spatial genetic dynamics over the life cycle of the tropical tree Prunus africana</w:t>
+                <w:t xml:space="preserve">Heritability and quantitative genetic divergence of serotiny, a fire-persistence plant trait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.G. Berens</w:t>
+                <w:t xml:space="preserve">Ana Hernández-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Verdú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Santos-Del-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Braun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">José Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2014.40⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 114 (3), pp.571-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcu142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632521v1</w:t>
+                <w:t xml:space="preserve">hal-02639264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-dependent microevolution in a Mediterranean pine (Pinus pinasterAiton)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Alia</w:t>
+                <w:t xml:space="preserve">Fine-scale spatial genetic dynamics over the life cycle of the tropical tree Prunus africana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.G. Berens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Chambel</w:t>
+                <w:t xml:space="preserve">E.M. Griebeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Notivol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-014-0200-5⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 113 (5), pp.401-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2014.40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639262v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of population origin and microenvironment in seedling emergence and early survival in Mediterranean maritime pine (Pinus pinaster Aiton)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Vizcaíno-Palomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Revuelta-Eugercios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel A. Zavala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (10), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0109132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can facilitation influence the spatial genetics of the beneficiary plant population?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environment-dependent microevolution in a Mediterranean pine (Pinus pinasterAiton)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Clara Castellanos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Eduardo Notivol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Verdú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12278⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-014-0200-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630785v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ genetic association for serotiny, a fire-related trait, in Mediterranean maritime pine (Pinus pinaster)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Can facilitation influence the spatial genetics of the beneficiary plant population?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Clara Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Hernández-Serrano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Santiago Donat-Caerols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Verdú</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12483⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 102 (5), pp.1214-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633567v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental versus geographical determinants of genetic structure in two subalpine conifers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ genetic association for serotiny, a fire-related trait, in Mediterranean maritime pine (Pinus pinaster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hernández-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juli G. Pausas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 201 (1), pp.180-192. </w:t>
+              <w:t xml:space="preserve">, 2014, 201 (1), pp.230-241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633538v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity and linkage disequilibrium at 58 stress response and phenology candidate genes in a European beech (Fagus sylvatica L.) population from southeastern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental versus geographical determinants of genetic structure in two subalpine conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Neale</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-013-0658-0⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (1), pp.180-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640453v1</w:t>
+                <w:t xml:space="preserve">hal-02633538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability and quantitative genetic divergence of serotiny, a fire-persistence plant trait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">Nucleotide diversity and linkage disequilibrium at 58 stress response and phenology candidate genes in a European beech (Fagus sylvatica L.) population from southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katalin Csilléry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Safrana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Quattro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 114 (3), pp.571-577. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (1), pp.15-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcu142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-013-0658-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639264v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can seed production and restricted dispersal limit recruitment in Pinus pinaster Aiton from the Spanish Northern Plateau?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertad Juez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Nanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12100,103 +12100,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting short spatial scale local adaptation and epistatic selection in climate-related candidate genes in European beech (&amp;lt;em&amp;gt;Fagus sylvatica&amp;lt;/em&amp;gt;) populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csilléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (19), pp.4696-4708. </w:t>
@@ -12259,64 +12259,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First insights into the transcriptome and development of new genomic tools of a widespread circum-Mediterranean tree species, Pinus halepensis Mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pinosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cattonaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12386,593 +12386,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire structures pine serotiny at different scales</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive evolution of Mediterranean pines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zabal-Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B. Neale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (3), pp.555-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2013.03.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.1300182⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651200v1</w:t>
+                <w:t xml:space="preserve">hal-02650915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ancient tropical rainforest tree Symphonia globulifera L. f. (Clusiaceae) was not restricted to postulated Pleistocene refugia in Atlantic Equatorial Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire structures pine serotiny at different scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hernández-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Verdú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. B. Budde</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Juli G Pausas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2013.21⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (12), pp.2349-2356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1300182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647413v1</w:t>
+                <w:t xml:space="preserve">hal-02651200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admixture mapping of quantitative traits in Populus hybrid zones: power and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ancient tropical rainforest tree Symphonia globulifera L. f. (Clusiaceae) was not restricted to postulated Pleistocene refugia in Atlantic Equatorial Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lindtke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Lexer</w:t>
+                <w:t xml:space="preserve">O. J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 111 (6), pp.474-485. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2013.69⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643681v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive evolution of Mediterranean pines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Admixture mapping of quantitative traits in Populus hybrid zones: power and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lindtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Macaya-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lexer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2013.03.032⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (6), pp.474-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.69⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650915v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for evolutionary responses to climate change evidence from tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally N. Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13049,51 +13049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Santos-Del-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana I. De-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Sierra-De-Grado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13165,103 +13165,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criterios e indicadores genéticos para la gestión Forestal. Aplicaciones a inventarios nacionales y a unidades de gestión forestal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Manuel Diaz-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foresta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56, pp.42-53</w:t>
@@ -13284,350 +13284,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear microsatellites for Pinus pinea (Pinaceae), a genetically depauperate tree, and their transferability to P. halepensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Atlantic-Mediterranean watershed, river basins and glacial history shape the genetic structure of Iberian poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Macaya-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pinzauti</w:t>
+                <w:t xml:space="preserve">U. López-De-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sebastiani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">a I. De-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1200064⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (14), pp.3593-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05619.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648966v1</w:t>
+                <w:t xml:space="preserve">hal-02643692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atlantic-Mediterranean watershed, river basins and glacial history shape the genetic structure of Iberian poplars</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuclear microsatellites for Pinus pinea (Pinaceae), a genetically depauperate tree, and their transferability to P. halepensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Hidalgo</w:t>
+                <w:t xml:space="preserve">F. Pinzauti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05619.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 99 (9), pp.E362 - E365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1200064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643692v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent population decline and selection shape diversity of taxol-related genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zabal-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13729,51 +13729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic differentiation in Pinus brutia Ten. using molecular markers and quantitative traits: the role of altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13833,103 +13833,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel polymorphic nuclear microsatellite markers for Pinus sylvestris L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pinzauti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.T. Kujala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (2), pp.231-234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13989,51 +13989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael G. Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelardo Aparicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14106,51 +14106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Santos-Del-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. R. Pannell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14197,90 +14197,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of genetic variability and habitat occupancy in Crepis triasii (Asteraceae) at different spatial scales: insights on evolutionary processes leading to diversification in continental islands.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Palau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep A Rosselló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arántzazu Molins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14325,459 +14325,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and implementation of a highly-multiplexed SNP array for genetic mapping in maritime pine and comparative mapping with loblolly pine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic analysis of post-mating reproductive barriers in hybridizing European Populus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Macaya-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+                <w:t xml:space="preserve">L. Suter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+                <w:t xml:space="preserve">J. Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juan Pablo Jaramillo-Correa</w:t>
+                <w:t xml:space="preserve">T. Barbará</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-368⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (5), pp.478-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2011.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649406v1</w:t>
+                <w:t xml:space="preserve">hal-02650986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of SSR markers for two African tropical tree species, Erythrophleum suaveolens and E. ivorense (Caesalpinioideae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and implementation of a highly-multiplexed SNP array for genetic mapping in maritime pine and comparative mapping with loblolly pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume K Koffi</w:t>
+                <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Debout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+                <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Jaramillo-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1000482⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649890v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of post-mating reproductive barriers in hybridizing European Populus species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation of SSR markers for two African tropical tree species, Erythrophleum suaveolens and E. ivorense (Caesalpinioideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Joseph</w:t>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Barbará</w:t>
+                <w:t xml:space="preserve">Guillaume K Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Alba</w:t>
+                <w:t xml:space="preserve">Gabriel Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (5), pp.478-86. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (5), pp.e106-e108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2011.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1000482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650986v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and yield models in Spain: historical overview, contemporary examples and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. del Río</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14884,51 +14884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. G. Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14973,1153 +14973,1153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of recombination to heterozygosity differs among plant evolutionary lineages and life-forms</w:t>
+                <w:t xml:space="preserve">Back to nature: ecological genomics of loblolly pine (Pinus taeda, Pinaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan P Jaramillo-Correa</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Andrew J. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. Bower</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill L. Wegrzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graham Coop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-22⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (17), pp.3789-3805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04698.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667452v1</w:t>
+                <w:t xml:space="preserve">hal-02668385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strait of Gibraltar as a major biogeographic barrier in Mediterranean conifers: a comparative phylogeographic survey</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The contribution of recombination to heterozygosity differs among plant evolutionary lineages and life-forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.I. De-Lucas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan P Jaramillo-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Verdú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (24), pp.5452-5468. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04912.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-10-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661534v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure of Taxus baccata L. in the western Mediterranean Basin: Past and present limits to gene movement over a broad geographic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">The Strait of Gibraltar as a major biogeographic barrier in Mediterranean conifers: a comparative phylogeographic survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Jaramillo-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Dubreuil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+                <w:t xml:space="preserve">A. Terrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Kurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. De-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.03.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (24), pp.5452-5468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04912.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667453v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of microsatellite markers for the common Mediterranean shrub Myrtus communis (Myrtaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafael G. Albaladejo</w:t>
+                <w:t xml:space="preserve">Spatial genetic structure of Taxus baccata L. in the western Mediterranean Basin: Past and present limits to gene movement over a broad geographic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sebastiani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (3), pp.805-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2010.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.1000060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657834v1</w:t>
+                <w:t xml:space="preserve">hal-02667453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de la recherche de gène-candidat pour la compréhension du rôle de la diversité génétique dans la réponse adaptative des conifères méditerranéens à la sécheresse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Isolation of microsatellite markers for the common Mediterranean shrub Myrtus communis (Myrtaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael G. Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan P. González-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (5), pp.e23-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1000060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659661v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFSOG: a suite of programs to avoid inbreeding in plantation designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (2), pp.393-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02764.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to nature: ecological genomics of loblolly pine (Pinus taeda, Pinaceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Contributions de la recherche de gène-candidat pour la compréhension du rôle de la diversité génétique dans la réponse adaptative des conifères méditerranéens à la sécheresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (4), pp.369-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04698.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668385v1</w:t>
+                <w:t xml:space="preserve">hal-02659661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic niche and neutral genetic diversity of the six Iberian pine species: a retrospective and prospective view</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Genetic effects of chronic habitat fragmentation revisited: Strong genetic structure in a temperate tree, Taxus baccata (Taxaceae), with great dispersal capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04571.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (2), pp.303-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0900148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668975v1</w:t>
+                <w:t xml:space="preserve">hal-02667454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic effects of chronic habitat fragmentation revisited: Strong genetic structure in a temperate tree, Taxus baccata (Taxaceae), with great dispersal capability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Climatic niche and neutral genetic diversity of the six Iberian pine species: a retrospective and prospective view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Robledo-Arnuncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. E. Smouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (2), pp.303-310. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (7), pp.1396-1409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.0900148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04571.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667454v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of disease response genes in loblolly pine: insights from candidate genes</w:t>
               </w:r>
@@ -16131,51 +16131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhan S. Ersoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark H. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles H. Langley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16261,51 +16261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bataillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16363,979 +16363,954 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00610661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of population structure and environmental associations to aridity across the range of loblolly pine (Pinus taeda L., Pinaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. Eckert</w:t>
+                <w:t xml:space="preserve">Geography determines genetic relationships between species of mountain pine (Pinus mugo complex) in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost van Heerwaarden</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey Ross-Ibarra</w:t>
+                <w:t xml:space="preserve">Jennifer Teufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.110.115543⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.541-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02223.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667751v1</w:t>
+                <w:t xml:space="preserve">hal-02664628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geography determines genetic relationships between species of mountain pine (Pinus mugo complex) in western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Patterns of population structure and environmental associations to aridity across the range of loblolly pine (Pinus taeda L., Pinaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost van Heerwaarden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jill L. Wegrzyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dana Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Teufel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Alia</w:t>
+                <w:t xml:space="preserve">Jeffrey Ross-Ibarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (3), pp.541-556. </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (3), pp.969-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02223.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.110.115543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664628v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Cupressus sempervirens native in Italy? An answer from genetic and palaeobotanical data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal mating pattern variation in a wind-pollinated Mediterranean shrub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael G. Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelardo Aparicio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18 (10), pp.2276-2286. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04182.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 18 (24), pp.5195-5206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04415.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659682v1</w:t>
+                <w:t xml:space="preserve">hal-02657829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration et conservation des ressources génétiques du pin maritime au Maroc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Is Cupressus sempervirens native in Italy? An answer from genetic and palaeobotanical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buonamici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Doulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (10), pp.2276-2286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04182.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660290v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocating individuals to avoid inbreeding in ex situ conservation plantations: so far, so good</w:t>
+                <w:t xml:space="preserve">Exploration et conservation des ressources génétiques du pin maritime au Maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Fernández</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">N. Wahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Boulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.245-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668581v1</w:t>
+                <w:t xml:space="preserve">hal-02660290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal mating pattern variation in a wind-pollinated Mediterranean shrub</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Allocating individuals to avoid inbreeding in ex situ conservation plantations: so far, so good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abelardo Aparicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (24), pp.5195-5206. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04415.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-008-9516-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657829v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure in continuous and fragmented populations of Pinus pinaster Aiton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating gametic introgression rates in a risk assessment context: a case study with Scots pine relicts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Robledo-Arnuncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. I. De-Lucas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">S. C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04372.x⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (5), pp.385-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2009.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657789v1</w:t>
+                <w:t xml:space="preserve">hal-00505866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marqueurs moléculaires et écologie du mouvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17367,174 +17342,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating gametic introgression rates in a risk assessment context: a case study with Scots pine relicts.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial genetic structure in continuous and fragmented populations of Pinus pinaster Aiton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. C. González-Martínez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gil</w:t>
+                <w:t xml:space="preserve">A. I. De-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (22), pp.4564-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04372.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2009.78⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505866v1</w:t>
+                <w:t xml:space="preserve">hal-02657789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17607,51 +17607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana I. De-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Almiro Pinto Paiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17753,64 +17753,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 184 (4), pp.1016-1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17870,51 +17870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. I. De Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. C. González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17968,606 +17968,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mating system and pollen gene flow in Mediterranean maritime pine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Association genetics in Pinus taeda L. II. Carbon isotope discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Huber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ersoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Davis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. B. Neale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 100 (4), pp.390-399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801090⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 101 (1), pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2008.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662213v1</w:t>
+                <w:t xml:space="preserve">hal-02657786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coppice forests and genetic diversity: A case study in Quercus pyrenaica Willd. from Central Spain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Mating system and pollen gene flow in Mediterranean maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. De-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Robledo-Arnuncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.08.001⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (4), pp.390-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6801090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657787v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting patterns of selection at Pinus pisaster Ait. drought stress candidate genes as revealed by genetic differentiation analyses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coppice forests and genetic diversity: A case study in Quercus pyrenaica Willd. from Central Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Guevara</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Valbuena-Carabaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (2), pp.225-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2007.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657780v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association genetics in Pinus taeda L. II. Carbon isotope discrimination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting patterns of selection at Pinus pisaster Ait. drought stress candidate genes as revealed by genetic differentiation analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Huber</w:t>
+                <w:t xml:space="preserve">Emmanuelle Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ersoz</w:t>
+                <w:t xml:space="preserve">C. Collada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Davis</w:t>
+                <w:t xml:space="preserve">M.A. Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. B. Neale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie V. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101 (1), pp.19-26. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (2), pp.417-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/hdy.2008.21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657786v1</w:t>
+                <w:t xml:space="preserve">hal-02657780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disassortative mating, sexual specialization, and the evolution of gender dimorphism in heterodichogamous Acer opalus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Gleiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Verdú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose G. Segarra-Moragues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Pannell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 62 (7), pp.1676-1688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18595,230 +18595,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El piñonero. Un pino atípico</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of polymorphic nuclear microsatellite loci in Taxus baccata L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Riba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cuadernos de la Sociedad Espanola de Ciencias Forestales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (6), pp.1665-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-008-9515-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658265v1</w:t>
+                <w:t xml:space="preserve">hal-02666226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of eight polymorphic microsatellite loci from Pistacia lentiscus L. (Anacardiaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael G. Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aparicio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buonamici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (4), pp.904-906. </w:t>
@@ -18862,216 +18887,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of polymorphic nuclear microsatellite loci in Taxus baccata L.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">El piñonero. Un pino atípico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mutke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cuadernos de la Sociedad Espanola de Ciencias Forestales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.81-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666226v1</w:t>
+                <w:t xml:space="preserve">hal-02658265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetically depauperate but widespread: the case of an emblematic mediterranean pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19142,449 +19142,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01032062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El pino canario (Pinus canariensis), una especie singular</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-scale spatial genetic structure in mixed oak stands with different levels of hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valbuena-Carabaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Climent</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
+                <w:t xml:space="preserve">O.J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosistemas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (6), pp.1207-1219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03231.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657772v1</w:t>
+                <w:t xml:space="preserve">hal-02660055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of natural propagule flow for containment of genetically modified forest trees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">El pino canario (Pinus canariensis), una especie singular</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan J. Robledo-Arnuncio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">J. Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecosistemas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (1), pp.80-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657797v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale spatial genetic structure in mixed oak stands with different levels of hybridization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Implications of natural propagule flow for containment of genetically modified forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter E. Smouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan J. Robledo-Arnuncio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (6), pp.1207-1219. </w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (2), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2007.03231.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11295-006-0075-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660055v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Range-wide phylogeography and gene zones in Pinus pinaster Ait. revealed by chloroplast microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Bucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire G. Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Margarida Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19635,90 +19635,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association genetics in Pinus taeda L. I. Wood property traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas C. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhan Ersoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dana Nelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David B. Neale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19778,64 +19778,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree populations bordering on extinction: A case study in the endemic Canary Island pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zafeiro Vaxevanidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19894,103 +19894,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovule discounting in an outcrossing, cryptically dioecious tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Verdú</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana I. Montilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Mateu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John R. Pannell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (10), pp.2056-2063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20024,51 +20024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA sequence variation and selection of tag single-nucleotide polymorphisms at candidate genes for drought-stress response in Pinus taeda L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhan Ersoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20167,51 +20167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of morphological traits in natural populations of maritime pine (Pinus pinaster Ait.) in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadya Wahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl El Hadrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20256,347 +20256,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective interactions between short-distance pollen and seed dispersal in self-compatible species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chloroplast microsatellites reveal colonization and metapopulation dynamics in the Canary Island pine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Navascués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zafeiro Vaxevanidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Ravigné</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Santiago C González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2006.tb01863.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (10), pp.2691-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02960.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00264672v1</w:t>
+                <w:t xml:space="preserve">hal-00348149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast microsatellites reveal colonization and metapopulation dynamics in the Canary Island pine.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zafeiro Vaxevanidou</w:t>
+                <w:t xml:space="preserve">Selective interactions between short-distance pollen and seed dispersal in self-compatible species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ravigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago C González-Martínez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (10), pp.2691-8. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 60 (11), pp.2257-2271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02960.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.0014-3820.2006.tb01863.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00348149v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00264672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective interactions between short-distance pollen and seed dispersal in self-compatible species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 60 (11), pp.2257-2271. </w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20643,51 +20643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of morphological traits in natural populations of maritime pine (Pinus pinaster Ait.) in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadya Wahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaïl El Hadrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20747,51 +20747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest-tree population genomics and adaptive evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin V. Krutovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20851,51 +20851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective gene dispersal and female reproductive success in Mediterranean maritime pine (Pinus pinaster Aiton)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslaw Burczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21010,77 +21010,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity and differentiation of two Mediterranean pines (Pinus halepensis Mill. and Pinus pinaster Ait.) along a latitudinal cline using chloroplast microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversity and Distributions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 11 (3), pp.257-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21165,64 +21165,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila, H. Luijten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 111 (1), pp.130-142. </w:t>
@@ -21272,103 +21272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene flow and hybridisation in a mixed oak forest (Quercus pyrenaica Willd. and Quercus petraea (Matts.) Liebl.) in central Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valbuena-Carabaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.L. Sork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Collada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 95 (6), pp.457-465. </w:t>
@@ -21400,247 +21400,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity estimates of &amp;quot;Pinus pinaster&amp;quot; in the Iberian Peninsula, a comparison of allozymes and quantitative traits</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomics applied to the study of adaptation in pine species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Collada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Savolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigación Agraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 14 (1), pp.3-12</w:t>
+              <w:t xml:space="preserve">, 2005, 14 (3), pp.292-306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677703v1</w:t>
+                <w:t xml:space="preserve">hal-02677702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics applied to the study of adaptation in pine species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity estimates of &amp;quot;Pinus pinaster&amp;quot; in the Iberian Peninsula, a comparison of allozymes and quantitative traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigación Agraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 14 (3), pp.292-306</w:t>
+              <w:t xml:space="preserve">, 2005, 14 (1), pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677702v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale genetic structure and gene dispersal in Centaurea corymbosa (Asteraceae) I. Pattern of pollen dispersal</w:t>
               </w:r>
@@ -21754,596 +21754,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00326252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale genetic structure and gene dispersal in Centaurea corymbosa (Asteraceae). II. Correlated paternity within and among sibships</w:t>
+                <w:t xml:space="preserve">Genetic resources in maritime pine (Pinus pinaster Aiton): molecular and quantitative measures of genetic variation and differentiation among maternal lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">S.C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Mignot</w:t>
+                <w:t xml:space="preserve">S. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.104.027714⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 197 (1-3), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2004.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680659v1</w:t>
+                <w:t xml:space="preserve">hal-02583015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic resources in maritime pine (Pinus pinaster Aiton): molecular and quantitative measures of genetic variation and differentiation among maternal lineages</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-scale genetic structure and gene dispersal in Centaurea corymbosa (Asteraceae). II. Correlated paternity within and among sibships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Raffin</w:t>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2004.05.008⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 168 (3), pp.1601-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.104.027714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02583015v1</w:t>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying within-stand structure and dynamics with geostatistical and molecular marker tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Genetic Structure and Variability of Natural Populations of Maritime Pine (Pinus pinaster Aiton) in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felipe Bravo</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. El Hadrami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2003.08.016⟩</w:t>
+              <w:t xml:space="preserve">Silvae Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 53 (1-6), pp.93-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sg-2004-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677743v1</w:t>
+                <w:t xml:space="preserve">hal-02679329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Structure and Variability of Natural Populations of Maritime Pine (Pinus pinaster Aiton) in Morocco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Studying within-stand structure and dynamics with geostatistical and molecular marker tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Nanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Boulli</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silvae Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 189 (1-3), pp.223-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2003.08.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/sg-2004-0017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679329v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-amplification and sequence variation of microsatellite loci in Eurasian hard pines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Collada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22419,103 +22419,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estructura poblacional y flujo genético en un regenerado natural de &amp;quot;Pinus Pinaster Ait.&amp;quot; (Coca, Segovia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Allué-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de la Sociedad Espanola de Ciencias Forestales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 24, pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22553,90 +22553,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex population genetic structure in the endemic Canary Island pine revealed using chloroplast microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Collada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 107 (6), pp.1123-1131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22682,51 +22682,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efecto de la calidad de estación en el crecimiento de la regeneración natural del pino silvestre (&amp;quot;Pinus sylvestris L.&amp;quot;) en el Alto Valle del Ebro (Burgos)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22764,103 +22764,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilidad genética y gestión forestal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Agundez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosistemas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (3), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22885,51 +22885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selfing and sibship structure in a two-cohort stand of maritime pine (Pinus pinaster Ait.) using nuclear SSR markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23045,51 +23045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Derory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Gonzaléz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23166,77 +23166,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth phenology and mating system of maritime pine (&amp;quot;Pinus pinaster&amp;quot; Aiton) in central Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigación Agraria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (1), pp.193-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23255,299 +23255,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure in a Mediterranean pine (Pinus pinaster Ait.): a comparison of allozyme markers and quantitative traits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Seed gene flow and fine-scale structure in a Mediterranean pine (Pinus pinaster Ait.) using nuclear microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Martinez-Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 104 (8), pp.1290-1297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677605v1</w:t>
+                <w:t xml:space="preserve">hal-02680021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed gene flow and fine-scale structure in a Mediterranean pine (Pinus pinaster Ait.) using nuclear microsatellite markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Population genetic structure in a Mediterranean pine (Pinus pinaster Ait.): a comparison of allozyme markers and quantitative traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (3), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680021v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density and population structure of the natural regeneration of Scots pine (Pinus sylvestris L.) in the High Ebro Basin (Northern Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 58 (3), pp.277-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
@@ -23581,51 +23581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservación de recursos genéticos de coníferas en España</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Martin-Albertos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23663,51 +23663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneración natural, establecimiento y primer desarrollo del pino silvestre (Pinus sylvestris L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bravo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23777,103 +23777,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resilience of genetic diversity in forest trees over the Quaternary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IUFRO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t>
@@ -23965,277 +23965,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Genetic Resources and Forest Reproductive Material at the cross-section of multiple policy domains in Europe: Example of policy transposition in selected European countries</w:t>
+                <w:t xml:space="preserve">Structural Leverage Points for Sustainability Transitions in Polycentric Forest Governance: The Case of Forest Genetic Resources Policies in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todora Rogelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Secco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Padovezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mauro Masiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Pettenella</w:t>
+                <w:t xml:space="preserve">Elena Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Forest Policy Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Helsinki, Apr 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">26th IUFRO World Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186494v1</w:t>
+                <w:t xml:space="preserve">hal-04808792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Leverage Points for Sustainability Transitions in Polycentric Forest Governance: The Case of Forest Genetic Resources Policies in Europe</w:t>
+                <w:t xml:space="preserve">Forest Genetic Resources and Forest Reproductive Material at the cross-section of multiple policy domains in Europe: Example of policy transposition in selected European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Todora Rogelja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mauro Masiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelio Padovezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Secco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Pisani</w:t>
+                <w:t xml:space="preserve">Davide Pettenella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IUFRO World Congress 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">5th International Forest Policy Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Helsinki, Apr 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808792v1</w:t>
+                <w:t xml:space="preserve">hal-05186494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population vulnerability of a keystone Mediterranean tree under future climate – an ecological genomics approach</w:t>
               </w:r>
@@ -25043,234 +25043,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03371288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the genetics of Pinus pinea, its evolutionary history and what it means in the present and future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+                <w:t xml:space="preserve">Range expansion increases genetic load and compromises adaptive evolution in an outcrossing plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFIMED-EUFORGEN-EVOLTREE side event on ‘Root to Riches: Genetics and products of stone pine and Mediterranean oaks’, EFI Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Alghero, Italy</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371185v1</w:t>
+                <w:t xml:space="preserve">hal-02785290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Range expansion increases genetic load and compromises adaptive evolution in an outcrossing plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+                <w:t xml:space="preserve">Understanding the genetics of Pinus pinea, its evolutionary history and what it means in the present and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EFIMED-EUFORGEN-EVOLTREE side event on ‘Root to Riches: Genetics and products of stone pine and Mediterranean oaks’, EFI Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Alghero, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785290v1</w:t>
+                <w:t xml:space="preserve">hal-03371185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species delimitation, hybridization and species habitat associations in the genus Symphonia (Clusiacea) on Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Torroba-Balmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25306,221 +25306,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire recurrence impacts the functioning and phylogenetic structure of fungal communities in Mediterranean pine forests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Polygenic adaptation drives trait differentiation across the range of a conifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. MEDECOS &amp; 13. AEET meeting. Human driven scenarios for evolutionary and ecological changes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Séville, Spain. 268 p</w:t>
+              <w:t xml:space="preserve">Symposium on ‘Detecting the genomic signal of polygenic adaptation and the role of epistasis in evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Zurich [Zurich] (UZH). CHE., Aug 2017, Zurich, Switzerland. 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734906v1</w:t>
+                <w:t xml:space="preserve">hal-02738005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic adaptation drives trait differentiation across the range of a conifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Fire recurrence impacts the functioning and phylogenetic structure of fungal communities in Mediterranean pine forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Pérez-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Zabal-Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verdú</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on ‘Detecting the genomic signal of polygenic adaptation and the role of epistasis in evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Zurich [Zurich] (UZH). CHE., Aug 2017, Zurich, Switzerland. 45 p</w:t>
+              <w:t xml:space="preserve">14. MEDECOS &amp; 13. AEET meeting. Human driven scenarios for evolutionary and ecological changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Séville, Spain. 268 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738005v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species delimitation, hybridization and species habitat associations in the genus Symphonia (Clusiacea) on Madagascar</w:t>
               </w:r>
@@ -25532,77 +25532,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Torroba-Balmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. AETFAT Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nairobi, Kenya</w:t>
@@ -25631,51 +25631,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate genes, population genomics and climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. MEDECOS &amp; 13. AEET meeting. Human driven scenarios for evolutionary and ecological changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Séville, Spain. 268 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25713,90 +25713,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and functional responses of fungal communities to biotic and abiotic factors in Mediterranean pine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rincón Herranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Zabal-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dulce Flores-Rentería</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. MEDECOS &amp; 13. AEET meeting. Human driven scenarios for evolutionary and ecological changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Séville, Spain. 268 p</w:t>
@@ -25851,51 +25851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Pedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Regalado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25946,103 +25946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genetics and adaptation in European yew (Taxus baccata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
@@ -26110,64 +26110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas L. Parchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarina Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Heer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
@@ -26222,77 +26222,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. Goicoechea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herrán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valbuena-Carabaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
@@ -26321,77 +26321,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A brief evolutionary history of Pinus pinea L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agropine 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26442,64 +26442,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katalin Csillery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26537,51 +26537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signatures of adaptation in Mediterranean conifers at range wide and local spatial scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Tree Biotechnology Conference 2015; Treebiotech2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Jun 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26606,90 +26606,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to nature: candidate genes, population genomics and prediction of maladaptation in natural populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina B. Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew J. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26725,471 +26725,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure, plant material certification and climate adaptation in maritime pine breeding zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Jaramillo‐correa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
+              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748065v1</w:t>
+                <w:t xml:space="preserve">hal-02750389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic association for growth and biomass in maritime pine</w:t>
+                <w:t xml:space="preserve">Population genetic structure, plant material certification and climate adaptation in maritime pine breeding zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Cabezas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Collada</w:t>
+                <w:t xml:space="preserve">J.P. Jaramillo‐correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748063v1</w:t>
+                <w:t xml:space="preserve">hal-02748065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la différentiation nucléotidique pour des gènes candidats le long d'un gradient altitudinal : une approche expérimentale et par simulation chez Fagus sylvatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+                <w:t xml:space="preserve">Genetic association for growth and biomass in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Cabezas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+                <w:t xml:space="preserve">S.C. González‐martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Collada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petit Pois Déridés 2012 : 34. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Avignon, France. 118 p</w:t>
+              <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750389v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity patterns of drought and cold tolerance candidate genes along a Fagus sylvatica altitudinal gradient.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27240,64 +27240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and practical considerations of gene flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Gonzaléz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter E. Smouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest and genetically modified trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27335,90 +27335,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate gene variation along an altitudinal gradient in Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao-Cheng Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Ecologie 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
@@ -27441,264 +27441,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear microsatellites and SNPs reveal low diversity in stone pine (Pinus pinea L.), a genetically depauperated species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelos de unidades de conservación de recursos genéticos de tejo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milvia Racchi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">2. Jornades sobre el teix a la Mediterrània occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758127v1</w:t>
+                <w:t xml:space="preserve">hal-02755451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelos de unidades de conservación de recursos genéticos de tejo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nuclear microsatellites and SNPs reveal low diversity in stone pine (Pinus pinea L.), a genetically depauperated species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Prada</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Milvia Racchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Jornades sobre el teix a la Mediterrània occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Forest ecosystem genomics and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755451v1</w:t>
+                <w:t xml:space="preserve">hal-02758127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of genetics and genomics to the conservation of tree genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27749,64 +27749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candidate gene variation in common beech (Fagus sylvatica L.) along an altitudinal gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27874,51 +27874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on single nucleotide polymorphisms (SNPs) and population genetic studies in conifer species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27995,51 +27995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28103,51 +28103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Derory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28211,51 +28211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting reliable parent-offspring matches in parentage analysis: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28263,51 +28263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Miguel Martinez Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and experimental research on genetic precesses in tropical and temperate forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Kourou, Guyane, France</w:t>
@@ -28519,51 +28519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Biselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joukje Buiteveld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Cattivelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28618,103 +28618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive divergence despite small population sizes and strong genetic drift in English yew (Taxus baccata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel Riba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV MEDECOS &amp; XIII AEET meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Sevilla, Spain</w:t>
@@ -28894,77 +28894,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard S. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Jesús Serra-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 134 p., 2016, Book of abstracts</w:t>
@@ -29032,64 +29032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Santos-Del-Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Pablo Jaramillo-Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Majada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. , 134 p., 2016, Book of abstracts</w:t>
@@ -29112,359 +29112,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive variation, environmental gradients and demography in maritime pine: from genes to phenotypes and niches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic factors, genetic structure and phenotypic variation in English yew (Taxus baccata L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Berganzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Gonzalo-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Adapting to global change in the Mediterranean hotspot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421083v1</w:t>
+                <w:t xml:space="preserve">hal-02421091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic factors, genetic structure and phenotypic variation in English yew (Taxus baccata L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Mayol</w:t>
+                <w:t xml:space="preserve">Adaptive variation, environmental gradients and demography in maritime pine: from genes to phenotypes and niches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Serra-Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Berganzo</w:t>
+                <w:t xml:space="preserve">Rodriguez Quilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">J. Gonzalo-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Adapting to global change in the Mediterranean hotspot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421091v1</w:t>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of Taxus baccata to environmental gradients – Detecting signatures of natural selection in Taxaceae transcriptome as a tool to select candidate adaptive genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Pinosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta C. Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noveltree Workshop 2 - Realized gains and future prospects in tree breeding and seed deployment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland</w:t>
@@ -29506,90 +29506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleotide diversity and differentiation of candidate genes related to phenology and abiotic stress along an altitudinal gradient of Fagus sylvatica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO working group “Genetics of Quercus and Nothofagus”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bordeaux, France. 1 p., 2012</w:t>
@@ -29618,90 +29618,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of highly-multiplexed SNP arrays in Maritime pine for multi-objective genetic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie E. Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lesur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -29775,51 +29775,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest genetic resources strategy for Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippos Aravanopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29827,51 +29827,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjersti Bakkebø Fjellstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bozzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUFORGEN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -29928,51 +29928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30061,51 +30061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria de María</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael A Cañas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Perdiguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30316,90 +30316,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and quantitative genetics of stone pine (Pinus pinea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Mutke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nandwani D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic diversity in horticultural plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, Springer, 2019, Sustainable Development and Biodiversity, 978-3-319-96453-9. </w:t>
@@ -30437,103 +30437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in Pinus pinea L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mutke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Diversity in Horticultural Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
@@ -30571,64 +30571,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treetype : Collecting tree phenotypes in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Cavers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of trees and forest communities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PG Edition, 175 p., 2016, 978-2-9519296-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30666,77 +30666,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for evolutionary responses to climate change - Evidence from tree populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian J. Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally N. Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heikki Hänninen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30946,51 +30946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Palahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31058,51 +31058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Mutke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Calama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorio Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31166,77 +31166,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of nucleotide diversity and association mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31304,77 +31304,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspectos genéticos y demográficos de Taxus Baccata en la red de parques nacionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Berganzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Zabal-Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arantxa Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31442,64 +31442,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthold Heinze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -31546,51 +31546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial genetic structure of an explicit glacial refugium of maritime pine (Pinus pinaster Aiton) in southeastern Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31598,51 +31598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José S. Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dolores Agúndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phylogeography of Southern European Refugia : Evolutionary perspectives on the origins and conservation of European biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 9, Editions Springer, 2007, 978-1-4020-4903-3. </w:t>
@@ -31680,77 +31680,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consequences and implications of introgression in the conservation of forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter E. Smouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Issues on gene flow and germplasm management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Plant Genetic Resources Institute (IPGRI), 64 p., 2005, 978-92-9043-693-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31775,103 +31775,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical variation of gene diversity of Pinus pinaster Ait. in the Iberian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Agundez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic Response of Forest Systems to Changing Environmental Conditions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 14, Editions Springer, 2001, Forestry Sciences, 978-90-481-5928-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31937,77 +31937,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species identification of commercial pine nuts using molecular tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Gonzaléz-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. García-Barriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32083,64 +32083,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conseils d'utilisation des matériels forestiers de reproduction : Pin pignon (Pinus pinea) (2ème édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ricodeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32201,51 +32201,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of trees and forests to climate change: the importance of genetic variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lascoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32308,103 +32308,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating genomic offset predictions in a forest tree with high population genetic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina De-Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Changenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -32426,103 +32426,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronous effective population size changes and genetic stability of forest trees through glacial cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Kastally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cervantes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -32544,90 +32544,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme climatic events but not environmental heterogeneity shape within-population genetic variation in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32666,103 +32666,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining climatic and genomic data improves range-wide tree height growth prediction in a forest tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Archambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Benito-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -32846,51 +32846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -33090,51 +33090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327097v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De-Miguel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739045" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Pedro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macaya-Sanz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guada&#241;o-Peyrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Matesanz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Anadon-Rosell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westergren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.100913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Theraroz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13910" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731125v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desanka Lazic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Ge&#223;ner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Liepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52933-y" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Fedorca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adejoke O Akinyele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Albayrak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Biebach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04860048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Sol&#233;-Medina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Avanzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G Vendramin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kurt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Cengel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Velioglu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2023322-19729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640944v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cottrell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Ackzell" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0843-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia B Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109883" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hanika" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14231" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Damjani&#263;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17196" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Wachowiak" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Perry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaborowska" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boac016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Koot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Arnst" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Taane" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Goldsmith" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amali Thrimawithana" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Barrandeguy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzal&#233;z-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01550-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778765v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720619" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629052v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pedro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Regalado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1815" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16367" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos-Del-Blanco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109704" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227328v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-021-01155-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312442v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15802" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Desprez&#8208;loustau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13309" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164044v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa101" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Aravanopoulos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15684" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01474-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;n&#8208;for&#233;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Magro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo&#8208;oviedo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620366v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no-Palomar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10070555" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619994v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#243;mez-Garrido" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400083" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181068v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zabal&#8208;aguirre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Verd&#250;" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13202" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180938v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12838" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618916v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. S. Taylor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090673" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480692v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L. Goncalves" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V. Garc&#237;a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0797-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347957v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Ridout" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Toups" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleiser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Chybicki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aizen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12651" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Abascal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-018-0742-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806943v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaudoing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gens&#233;ric Beydon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova Bianchi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060277" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620922v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Zucca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1296-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621152v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica A Di Pierro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Neale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14469" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621156v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz Daniels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Taylor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Serra-Varela" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14786" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625405v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Maguire" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2017262-11200" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607144v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Pannell" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.07.007" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608324v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba Balmori" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182515" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627704v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica A. Di Pierro" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.045" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512033v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Holliday" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice E. K. Cooke" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13963" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741975v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksia Vaattovaara" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Eckert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neale" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14402" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605874v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez-Izquierdo" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Flores-Renter&#237;a" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13690" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618799v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Hipp" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2017-0155" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino Palomar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Zavala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9562-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633752v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bagnoli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsuda" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fineschi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruschi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magri" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12673" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR7NSMKS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290976v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0471-z" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438778v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bartholom&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2016.e008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594493v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Lindtke" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13850" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonarduzzi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spanu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labriola" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piotti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-016-0980-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636091v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2153" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639867v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Serra-Varela" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Koskela" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1361" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633230v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ojeda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Segarra-Moragues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0539-8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637579v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Majada" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2230" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638440v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sampedro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lario" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12252" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637736v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Castellanos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Pausas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13421" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSGPQQ6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630790v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caseys" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai N. St&#246;lting" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Barbar&#225;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0904-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632521v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Berens" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braun" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Griebeler" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nathan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.40" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639262v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Chambel" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Notivol" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0200-5" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630784v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Revuelta-Eugercios" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109132" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630785v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Castellanos" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Donat-Caerols" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12278" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633567v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hern&#225;ndez-Serrano" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G. Pausas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12483" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633538v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12476" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640453v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Safrana" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Quattro" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0658-0" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639264v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu142" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630773v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libertad Juez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nanos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. De-Lucas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.10.033" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640214v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12902" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZP6P9H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637840v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinosio" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cattonaro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12232" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD5340CF921F65E337C68412659968BCC2933F4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651200v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G Pausas" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1300182" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647413v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Budde" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.21" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643681v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lindtke" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macaya-Sanz" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.69" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650915v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.03.032" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J6R5WCP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651617v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12181" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643680v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Sierra-De-Grado" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hidalgo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0574-8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q626GN09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645276v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Diaz-Fernandez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648966v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinzauti" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200064" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643692v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#243;pez-De-Heredia" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I. De-Lucas" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hidalgo" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05619.x" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R05B9HXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645419v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgarella" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berganzo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05532.x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80R7ZJCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930739v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;a" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isik" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0169-9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643693v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Kujala" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9513-5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646430v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G. Albaladejo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guzm&#225;n" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Aparicio" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049012" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649889v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Santos-Del-Blanco" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Climent" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pannell" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs210" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643694v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Palau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep A Rossell&#243;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;ntzazu Molins" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr298" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649890v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K Koffi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000482" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650986v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suter" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbar&#225;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alba" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.35" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649892v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del R&#237;o" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Bonet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643675v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nora" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Albaladejo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aparicio" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667452v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-22" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661534v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrab" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurt" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. De-Lucas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04912.x" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625BC0B4D6E2A40FBD3B873D76F96BB5030FC20C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667453v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dubreuil" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.03.001" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M17LDMKN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657834v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Gonz&#225;lez-Varo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000060" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659661v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666863v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02764.x" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DQ8WKX2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668385v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Eckert" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Bower" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill L. Wegrzyn" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Coop" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04698.x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668975v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Smouse" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04571.x" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667454v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900148" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659548v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhan S. Ersoz" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Wright" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Langley" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014234" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610661v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Torre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq190" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667751v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dana Nelson" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ross-Ibarra" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.115543" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664628v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teufel" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02223.x" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659682v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buonamici" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Doulis" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04182.x" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N6HR5GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660290v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wahid" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Boulli" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668581v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9516-2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC13861447E04A43B9ED0C70F9AF728BDAACB4C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657829v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04415.x" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF06911DACDAE02DF36AC7E6707CFCBD73EFC39E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657789v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. De-Lucas" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04372.x" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLZDSQJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657773v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505866v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.78" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657779v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp218" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664213v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Gaspar" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Pinto Paiva" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0213-1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NHWLCR8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657827v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03015.x" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657751v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. De Lucas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2009181-01045" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662213v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801090" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657787v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena-Caraba&#241;a" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.08.001" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0805F6NH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657780v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm272" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657786v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huber" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ersoz" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Davis" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Neale" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.21" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662462v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gleiser" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00394.x" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658265v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutke" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gordo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657828v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02110.x" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B25A2D27D655DF116CB4569B83234C6045452FD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666226v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9515-3" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKRVZJR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032062v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sheng Hu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00294.x" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657772v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Climent" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657797v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Smouse" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0075-8" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSMNGPZN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660055v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Hardy" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03231.x" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47RFWD14-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658068v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bucci" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Ribeiro" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03275.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662507v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Wheeler" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhan Ersoz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.061127" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658412v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeiro Vaxevanidou" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.11.012" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZKNF2TV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657792v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Montilla" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mateu" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2006.tb01843.x" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667097v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth R. Brown" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.047126" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883959v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Wahid" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Hadrami" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boulli" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264672v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2006.tb01863.x" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348149v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02960.x" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657795v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/05-352.1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660227v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:20050100" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666859v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin V. Krutovsky" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01686.x" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657793v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03118.x" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6XFT43L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680010v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1366-9516.2005.00152.x" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7F2DB9C53A719F6619990E2AEC831F883F8A15B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323804v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila, H. Luijten" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.14022.x" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KFRJ48J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680821v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Sork" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800752" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677703v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677702v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savolainen" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326252v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boquien" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00713.x" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680659v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.027714" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583015v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ribeiro" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.05.008" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXF7QHZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677743v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2003.08.016" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV31V28K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679329v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hadrami" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulli" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2004-0017" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677742v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Williams" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1596-x" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L7613PG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680229v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miguel" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allu&#233;-Andrade" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677606v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1320-2" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB6JWXJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677704v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680490v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agundez" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883684v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Mart&#237;nez-Zapater" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003003" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881936v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madura" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002058" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677709v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677605v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800114" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680021v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cervera" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884168v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001126" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695751v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Albertos" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694781v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118486v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694961v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186494v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todora Rogelja" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Masiero" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Padovezi" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pettenella" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808792v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694994v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694986v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694984v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694991v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694996v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371336v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371319v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371301v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371252v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371228v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371213v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371288v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371185v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785290v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737357v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba-Balmori" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loureiro" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734906v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verd&#250;" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738005v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791550v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733558v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734907v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#243;n Herranz" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734320v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pedro" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayol" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Regalado" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741590v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Parchman" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741512v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Goicoechea" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herr&#225;n" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595132v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204227v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792710v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743028v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755450v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758127v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milvia Racchi" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755451v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prada" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757241v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755433v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764376v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763157v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763074v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Cervera" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421045v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735247v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincenot" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741325v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Taylor" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beaumont" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743078v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421083v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra-Varela" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Quilon" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808550v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664194v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Bakkeb&#248; Fjellstad" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/publications/publication/forest-genetic-resources-strategy-for-europe/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605800v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hayes" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370903v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-63625-8" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63625-8_2" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929101v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mutke" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96454-6_3" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788033v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319964539" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608455v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606957v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Alberto" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594318v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palahi" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810051v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Montero" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Gordo" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118100592.ch4" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808513v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dillon" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Gil" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.de/books?id=jjRS3tdd8OQC&amp;amp;pg=PA273&amp;amp;dq=%22Patterns+of+Nucleotide+Diversity+and+Association+Mapping%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=eUm5UqG5IM_Kswa0poEQ&amp;amp;ved=0CC8Q6AEwAA#v=onepage&amp;amp;q=%22Patterns%20of%20Nucleotide%20Diversity%20and%20Association%20Mapping%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808330v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Prada" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salustiano Iglesias" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823874v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Heinze" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1541-2_15" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820843v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu G&#243;mez" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S. Carri&#243;n" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4904-8_9" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832198v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832150v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvador" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9839-2_14" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808287v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Garc&#237;a-Barriga" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814076v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798028v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768464v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372230v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820819v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascues" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504996v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mayol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel de Pedro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Riba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voaf133" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327097v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Archambeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garz&#243;n" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De-Miguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Changenet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bagnoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/739045" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457516v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjana Westergren" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Al&#237;a" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70145" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macaya-Sanz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guada&#241;o-Peyrot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pinosio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf056" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Vajana" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70160" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Alberto Ram&#237;rez-Valiente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Matesanz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Anadon-Rosell" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70055" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rogelja" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Secco" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beuker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Westergren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tfp.2025.100913" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Theraroz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13910" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04512732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Karkkainen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garzon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40725-024-00217-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746980v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauphin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cervantes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52612-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04731125v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desanka Lazic" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Ge&#223;ner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina J Liepe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Mader" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-52933-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Fedorca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adejoke O Akinyele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Albayrak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Biebach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04860048v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Sol&#233;-Medina" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Avanzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G Vendramin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcae190" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185963v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuf Kurt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Cengel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ercan Velioglu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2023322-19729" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04081906v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bianchi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Callejas-D&#237;az" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cavers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01603-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Cottrell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Ackzell" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-015-0843-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098805v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia B Carvalho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109883" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101611v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito-Garz&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-023-00622-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597316v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hanika" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14231" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04118477v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jorge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Farsakoglou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2022.120748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bajc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rok Damjani&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17196" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778765v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/720619" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Wachowiak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Perry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zaborowska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boac016" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03668773v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Koot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Arnst" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Taane" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Goldsmith" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amali Thrimawithana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Barrandeguy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzal&#233;z-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01550-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935893v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Ray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Berlin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jari Hynynen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2022.1005761" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629052v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pedro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Regalado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1815" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963280v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16367" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Santos-Del-Blanco" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109704" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15802" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227328v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaida Lorenzo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vendramin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-021-01155-7" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427456v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dutech" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Desprez&#8208;loustau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13309" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282266v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Benavides" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Carvalho" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bastias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L&#243;pez&#8208;quiroga" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13239" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164044v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vald&#233;s-Correcher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xoaqu&#237;n Moreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galm&#225;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa101" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03025269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippos Aravanopoulos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15684" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282224v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-020-0447-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03013862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-020-01474-8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Mart&#237;n&#8208;for&#233;s" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Magro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Bravo&#8208;oviedo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Alfaro&#8208;s&#225;nchez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Espelta" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181068v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez&#8208;izquierdo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zabal&#8208;aguirre" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Verd&#250;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.13202" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizca&#237;no-Palomar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Gonz&#225;lez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benito Garzon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f10070555" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#243;mez-Garrido" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bianco" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.119.400083" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618916v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard. S. Taylor" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes10090673" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L. Goncalves" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V. Garc&#237;a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0797-z" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180938v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12838" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347957v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Veltsos" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Ridout" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Toups" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Muyle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302045" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gleiser" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. J. Chybicki" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Aizen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12651" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622882v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Abascal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-018-0742-9" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806943v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beaudoing" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gens&#233;ric Beydon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessislava Savova Bianchi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes9060277" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620922v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni M. Zucca" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-018-1296-3" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621152v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica A Di Pierro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B. Neale" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14469" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621156v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz Daniels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. S. Taylor" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Serra-Varela" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14786" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627704v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica A. Di Pierro" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Binelli" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.045" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Holliday" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice E. K. Cooke" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13963" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01741975v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksia Vaattovaara" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Eckert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Neale" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14402" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625405v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bravo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Maguire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2017262-11200" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607144v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Pannell" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2017.07.007" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608324v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Wang" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba Balmori" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182515" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618799v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Hipp" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/gen-2017-0155" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605874v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia P&#233;rez-Izquierdo" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dulce Flores-Renter&#237;a" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13690" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608558v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vizcaino Palomar" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Zavala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11056-016-9562-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594493v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Lindtke" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13850" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633752v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bagnoli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tsuda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fineschi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bruschi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Magri" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12673" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZR7NSMKS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640393v2" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bartholom&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12464" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HR79MC3B-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290976v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0471-z" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438778v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bartholom&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cochard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/jph.2016.e008" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637692v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leonarduzzi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spanu" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labriola" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piotti" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11105-016-0980-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639867v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Serra-Varela" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Koskela" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1361" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636091v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2153" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633230v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ojeda" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Segarra-Moragues" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0539-8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637579v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Majada" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2230" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445163v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13496" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640523v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Cabezas" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Collada" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Angeles Guevara" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpv050" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638440v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sampedro" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lario" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12252" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637736v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Castellanos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Pausas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13421" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QSGPQQ6C-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630790v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caseys" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai N. St&#246;lting" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Barbar&#225;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-015-0904-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639264v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hern&#225;ndez-Serrano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu142" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632521v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Berens" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Braun" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Griebeler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nathan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2014.40" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630784v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Revuelta-Eugercios" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109132" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639262v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Chambel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Notivol" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-014-0200-5" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630785v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Castellanos" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Donat-Caerols" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12278" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633567v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G. Pausas" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12483" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633538v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12476" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640453v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csill&#233;ry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Safrana" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Quattro" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0658-0" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630773v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libertad Juez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Nanos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. De-Lucas" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Ord&#243;&#241;ez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2013.10.033" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640214v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12902" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5ZP6P9H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637840v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pinosio" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cattonaro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12232" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD5340CF921F65E337C68412659968BCC2933F4F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650915v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2013.03.032" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2J6R5WCP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651200v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G Pausas" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1300182" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647413v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Budde" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.21" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643681v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lindtke" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macaya-Sanz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.69" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651617v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki H&#228;nninen" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12181" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643680v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Sierra-De-Grado" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Hidalgo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-012-0574-8" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q626GN09-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645276v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Manuel Diaz-Fernandez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643692v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#243;pez-De-Heredia" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I. De-Lucas" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hidalgo" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05619.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R05B9HXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648966v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pinzauti" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200064" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645419v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burgarella" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zabal-Aguirre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berganzo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riba" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05532.x" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80R7ZJCG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930739v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al&#237;a" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isik" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0169-9" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643693v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Kujala" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-011-9513-5" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646430v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G. Albaladejo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Guzm&#225;n" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Aparicio" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049012" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649889v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Santos-Del-Blanco" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Climent" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Pannell" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs210" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643694v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Palau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep A Rossell&#243;" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;ntzazu Molins" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr298" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650986v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Suter" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Joseph" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbar&#225;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alba" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2011.35" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649406v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie E. Chancerel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire G. Le Provost" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-368" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649890v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K Koffi" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000482" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649892v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. del R&#237;o" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barrio" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Antonio Bonet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bravo-Oviedo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643675v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nora" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Albaladejo" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aparicio" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668385v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Eckert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Bower" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill L. Wegrzyn" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Coop" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04698.x" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667452v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-22" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661534v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Terrab" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurt" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. De-Lucas" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04912.x" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/625BC0B4D6E2A40FBD3B873D76F96BB5030FC20C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667453v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dubreuil" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2010.03.001" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M17LDMKN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657834v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P. Gonz&#225;lez-Varo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000060" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666863v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fernandez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02764.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3DQ8WKX2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659661v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667454v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900148" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668975v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soto" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. E. Smouse" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04571.x" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659548v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhan S. Ersoz" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H. Wright" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H. Langley" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014234" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610661v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bataillon" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Torre" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msq190" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664628v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teufel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02223.x" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667751v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van Heerwaarden" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dana Nelson" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Ross-Ibarra" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.110.115543" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657829v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04415.x" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF06911DACDAE02DF36AC7E6707CFCBD73EFC39E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659682v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Vendramin" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buonamici" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Doulis" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04182.x" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6N6HR5GQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660290v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wahid" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Boulli" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668581v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9516-2" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC13861447E04A43B9ED0C70F9AF728BDAACB4C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505866v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gil" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2009.78" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657773v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657789v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. De-Lucas" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04372.x" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLZDSQJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657779v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp218" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664213v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Gaspar" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Almiro Pinto Paiva" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0213-1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NHWLCR8Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657827v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2009.03015.x" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657751v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. De Lucas" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2009181-01045" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657786v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Huber" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ersoz" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Davis" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B. Neale" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.21" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662213v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6801090" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657787v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valbuena-Caraba&#241;a" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.08.001" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0805F6NH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657780v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Eveno" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Collada" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Guevara" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm272" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662462v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Gleiser" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00394.x" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666226v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-008-9515-3" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WKRVZJR8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657828v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02110.x" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B25A2D27D655DF116CB4569B83234C6045452FD7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658265v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mutke" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gordo" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032062v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sheng Hu" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2007.00294.x" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660055v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.J. Hardy" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03231.x" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-47RFWD14-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657772v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Climent" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lopez" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657797v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter E. Smouse" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-006-0075-8" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VSMNGPZN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658068v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Bucci" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Margarida Ribeiro" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2007.03275.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662507v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Wheeler" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhan Ersoz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.061127" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658412v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafeiro Vaxevanidou" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gil" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2005.11.012" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZKNF2TV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657792v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I. Montilla" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mateu" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2006.tb01843.x" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667097v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth R. Brown" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.105.047126" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883959v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadya Wahid" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l El Hadrami" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Boulli" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348149v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02960.x" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00264672v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olivieri" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousset" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0014-3820.2006.tb01863.x" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657795v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/05-352.1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660227v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:20050100" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666859v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin V. Krutovsky" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01686.x" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657793v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslaw Burczyk" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Nathan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03118.x" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N6XFT43L-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680010v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1366-9516.2005.00152.x" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C7F2DB9C53A719F6619990E2AEC831F883F8A15B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00323804v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila, H. Luijten" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0030-1299.2005.14022.x" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5KFRJ48J-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680821v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.L. Sork" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800752" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677702v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Savolainen" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677703v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00326252v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boquien" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mignot" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2004.00713.x" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583015v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mariette" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Ribeiro" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burban" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2004.05.008" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXF7QHZM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680659v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.104.027714" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679329v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. El Hadrami" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulli" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sg-2004-0017" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677743v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2003.08.016" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CV31V28K-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677742v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diaz" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. Williams" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-004-1596-x" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6L7613PG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680229v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Miguel" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allu&#233;-Andrade" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677606v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1320-2" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MB6JWXJ4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677704v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680490v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Agundez" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883684v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Miguel Mart&#237;nez-Zapater" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2003003" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881936v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Derory" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mariette" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chagn&#233;" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madura" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002058" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677709v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680021v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cervera" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez-Zapater" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677605v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800114" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884168v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001126" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695751v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Martin-Albertos" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694781v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05118486v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694961v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808792v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todora Rogelja" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Secco" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Padovezi" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Masiero" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pisani" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186494v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Pettenella" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694994v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694986v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694984v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694991v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04694996v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371336v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371319v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371301v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371252v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371228v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371213v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371288v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785290v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371185v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737357v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba-Balmori" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loureiro" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738005v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734906v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verd&#250;" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791550v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733558v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734907v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#243;n Herranz" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734320v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Pedro" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mayol" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Regalado" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741608v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741590v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Parchman" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741512v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Goicoechea" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herr&#225;n" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595132v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204227v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katalin Csillery" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792710v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743028v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750389v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748063v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Cabezas" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez&#8208;mart&#237;nez" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808568v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755450v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821054v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755451v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prada" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758127v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milvia Racchi" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757241v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755653v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Yao-Cheng Lin" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755433v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764376v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763157v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Derory" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chagn&#233;" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763074v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Cervera" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez Zapater" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05245257v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Craye" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Destrac Irvine" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Girollet" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928391v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guilbaud" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Biselli" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Cattivelli" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Copini" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421045v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735247v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincenot" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741325v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard S. Taylor" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Beaumont" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743078v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421091v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Berganzo" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta C. Burgarella" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421083v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serra-Varela" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodriguez Quilon" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gonzalo-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421100v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808497v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808550v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03664194v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjersti Bakkeb&#248; Fjellstad" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bozzano" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euforgen.org/publications/publication/forest-genetic-resources-strategy-for-europe/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605800v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hayes" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594614v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Sterck" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Mar&#237;a" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael A Ca&#241;as" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Perdiguero" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-93390-6" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93390-6_5" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370903v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-63625-8" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63625-8_2" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929101v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mutke" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96454-6_3" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788033v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783319964539" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608455v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606957v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian J. Alberto" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608456v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kowalczyk" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Matras" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594318v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Palahi" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810051v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Calama" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Montero" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Gordo" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118100592.ch4" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808513v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dillon" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Gil" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.de/books?id=jjRS3tdd8OQC&amp;amp;pg=PA273&amp;amp;dq=%22Patterns+of+Nucleotide+Diversity+and+Association+Mapping%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=eUm5UqG5IM_Kswa0poEQ&amp;amp;ved=0CC8Q6AEwAA#v=onepage&amp;amp;q=%22Patterns%20of%20Nucleotide%20Diversity%20and%20Association%20Mapping%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808330v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arantxa Prada" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salustiano Iglesias" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823874v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Heinze" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1541-2_15" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820843v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu G&#243;mez" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S. Carri&#243;n" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Ag&#250;ndez" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4904-8_9" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832198v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832150v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvador" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9839-2_14" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808287v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Garc&#237;a-Barriga" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814076v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ricodeau" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798028v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lascoux" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768464v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210059v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372229v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barraquand" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372230v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820819v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascues" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>