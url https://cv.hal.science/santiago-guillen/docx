--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -24,51 +24,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Santiago Guillén </w:t>
+        <w:t xml:space="preserve"> Santiago Guillén Rozo </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Santiago GUILLENEnseignant ATER à templs en Sciences du Langage et Sémiotique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
@@ -196,2304 +196,2291 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mythe comme instinct de vérité : commentaires de quelques textes de Friedrich Nietzsche sous le prisme de la véridiction</w:t>
+                <w:t xml:space="preserve">Sémiotique du mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 131, </w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, pp.790, 2026, 978-2-406-18801-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25965/as.8669⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18801-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04684519v1</w:t>
-[...380 lines deleted...]
-                <w:t xml:space="preserve">halshs-03568963v1</w:t>
+                <w:t xml:space="preserve">halshs-05447290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le mythe comme instinct de vérité : commentaires de quelques textes de Friedrich Nietzsche sous le prisme de la véridiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-05366066v1</w:t>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/as.8669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04684519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir de l'Anthropocène. Désaccord des états et des possibles : entre mythes et fantasy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Art, mythe et science : à propos des travaux de Friedrich Nietzsche sur l’art athénien du Vème siècle av. J.-C. et propositions pour une caractérisation sémiotique de l’art au sein de l’espace culturel contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Dés)accords. À la recherche de la différence propice. Actes du congrès de l’AFS 2019</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-03473392v1</w:t>
+              <w:t xml:space="preserve">Visible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/visible.624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04347307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Dieux aux hommes, de la Terre à Gaïa. Transitions dans les mythes et dans certains discours contemporains : éléments pour une caractérisation sémiotique de la transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes Sémiotiques </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/as.8481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04218411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mythe au futur antérieur. Après la singularité tecnhologique et le transhumanisme, Prométhée et Pandore : étude linguistico-sémiotique de quelques mytopoïeses et mythifications structurales dans les discours médiatiques contemporains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interstudia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.13-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04226983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les Dieux naissent-ils ? À propos de la création et de la transformation des figures divines dans les discours mythiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8e Congrès Mondial de Linguistique Française, 138, pp.05001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213805001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’être entre les mondes. Les notions de mythe et d’acte rituel sous le prisme des concepts de modalisation, de modalités et de modes d’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Modes, modalités et modalisations, 13, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.3613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03568963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémiotique du mythe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier, pp.790, 2026, 978-2-406-18801-8. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Valero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Claude Régnier (Ed). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse statistique implicative Applications multidisciplinaires et interactions avec des questions de recherche multicontextuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XIII Colloque International d'Analyse Statistique Implicative</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.313-336, 2025, 978-2-9562045-7-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'avenir de l'Anthropocène. Désaccord des états et des possibles : entre mythes et fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18801-8⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+                <w:t xml:space="preserve">Rémi Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierluigi Basso Fossali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Dés)accords. À la recherche de la différence propice. Actes du congrès de l’AFS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.295-310, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05447290v1</w:t>
+                <w:t xml:space="preserve">halshs-03473392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux mythes de la Nature : étude de l’emploi de figures mythologiques dans des textes contemporains en sciences et philosophie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guillén</w:t>
+                <w:t xml:space="preserve">Sémiotique du mythe&amp;quot;. Présentation par l’auteur de son ouvrage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillén Rozo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Au-delà de la Nature ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ICAR, Université Lumière Lyon 2, CNRS, École Normale Supérieure de Lyon et Collectif La Reconstruction, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">séminaire de l'équipe « Syntaxe, Sémantique, Textualité » du laboratoire ICAR UMR5191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05115291v1</w:t>
+                <w:t xml:space="preserve">hal-05613109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire et lire la danse : inspirations linguico-sémiotiques dans les études chorégraphiques et problématiques générales d’une sémiotique étendue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sémiotique étendue Indices, signes, représentation. Colloque de la Société d'Histoire et d'Épistémologie des Sciences du Langage 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Didier Samain (SHESL, HTL, Sorbonne Université) et Astrid Guillaume (SfZ, STIH, Sorbonne Université), Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon2 - Lyon &amp; Université des Antilles - Martinique, Nov 2025, Fort de France (Martinique), France. pp.678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04903442v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05373128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Règles de grammaire à l’épreuve des règles de quasi-implication</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveaux mythes de la Nature : étude de l’emploi de figures mythologiques dans des textes contemporains en sciences et philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Valero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASI13-2025 : XIIIe Colloque International d'Analyse Statistique Implicative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon2 - Lyon &amp; Université des Antilles - Martinique, Nov 2025, Fort de France (Martinique), France. pp.678</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Au-delà de la Nature ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR, Université Lumière Lyon 2, CNRS, École Normale Supérieure de Lyon et Collectif La Reconstruction, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373128v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05115291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïa, Vénus et Prométhée : à propos des utilisations des figures mythologiques dans les travaux scientifiques contemporains des &amp;quot;penseurs du vivant</w:t>
+                <w:t xml:space="preserve">Écrire et lire la danse : inspirations linguico-sémiotiques dans les études chorégraphiques et problématiques générales d’une sémiotique étendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">La sémiotique étendue Indices, signes, représentation. Colloque de la Société d'Histoire et d'Épistémologie des Sciences du Langage 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Didier Samain (SHESL, HTL, Sorbonne Université) et Astrid Guillaume (SfZ, STIH, Sorbonne Université), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543774v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04903442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myth and Reality : Exploring the Interplay of Myth with Science, Art, and Religion Through the Lens of the concept of Reality and the Works of Ernst Cassirer and Charles S. Peirce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress of the IASS/AIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for Semiotic Studies, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiotics of Comics in the Digital Age: The Case of Myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th international Congress 2024 of the German Semiotic Association “Signs.Cultures.Digitality“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rheinland-Pfälzische Technische Universität Kaiserslautern-Landau, Sep 2024, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du mythe dans une sémiotique des cultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guillen</w:t>
+                <w:t xml:space="preserve">Gaïa, Vénus et Prométhée : à propos des utilisations des figures mythologiques dans les travaux scientifiques contemporains des &amp;quot;penseurs du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire-atelier de lecture international en ligne "La Reconstruction"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Rastier, Emanuelle Prak-Derrington, Santiago Guillén, avec le soutient de l'Institut Ferdinand de Saussure et du Cercle Linguistique de Prague, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04089444v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après chat GPT et le transhumanisme : Pygmalion et Prométhée. Étude linguistico- sémiotique des réceptions des mythogonies antiques dans les discours « médiatiques » contemporains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La place du mythe dans une sémiotique des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes discursives. Évoquer le passé et comprendre les enjeux contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Vasile Alecsandri, Bacău, Faculté des Lettres, Centres de recherche Interstud et Cetal (Roumanie), en collaboration avec : l’université de Lorraine, Centre de recherche sur les médiations (France) l’université de Messine (Italie),L’université Tor Vergata de Rome (Italie)/, L’université pour étrangers de Sienne (Italie), L’université Konstantin Preslavsky de Shumen (Bulgarie), L’université de Lérida (Espagne), l’université Atatürk, Erzurum (Turquie), Le projet ANR AIȎN – Socio-anthropologie de l'imaginaire du temps. Le cas des loisirs alternatifs (France)/, l’Agence universitaire de la francophonie, l’Association pour le développement de la francophonie de Bacău (Roumanie), Apr 2023, Bacau, Roumanie</w:t>
+              <w:t xml:space="preserve">Séminaire-atelier de lecture international en ligne "La Reconstruction"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Rastier, Emanuelle Prak-Derrington, Santiago Guillén, avec le soutient de l'Institut Ferdinand de Saussure et du Cercle Linguistique de Prague, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04089456v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04089444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Rêve et des Dieux. Étude sémiotique sur les formes de figuration du distal et sur le statut du rêve à travers les cultures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Après chat GPT et le transhumanisme : Pygmalion et Prométhée. Étude linguistico- sémiotique des réceptions des mythogonies antiques dans les discours « médiatiques » contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Congrès international Sémiotique et culture : de la linguistique à l'anthropologie sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade Federal da Paraíba - UFPB (Brasil); Université Lumière Lyon 2 (France); Université de Rouen (France); Institut National de Langues Orientales - INALCO (France); Université de Moncton (Canada); L’ institut Ferdinand de Saussure et le collectif La Reconstruction (France), Oct 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Formes discursives. Évoquer le passé et comprendre les enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Vasile Alecsandri, Bacău, Faculté des Lettres, Centres de recherche Interstud et Cetal (Roumanie), en collaboration avec : l’université de Lorraine, Centre de recherche sur les médiations (France) l’université de Messine (Italie),L’université Tor Vergata de Rome (Italie)/, L’université pour étrangers de Sienne (Italie), L’université Konstantin Preslavsky de Shumen (Bulgarie), L’université de Lérida (Espagne), l’université Atatürk, Erzurum (Turquie), Le projet ANR AIȎN – Socio-anthropologie de l'imaginaire du temps. Le cas des loisirs alternatifs (France)/, l’Agence universitaire de la francophonie, l’Association pour le développement de la francophonie de Bacău (Roumanie), Apr 2023, Bacau, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03797467v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04089456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la notion d'acteu-réseau : analyse sémiotique des utilisations discursives de la figure mythologique de Gaïa dans la sociologie et l'anthropologie contemporaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De la terre à Gaïa : les transitions actantielles au sein des discours mythiques contemporains et leurs implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminari di Sémiotica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro Internazionale di Scienze Semiotiche Umberto Eco, Sep 2022, Urbino, Italie</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03795332v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03628677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la terre à Gaïa : les transitions actantielles au sein des discours mythiques contemporains et leurs implications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">À propos de la notion d'acteu-réseau : analyse sémiotique des utilisations discursives de la figure mythologique de Gaïa dans la sociologie et l'anthropologie contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">Seminari di Sémiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Internazionale di Scienze Semiotiche Umberto Eco, Sep 2022, Urbino, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03628677v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03795332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les Dieux naissent-ils ? À propos de la création et de la transformation des figures divines dans les discours mythiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03628669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avenir de l'Anthropocène. Désaccord des états et des possibles : entre mythes et fantasy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Du Rêve et des Dieux. Étude sémiotique sur les formes de figuration du distal et sur le statut du rêve à travers les cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique : (Dés)accords. A la recherche de la différence propice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFS, Jun 2019, Lyon, École Normale Supérieure de Lyon, France. pp.295-310</w:t>
+              <w:t xml:space="preserve">II Congrès international Sémiotique et culture : de la linguistique à l'anthropologie sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade Federal da Paraíba - UFPB (Brasil); Université Lumière Lyon 2 (France); Université de Rouen (France); Institut National de Langues Orientales - INALCO (France); Université de Moncton (Canada); L’ institut Ferdinand de Saussure et le collectif La Reconstruction (France), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02147620v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03797467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours écologiques et écologie du discours : en quoi les crises actuelles favorisent-elles la résurgences des mythes ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'avenir de l'Anthropocène. Désaccord des états et des possibles : entre mythes et fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Sémiotique et Philosophie Face à l’Anthropocène : "La vie. Modes d’emploi et stratégies de permanence", XXXIXe Colloque Albi-Nîmes Médiations Sémiotiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAMS/O (Université de Toulouse) / PROJEKT (Université de Nîmes), Jul 2021, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique : (Dés)accords. A la recherche de la différence propice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS, Jun 2019, Lyon, École Normale Supérieure de Lyon, France. pp.295-310</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03226839v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02147620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gaia a Solaris : relaciones entre mito, ciencia ficción y ciencias “exactas”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Discours écologiques et écologie du discours : en quoi les crises actuelles favorisent-elles la résurgences des mythes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI Congreso internacional de mitocrítica : mito y ciencia ficción</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Oct 2020, Madrid, España</w:t>
+              <w:t xml:space="preserve">Design, Sémiotique et Philosophie Face à l’Anthropocène : "La vie. Modes d’emploi et stratégies de permanence", XXXIXe Colloque Albi-Nîmes Médiations Sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAMS/O (Université de Toulouse) / PROJEKT (Université de Nîmes), Jul 2021, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02981973v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03226839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir de l’Anthtopocène. Désaccords des états et des possibles : exploration de mythes contemporains et récits de fantaisie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De Gaia a Solaris : relaciones entre mito, ciencia ficción y ciencias “exactas”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Confluences Sémiotiques" de l'UMR ICAR-5191</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, École Normale Supérieure, France</w:t>
+              <w:t xml:space="preserve">VI Congreso internacional de mitocrítica : mito y ciencia ficción</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Complutense de Madrid, Oct 2020, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02077249v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02981973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To escape the world and to reshape the world : semiotic comments on the relationship between myth and dream in the myth of Eros and Psyche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’avenir de l’Anthtopocène. Désaccords des états et des possibles : exploration de mythes contemporains et récits de fantaisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Myth and Dream / The Dreaming of Myth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Bologna, May 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire "Confluences Sémiotiques" de l'UMR ICAR-5191</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, École Normale Supérieure, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02089161v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02077249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myth and symbols in contemporary society: on the linguistic and semiotic approach to myth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Models and Alternatives : International Conference on Myths, Archetypes and Symbols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, London Centre for Interdisciplinary Research, Birckbeck, University of London, Sep 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02272760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords de paix en Colombie ou la diatribe d’un programme égaré : du programmatique au protocole comme gestion du vertige</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">To escape the world and to reshape the world : semiotic comments on the relationship between myth and dream in the myth of Eros and Psyche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les discours programmateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Myth and Dream / The Dreaming of Myth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Bologna, May 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01937910v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saussure, le mythe et le signe : de l’importance des études des légendes germaniques dans le développement de la sémiologie générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude ICODOC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Normale Supérieure de Lyon, Apr 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2512,159 +2499,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02274371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Manuel d'instructions de Julio Cortázar ou la procédure poétisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les accords de paix en Colombie ou la diatribe d’un programme égaré : du programmatique au protocole comme gestion du vertige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude internationales Les discours programmateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, École Normale Supérieure, France</w:t>
+              <w:t xml:space="preserve">Colloque international Les discours programmateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01758562v1</w:t>
+                <w:t xml:space="preserve">halshs-01937910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Manuel d'instructions de Julio Cortázar ou la procédure poétisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude internationales Les discours programmateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, École Normale Supérieure, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01758562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mythes de résistance et formes de vie du durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIè Colloque d'Albi Médiations Sémiotiques: "Utopies et formes de vie. Mythes projectifs, valeurs-temps, prototypes et matières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01355593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2674,91 +2743,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;Manuel d'instructions&amp;quot; de Julio Cortázar ou la procédure poétisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01398553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2768,161 +2837,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde et discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryvonne Holzem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2990,51 +3059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="462B85A8"/>
+    <w:nsid w:val="DA021CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3221,51 +3290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-guillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-160X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icar.cnrs.fr/membre/sguillen/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684519v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8669" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8481" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/visible.624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226983v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628674v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213805001" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568963v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3613" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447290v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18801-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903442v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543774v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543766v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089444v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089456v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797467v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628669v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147620v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226839v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981973v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089161v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758562v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-guillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-160X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icar.cnrs.fr/membre/sguillen/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18801-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/visible.624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8481" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213805001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3613" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n Rozo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3518,39 +3587,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Santiago Guillén</dc:title>
+  <dc:title>Santiago Guillén Rozo</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>