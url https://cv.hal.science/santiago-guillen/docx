--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -1382,234 +1382,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04903442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myth and Reality : Exploring the Interplay of Myth with Science, Art, and Religion Through the Lens of the concept of Reality and the Works of Ernst Cassirer and Charles S. Peirce</w:t>
+                <w:t xml:space="preserve">Gaïa, Vénus et Prométhée : à propos des utilisations des figures mythologiques dans les travaux scientifiques contemporains des &amp;quot;penseurs du vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress of the IASS/AIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Semiotic Studies, Sep 2024, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580664v1</w:t>
+                <w:t xml:space="preserve">hal-04543774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiotics of Comics in the Digital Age: The Case of Myths</w:t>
+                <w:t xml:space="preserve">Myth and Reality : Exploring the Interplay of Myth with Science, Art, and Religion Through the Lens of the concept of Reality and the Works of Ernst Cassirer and Charles S. Peirce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th international Congress 2024 of the German Semiotic Association “Signs.Cultures.Digitality“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinland-Pfälzische Technische Universität Kaiserslautern-Landau, Sep 2024, Landau, Germany</w:t>
+              <w:t xml:space="preserve">16th World Congress of the IASS/AIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Semiotic Studies, Sep 2024, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543766v1</w:t>
+                <w:t xml:space="preserve">hal-04580664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïa, Vénus et Prométhée : à propos des utilisations des figures mythologiques dans les travaux scientifiques contemporains des &amp;quot;penseurs du vivant</w:t>
+                <w:t xml:space="preserve">Semiotics of Comics in the Digital Age: The Case of Myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Sémiotique (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, Aug 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 17th international Congress 2024 of the German Semiotic Association “Signs.Cultures.Digitality“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinland-Pfälzische Technische Universität Kaiserslautern-Landau, Sep 2024, Landau, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543774v1</w:t>
+                <w:t xml:space="preserve">hal-04543766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du mythe dans une sémiotique des cultures</w:t>
               </w:r>
@@ -3059,51 +3059,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA021CCD"/>
+    <w:nsid w:val="9B3461A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3290,51 +3290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-guillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-160X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icar.cnrs.fr/membre/sguillen/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18801-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/visible.624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8481" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213805001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3613" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n Rozo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543766v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santiago-guillen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0896-160X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120225" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.icar.cnrs.fr/membre/sguillen/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05447290v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18801-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347307v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/visible.624" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/as.8481" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04226983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628674v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213805001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568963v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.3613" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366066v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude R&#233;gnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quignard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Valero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.univ-lyon2.fr/asi/13/index.php" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03473392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613109v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guill&#233;n Rozo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05373128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05115291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04903442v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543774v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543766v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04089456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628677v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03795332v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03628669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03797467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02147620v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03226839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02981973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077249v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272760v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089161v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758562v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355593v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04685539v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Holzem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tessier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>