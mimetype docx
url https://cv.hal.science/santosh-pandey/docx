--- v0 (2026-03-18)
+++ v1 (2026-05-20)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-4577-8567</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=llxuy7kAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,2021 +182,2021 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Nipping and Hormonal Spray on Growth Parameters and Seed Yield in Cowpea Variety (Vigna unguiculata L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikhil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mousmi Syed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashish Valmik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Research Journal of Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.433-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/arja/2024/v17i4544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast, reconfigurable flow switch for paper microfluidics based on selective wetting of folded paper actuator strips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taejoon Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawn Flanigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upender Kalwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Legner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lab on a Chip</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (21), pp.3621 - 3633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7LC00620A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of Different Moisture Regimes and Nitrogen Sources on Soil Health, Growth and Yield Attributes of Wheat: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suneel Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anant Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shantonu Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hariom Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (20), pp.541-548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/ijpss/2023/v35i203837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in Workplace Wearable Technologies and Connected Worker Solutions for Next‐Generation Occupational Safety, Health, and Productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vishal Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Austin Chesmore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M Legner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Intelligent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (1), pp.2100099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/aisy.202100099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral Monitoring Tool for Pig Farmers: Ear Tag Sensors, Machine Intelligence, and Technology Adoption Roadmap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upender Kalwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taejoon Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoqing Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip C Gauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (9), pp.2665. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ani11092665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robotic agricultural instrument for automated extraction of nematode cysts and eggs from soil to improve integrated pest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M Legner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory L Tylka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.3212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-82261-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scan4CFU: Low-cost, open-source bacterial colony tracking over large areas and extended incubation times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunsoo Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Ankita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HardwareX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, pp.e00249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ohx.2021.e00249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128880v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Capsule Endoscopy and Ingestible Electronics: Emerging Trends in Sensors, Circuits, Materials, Telemetry, Optics, and Rapid Reading Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dylan Miley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Bertoncello Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvin Condo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert E Jergens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyoung-Jin Yoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Devices &amp; Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021, pp.9854040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34133/2021/9854040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Testing and Diagnostics: A Review of Commercialized Technologies for Cost, Convenience and Quality of Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashler Benda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Zerajic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankita Ankita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erin Cleary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunsoo Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (19), pp.6581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s21196581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methods of removing debris and high-throughput counting of cyst nematode eggs extracted from field soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upender Kalwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Legner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Wlezien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Tylka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (10), pp.e0223386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0223386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin Cancer Diagnostics with an All-Inclusive Smartphone Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upender Kalwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Legner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taejoon Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (6), pp.790. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym11060790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and disposable paper- and plastic-based gel micropads for nematode handling, imaging, and chemical testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zach Njus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taejoon Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upender Kalwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Legner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Weinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APL Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (1), pp.016102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5005829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing the Effect of Static Magnetic Fields on C. elegans Using Microfluidics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zach Njus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riley Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taejoon Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upender Kalwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 06, pp.583 - 591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/abb.2015.69061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics-enabled method to identify modes of Caenorhabditis elegans paralysis in four anthelmintics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Lycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Parashar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomicrofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (6), pp.64103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4829777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of magnetic field on the fermentation kinetics of Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Deutmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raj Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Murphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 02 (4), pp.207 - 213. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/abb.2011.24031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-making by nematodes in complex microfluidic mazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Lycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archana Parashar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 02, pp.409 - 415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/abb.2011.26060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2243,51 +2264,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8B1EA1E"/>
+    <w:nsid w:val="1FC6EA29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2474,51 +2495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santosh-pandey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4577-8567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousmi Syed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Pandey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Valmik" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/arja/2024/v17i4544" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejoon Kong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Flanigan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Weinstein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upender Kalwa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Legner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7LC00620A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155244v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneel Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantonu Paul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariom Mishra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2023/v35i203837" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720329v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Patel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Chesmore" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Legner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100099" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqing Guo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip C Gauger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11092665" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936791v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Tylka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82261-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128880v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsoo Park" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Ankita" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Phillips" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2021.e00249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720327v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Miley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertoncello Machado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Condo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Jergens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Jin Yoon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9854040" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936773v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashler Benda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Zerajic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cleary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196581" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wlezien" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tylka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223386" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11060790" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163985v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Njus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005829" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128901v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Feldmann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Brien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2015.69061" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lycke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Parashar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829777" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Deutmeyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Raman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2011.24031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128893v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Joseph" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2011.26060" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/santosh-pandey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4577-8567" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=llxuy7kAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111621v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikhil Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mousmi Syed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Pandey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Valmik" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/arja/2024/v17i4544" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128871v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taejoon Kong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Flanigan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Weinstein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upender Kalwa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Legner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7LC00620A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suneel Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Sharma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shantonu Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hariom Mishra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/ijpss/2023/v35i203837" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720329v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Patel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Chesmore" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Legner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aisy.202100099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936747v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoqing Guo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip C Gauger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11092665" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory L Tylka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82261-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128880v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunsoo Park" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Ankita" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Phillips" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ohx.2021.e00249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Miley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bertoncello Machado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Condo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert E Jergens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoung-Jin Yoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2021/9854040" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936773v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashler Benda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Zerajic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Cleary" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Wlezien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Tylka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223386" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720416v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11060790" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zach Njus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5005829" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128901v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Feldmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riley Brien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2015.69061" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Lycke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Parashar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4829777" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Deutmeyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raj Raman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Murphy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2011.24031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Joseph" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/abb.2011.26060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>