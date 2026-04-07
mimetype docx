--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -367,287 +367,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Smart Home Digital Twin to Support the Recognition of Activities of Daily Living</w:t>
+                <w:t xml:space="preserve">Reconnaissance d’activités de la vie quotidienne au moyen de capteurs domotiques et d’apprentissage profond : lorsque syntaxe, sémantique et contexte se rencontrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Grosset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
+                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Puig</w:t>
+                <w:t xml:space="preserve">Benoit Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (17), pp.7586. </w:t>
+              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.129-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s23177586⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/roia.53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474884v1</w:t>
+                <w:t xml:space="preserve">hal-04401882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance d’activités de la vie quotidienne au moyen de capteurs domotiques et d’apprentissage profond : lorsque syntaxe, sémantique et contexte se rencontrent</w:t>
+                <w:t xml:space="preserve">A Smart Home Digital Twin to Support the Recognition of Activities of Daily Living</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Grosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Leduc</w:t>
+                <w:t xml:space="preserve">Xavier Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Ouverte d'Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (1), pp.129-156. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (17), pp.7586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/roia.53⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s23177586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401882v1</w:t>
+                <w:t xml:space="preserve">hal-04474884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Feasibility of Supervision of Stretching Exercises by a Humanoid Robot Coach for Chronic Low Back Pain: The R-COOL Randomized Trial</w:t>
               </w:r>
@@ -1138,547 +1138,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Human Activity Recognition in Smart Homes Based on IoT Sensors Algorithms: Taxonomies, Challenges, and Opportunities with Deep Learning</w:t>
+                <w:t xml:space="preserve">Using Language Model to Bootstrap Human Activity Recognition Ambient Sensors Based in Smart Homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (20), pp.2498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s21186037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics10202498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343114v1</w:t>
+                <w:t xml:space="preserve">hal-03381762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Language Model to Bootstrap Human Activity Recognition Ambient Sensors Based in Smart Homes</w:t>
+                <w:t xml:space="preserve">A Survey of Human Activity Recognition in Smart Homes Based on IoT Sensors Algorithms: Taxonomies, Challenges, and Opportunities with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (20), pp.2498. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics10202498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21186037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381762v1</w:t>
+                <w:t xml:space="preserve">hal-03343114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building An Automated Gesture Imitation Game For Teenagers with ASD</w:t>
+                <w:t xml:space="preserve">Human Skeleton Detection, Modeling and Gesture Imitation Learning for a Social Purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Nanan N Vallée</w:t>
+                <w:t xml:space="preserve">Linda Nanan Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Asseu</w:t>
+                <w:t xml:space="preserve">Olivier Asseu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Far East Journal of Electronics and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (1), pp.1 - 10. </w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (02), pp.90-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17654/EC023010001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/eng.2020.122009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894314v2</w:t>
+                <w:t xml:space="preserve">hal-02894323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Skeleton Detection, Modeling and Gesture Imitation Learning for a Social Purpose</w:t>
+                <w:t xml:space="preserve">Building An Automated Gesture Imitation Game For Teenagers with ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Nanan Vallée</w:t>
+                <w:t xml:space="preserve">Linda Nanan N Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Asseu</w:t>
+                <w:t xml:space="preserve">O. Asseu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (02), pp.90-98. </w:t>
+              <w:t xml:space="preserve">Far East Journal of Electronics and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/eng.2020.122009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17654/EC023010001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02894323v1</w:t>
+                <w:t xml:space="preserve">hal-02894314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning a set of interrelated tasks by using a succession of motor policies for a socially guided intrinsically motivated learner</w:t>
               </w:r>
@@ -1794,51 +1794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités en médecine physique et de réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1876,51 +1876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plug and play your robot into your smart home: Illustration of a new framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,265 +2065,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organization of Early Vocal Development in Infants and Machines: The Role of Intrinsic Motivation</w:t>
+                <w:t xml:space="preserve">Object learning through active exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
+                <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Lyubova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Droniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Padois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.01006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927940v1</w:t>
+                <w:t xml:space="preserve">hal-00919694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object learning through active exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serena Ivaldi</w:t>
+                <w:t xml:space="preserve">Self-Organization of Early Vocal Development in Infants and Machines: The Role of Intrinsic Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moulin-Frier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Oudeyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Autonomous Mental Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (1006), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAMD.2013.2280614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.01006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919694v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Choice of Teachers, Learning Strategies and Goals for a Socially Guided Intrinsic Motivation Learner</w:t>
               </w:r>
@@ -2426,1610 +2426,1610 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretable Rule Learning for Reactive Activity Recognition in Event-Driven RL Environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-Back Pain Physical Rehabilitation by Movement Analysis in Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighteenth European Workshop on Reinforcement Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tubingen Germany, France</w:t>
+              <w:t xml:space="preserve">ICMST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tokyo University of Science; Taiwanese Society of Movement Science and Technology; Research institute for Science and Technology, Nov 2025, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05302145v1</w:t>
+                <w:t xml:space="preserve">hal-05438889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can LLMs Translate Human Instructions into a Reinforcement Learning Agent's Internal Emergent Symbolic Representation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziqi Ma</w:t>
+                <w:t xml:space="preserve">Interpretable Rule Learning for Reactive Activity Recognition in Event-Driven RL Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivelina Stoyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Museux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Xu</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMAN workshop-ITL4HRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Eindhoven (Eindhoven University of Technology), Netherlands</w:t>
+              <w:t xml:space="preserve">Eighteenth European Workshop on Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tubingen Germany, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231065v1</w:t>
+                <w:t xml:space="preserve">hal-05302145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skeleton-Based Transformer for Classification of Errors and Better Feedback in Low Back Pain Physical Rehabilitation Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICORR 2025 - 19th IEEE/RAS-EMBS International Conference on Rehabilitation Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INTERNATIONAL CONSORTIUM FOR REHABILITATION ROBOTICS, May 2025, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundational Models for Robotics need to be made Bio-Inspired</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+                <w:t xml:space="preserve">Can LLMs Translate Human Instructions into a Reinforcement Learning Agent's Internal Emergent Symbolic Representation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Robotics and its Social Impacts (ARSO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">ROMAN workshop-ITL4HRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Eindhoven (Eindhoven University of Technology), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086677v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar coordinate-based 2D pose prior with neural distance field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Gan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Eric Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fenaux</w:t>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounim El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nashville, United States. pp.6144-6152, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Back Pain Physical Rehabilitation by Movement Analysis in Clinical Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foundational Models for Robotics need to be made Bio-Inspired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tokyo University of Science; Taiwanese Society of Movement Science and Technology; Research institute for Science and Technology, Nov 2025, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Robotics and its Social Impacts (ARSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05438889v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Spatial and Temporal Abstractions for Goal Representation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Mover</w:t>
+                <w:t xml:space="preserve">Open the Chests: An Environment for Activity Recognition and Sequential Decision Problems Using Temporal Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivelina Stoyanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Museux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Filliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2024: Twelfth International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Temporal Representation and Reasoning (TIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2024.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629549v1</w:t>
+                <w:t xml:space="preserve">hal-04747440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human pose estimation based biomechanical feature extraction for long lumps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Gan</w:t>
+                <w:t xml:space="preserve">Reconciling Spatial and Temporal Abstractions for Goal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 16th International Conference on Human System Interaction (HSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2024: Twelfth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409594v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhysioFormer: A Spatio-Temporal Transformer for Physical Rehabilitation Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+                <w:t xml:space="preserve">Human pose estimation based biomechanical feature extraction for long lumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriana Tapus</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounîm El-Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSR 2024 - 16th International Conference on Social Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. </w:t>
+              <w:t xml:space="preserve">2024 16th International Conference on Human System Interaction (HSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04857956v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medical Low-Back Pain Physical Rehabilitation Dataset for Human Body Movement Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PhysioFormer: A Spatio-Temporal Transformer for Physical Rehabilitation Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andre Thepaut</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2024: International Joint Conference on Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650036⟩</w:t>
+              <w:t xml:space="preserve">ICSR 2024 - 16th International Conference on Social Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629541v2</w:t>
+                <w:t xml:space="preserve">hal-04857956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Pretrained Embedding and Hierarchical Irregular Time Series Representation for Daily Living Activity Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Learning a Symbolic Abstraction of Actions in Hierarchical RL with Formal Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2024 - 27TH EUROPEAN CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ActSynt@ECAI2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858744v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Learning a Symbolic Abstraction of Actions in Hierarchical RL with Formal Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generative Pretrained Embedding and Hierarchical Irregular Time Series Representation for Daily Living Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ActSynt@ECAI2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECAI 2024 - 27TH EUROPEAN CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.4764 - 4771, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/faia241075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858759v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Motion Retargeting for Human-Robot Imitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Medical Low-Back Pain Physical Rehabilitation Dataset for Human Body Movement Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Thepaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HRI 2024 - Companion of the 2024 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+              <w:t xml:space="preserve">IJCNN 2024: International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04401885v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04629541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Irregularly Sampled Time Series with Generative Language Models for Classification and Transfer Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Bouchabou</w:t>
+                <w:t xml:space="preserve">Unsupervised Motion Retargeting for Human-Robot Imitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Annabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ML4ITS 2023: 2nd International Workshop on Machine Learning for Irregular Time Series Co-located with ECML PKDD 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HRI 2024 - Companion of the 2024 ACM/IEEE International Conference on Human-Robot Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Boulder (CO), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437409v1</w:t>
+                <w:t xml:space="preserve">hal-04401885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open the Chests: An Environment for Activity Recognition and Sequential Decision Problems Using Temporal Logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Museux</w:t>
+                <w:t xml:space="preserve">Representation of Irregularly Sampled Time Series with Generative Language Models for Classification and Transfer Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Filliat</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Temporal Representation and Reasoning (TIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ML4ITS 2023: 2nd International Workshop on Machine Learning for Irregular Time Series Co-located with ECML PKDD 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin (IT), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.TIME.2024.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04747440v1</w:t>
+                <w:t xml:space="preserve">hal-04437409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prerequisite Structure Discovery in Intelligent Tutoring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4076,64 +4076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal Space Abstraction in Hierarchical Reinforcement Learning via Reachability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4165,317 +4165,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Kinect, OpenPose and BlazePose for Human Body Movement Analysis on a Low Back Pain Physical Rehabilitation Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+                <w:t xml:space="preserve">Goal Space Abstraction in Hierarchical Reinforcement Learning via Set-Based Reachability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+              <w:t xml:space="preserve">ICDL 2023 - 22nd IEEE International Conference on Development and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Macau, China. pp.423-428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL55364.2023.10364473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133691v1</w:t>
+                <w:t xml:space="preserve">hal-04401878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal Space Abstraction in Hierarchical Reinforcement Learning via Set-Based Reachability Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Mover</w:t>
+                <w:t xml:space="preserve">Evaluating Kinect, OpenPose and BlazePose for Human Body Movement Analysis on a Low Back Pain Physical Rehabilitation Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL 2023 - 22nd IEEE International Conference on Development and Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. pp.587-591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDL55364.2023.10364473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04401878v1</w:t>
+                <w:t xml:space="preserve">hal-04133691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of trajectories of athletes using computer vision models and kinetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Gan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Eric Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fenaux</w:t>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounim El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th Annual MIT Sloan Sports Analytics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Boston, MA, United States. pp.443997</w:t>
@@ -4504,90 +4504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of trajectories of athletes using computer vision models and Kinetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounim El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Jelassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,90 +4625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Data Efficiency and Performance of Machine Learning Algorithms for Assessing Low Back Pain Physical Rehabilitation Exercises,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mobile Robots (ECMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4733,64 +4733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automata-Based Abstraction of Goals in Hierarchical Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4867,77 +4867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Leduc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DL-HAR 2021: 2nd International Workshop on Deep Learning for Human Activity Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Yokohama, Japan. pp.111-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4971,103 +4971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How An Automated Gesture Imitation Game Can Improve Social Interactions With Teenagers With ASD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Nanan Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Lohr</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ioannis Kanellos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Asseu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICRA Workshop on Social Robotics for Neurodevelopmental Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5411,893 +5411,893 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHIME: an Adaptive Hierarchical Representation for Continuous Intrinsically Motivated Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manoury</w:t>
+                <w:t xml:space="preserve">Recognition of Activities of Daily Living via Hierarchical Long-Short Term Memory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third IEEE International Conference on Robotic Computing (IRC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Naples, Italy. pp.167-170, </w:t>
+              <w:t xml:space="preserve">SMC 2019 : IEEE International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bari, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRC.2019.00032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2019.8914457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072393v1</w:t>
+                <w:t xml:space="preserve">hal-02194928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Affordance Discovery using Intrinsic Motivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manoury</w:t>
+                <w:t xml:space="preserve">Generating Shared Latent Variables for Robots to Imitate Human Movements and Understand their Physical Limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Human-Agent Interaction (HAI '19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan. </w:t>
+              <w:t xml:space="preserve">IEEE ECCV Workshop on Transferring and Adapting Source Knowledge in Computer Vision (TASK-CV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.190-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3349537.3351898⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-11012-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283820v2</w:t>
+                <w:t xml:space="preserve">hal-01891414v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Shared Latent Variables for Robots to Imitate Human Movements and Understand their Physical Limitations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Devanne</w:t>
+                <w:t xml:space="preserve">CHIME: an Adaptive Hierarchical Representation for Continuous Intrinsically Motivated Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ECCV Workshop on Transferring and Adapting Source Knowledge in Computer Vision (TASK-CV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.190-197, </w:t>
+              <w:t xml:space="preserve">The Third IEEE International Conference on Robotic Computing (IRC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Naples, Italy. pp.167-170, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-11012-3_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2019.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891414v4</w:t>
+                <w:t xml:space="preserve">hal-02072393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Activities of Daily Living via Hierarchical Long-Short Term Memory Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+                <w:t xml:space="preserve">Hierarchical Affordance Discovery using Intrinsic Motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2019 : IEEE International Conference on Systems, Man, and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bari, Italy. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Human-Agent Interaction (HAI '19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2019.8914457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3349537.3351898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194928v1</w:t>
+                <w:t xml:space="preserve">hal-02283820v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A co-design approach for a rehabilitation robot coach for physical rehabilitation based on the error classification of motion errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Devanne</w:t>
+                <w:t xml:space="preserve">Learning Sequences of Policies by using an Intrinsically Motivated Learner and a Task Hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Duminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Duhaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Continual Unsupervised Sensorimotor Learning, ICDL-EpiRob 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tokyo, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886751v3</w:t>
+                <w:t xml:space="preserve">hal-01887073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning a Set of Interrelated Tasks by Using Sequences of Motor Policies for a Strategic Intrinsically Motivated Learner</w:t>
+                <w:t xml:space="preserve">Effects of social guidance on a robot learning sequences of policies in hierarchical learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Duhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Second IEEE International Conference on Robotic Computing (IRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRC.2018.00061⟩</w:t>
+              <w:t xml:space="preserve">SMC 2018 : IEEE International Conference on Systems, Man and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan. pp.3755 - 3760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2018.00636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869508v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Sequences of Policies by using an Intrinsically Motivated Learner and a Task Hierarchy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Manoury</w:t>
+                <w:t xml:space="preserve">A co-design approach for a rehabilitation robot coach for physical rehabilitation based on the error classification of motion errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Le Gales-Garnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Continual Unsupervised Sensorimotor Learning, ICDL-EpiRob 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IRC 2018 : Second IEEE International Conference on Robotic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Laguna Hills, CA,, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2018.00074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887073v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886751v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of social guidance on a robot learning sequences of policies in hierarchical learning</w:t>
+                <w:t xml:space="preserve">Learning a Set of Interrelated Tasks by Using Sequences of Motor Policies for a Strategic Intrinsically Motivated Learner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Duminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Duhaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMC 2018 : IEEE International Conference on Systems, Man and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Miyazaki, Japan. pp.3755 - 3760, </w:t>
+              <w:t xml:space="preserve">2018 Second IEEE International Conference on Robotic Computing (IRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Laguna Hills, France. pp.288 - 291, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2018.00636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IRC.2018.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066931v1</w:t>
+                <w:t xml:space="preserve">hal-01869508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-level Motion Analysis for Physical Exercises Assessment in Kinaesthetic Rehabilitation</w:t>
               </w:r>
@@ -6368,239 +6368,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A humanoid robot for coaching patients for physical rehabilitation exercises</w:t>
+                <w:t xml:space="preserve">Computational Architecture of a Robot Coach for Physical Exercises in Kinesthetic Rehabilitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCAS 2016 : 12th Asian Conference on Computer Aided Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RO-MAN 2016 : IEEE International Symposium on Human and Robot Interactive Communication </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, New York, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810169v1</w:t>
+                <w:t xml:space="preserve">hal-01377342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Architecture of a Robot Coach for Physical Exercises in Kinesthetic Rehabilitation</w:t>
+                <w:t xml:space="preserve">A humanoid robot for coaching patients for physical rehabilitation exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RO-MAN 2016 : IEEE International Symposium on Human and Robot Interactive Communication </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACCAS 2016 : 12th Asian Conference on Computer Aided Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROMAN.2016.7745251⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01377342v1</w:t>
+                <w:t xml:space="preserve">hal-01810169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic and interactive learning of a hierarchical set of tasks by the Poppy humanoid robot</w:t>
               </w:r>
@@ -6703,77 +6703,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to recognize objects through curiosity-driven manipulation with the iCub humanoid robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serena Ivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Lyubova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Droniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Gerardeaux-Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7491,51 +7491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer vision-based foot contact detection for long jump using a monocular normal-speed camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangtao Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7599,64 +7599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7694,64 +7694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a Symbolic Goal Representation with an Intelligent Tutoring System based on Intrinsic Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7802,51 +7802,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prerequisite structure discovery for an intelligent tutoring system based on intrinsic motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8018,51 +8018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Collot-Lavenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,51 +8188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robots, de nouveaux partenaires de soins psychiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERES, pp.157-165, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8298,64 +8298,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Robot Interaction in senior health care: a qualitative cases-study research on seniors experiencing a robot-coached functional rehabilitation exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Le Gales-Garnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8565,51 +8565,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intrinsic motivation of reinforcement and imitation learning for sequential tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Machine Learning [cs.LG]. Sorbone Université, 2024</w:t>
+              <w:t xml:space="preserve">Machine Learning [cs.LG]. Sorbonne Université, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04853270v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
@@ -8703,51 +8703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19213A4A"/>
+    <w:nsid w:val="257A498E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8934,51 +8934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sao-mai-nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0929-0019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177417285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nguyen_s_2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Stoyanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00421-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04474884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177586" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401882v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leduc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.53" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro-Guerrero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Oztop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Zhong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2021.3082880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshuai Zhu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kerdreux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030975" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00708-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03343114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186037" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202498" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894314v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan N Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/EC023010001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122009" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936938v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9339-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936932v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0110-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302145v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Ma" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086677v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409950v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fenaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00612" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438889v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zadem" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mover" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409594v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moun&#238;m El-Yacoubi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613530" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629541v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Thepaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650036" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241075" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401885v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437409v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04747440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2024.5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdl55364.2023.10364416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364473" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jelassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0575-8_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10961.25444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894956v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2019.00032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283820v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349537.3351898" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891414v4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11012-3_15" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886751v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Le Gales-Garnett" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00074" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869508v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887073v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066931v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00636" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886757v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246923" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547074v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846820" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400809" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645999v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ogino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Asada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Fang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imol-workshop.github.io/home/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201624v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot-Lavenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Tula" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.tisse.2018.02.0157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02351086v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00977385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15223" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853270v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sao-mai-nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0929-0019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177417285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nguyen_s_2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Stoyanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00421-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.53" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04474884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro-Guerrero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Oztop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Zhong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2021.3082880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshuai Zhu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kerdreux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030975" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00708-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03343114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894314v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan N Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/EC023010001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936938v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9339-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936932v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0110-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Ma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fenaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00612" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04747440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2024.5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zadem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mover" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moun&#238;m El-Yacoubi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613530" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629541v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Thepaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdl55364.2023.10364416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364473" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jelassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0575-8_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10961.25444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894956v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891414v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11012-3_15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2019.00032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283820v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349537.3351898" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00636" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886751v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Le Gales-Garnett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00074" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886757v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246923" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547074v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846820" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400809" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645999v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ogino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Asada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Fang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imol-workshop.github.io/home/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201624v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot-Lavenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Tula" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.tisse.2018.02.0157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02351086v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00977385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15223" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853270v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>