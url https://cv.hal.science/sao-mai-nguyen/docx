--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -2603,429 +2603,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skeleton-Based Transformer for Classification of Errors and Better Feedback in Low Back Pain Physical Rehabilitation Exercises</w:t>
+                <w:t xml:space="preserve">Can LLMs Translate Human Instructions into a Reinforcement Learning Agent's Internal Emergent Symbolic Representation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+                <w:t xml:space="preserve">Ziqi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Tapus</w:t>
+                <w:t xml:space="preserve">Philippe Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICORR 2025 - 19th IEEE/RAS-EMBS International Conference on Rehabilitation Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTERNATIONAL CONSORTIUM FOR REHABILITATION ROBOTICS, May 2025, Michigan, United States</w:t>
+              <w:t xml:space="preserve">ROMAN workshop-ITL4HRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Eindhoven (Eindhoven University of Technology), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000534v1</w:t>
+                <w:t xml:space="preserve">hal-05231065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can LLMs Translate Human Instructions into a Reinforcement Learning Agent's Internal Emergent Symbolic Representation?</w:t>
+                <w:t xml:space="preserve">Skeleton-Based Transformer for Classification of Errors and Better Feedback in Low Back Pain Physical Rehabilitation Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziqi Ma</w:t>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Xu</w:t>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROMAN workshop-ITL4HRI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Eindhoven (Eindhoven University of Technology), Netherlands</w:t>
+              <w:t xml:space="preserve">ICORR 2025 - 19th IEEE/RAS-EMBS International Conference on Rehabilitation Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTERNATIONAL CONSORTIUM FOR REHABILITATION ROBOTICS, May 2025, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05231065v1</w:t>
+                <w:t xml:space="preserve">hal-05000534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar coordinate-based 2D pose prior with neural distance field</w:t>
+                <w:t xml:space="preserve">Foundational Models for Robotics need to be made Bio-Inspired</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qi Gan</w:t>
+                <w:t xml:space="preserve">Liming Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mounim El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Robotics and its Social Impacts (ARSO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409950v1</w:t>
+                <w:t xml:space="preserve">hal-05086677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundational Models for Robotics need to be made Bio-Inspired</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liming Chen</w:t>
+                <w:t xml:space="preserve">Polar coordinate-based 2D pose prior with neural distance field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounim El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Advanced Robotics and its Social Impacts (ARSO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/CVF Conference on Computer Vision and Pattern Recognition Workshops (CVPRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville, United States. pp.6144-6152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW67362.2025.00612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086677v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open the Chests: An Environment for Activity Recognition and Sequential Decision Problems Using Temporal Logic</w:t>
               </w:r>
@@ -3122,321 +3122,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling Spatial and Temporal Abstractions for Goal Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human pose estimation based biomechanical feature extraction for long lumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Zadem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+                <w:t xml:space="preserve">Mounîm El-Yacoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fenaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2024: Twelfth International Conference on Learning Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 16th International Conference on Human System Interaction (HSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629549v1</w:t>
+                <w:t xml:space="preserve">hal-05409594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human pose estimation based biomechanical feature extraction for long lumps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qi Gan</w:t>
+                <w:t xml:space="preserve">Reconciling Spatial and Temporal Abstractions for Goal Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 16th International Conference on Human System Interaction (HSI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICLR 2024: Twelfth International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409594v1</w:t>
+                <w:t xml:space="preserve">hal-04629549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhysioFormer: A Spatio-Temporal Transformer for Physical Rehabilitation Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSR 2024 - 16th International Conference on Social Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Odense, Denmark. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3464,360 +3464,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04857956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Learning a Symbolic Abstraction of Actions in Hierarchical RL with Formal Methods</w:t>
+                <w:t xml:space="preserve">A Medical Low-Back Pain Physical Rehabilitation Dataset for Human Body Movement Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Thepaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ActSynt@ECAI2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJCNN 2024: International Joint Conference on Neural Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858759v1</w:t>
+                <w:t xml:space="preserve">hal-04629541v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Pretrained Embedding and Hierarchical Irregular Time Series Representation for Daily Living Activity Recognition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online Learning a Symbolic Abstraction of Actions in Hierarchical RL with Formal Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECAI 2024 - 27TH EUROPEAN CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ActSynt@ECAI2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04858744v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Medical Low-Back Pain Physical Rehabilitation Dataset for Human Body Movement Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generative Pretrained Embedding and Hierarchical Irregular Time Series Representation for Daily Living Activity Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bouchabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andre Thepaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCNN 2024: International Joint Conference on Neural Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2024, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">ECAI 2024 - 27TH EUROPEAN CONFERENCE ON ARTIFICIAL INTELLIGENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de Compostela, Spain. pp.4764 - 4771, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IJCNN60899.2024.10650036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/faia241075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04629541v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Motion Retargeting for Human-Robot Imitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqi Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4076,64 +4076,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goal Space Abstraction in Hierarchical Reinforcement Learning via Reachability Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4165,317 +4165,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal Space Abstraction in Hierarchical Reinforcement Learning via Set-Based Reachability Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Mover</w:t>
+                <w:t xml:space="preserve">Evaluating Kinect, OpenPose and BlazePose for Human Body Movement Analysis on a Low Back Pain Physical Rehabilitation Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDL 2023 - 22nd IEEE International Conference on Development and Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDL55364.2023.10364473⟩</w:t>
+              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Stockholm, Sweden. pp.587-591, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04401878v1</w:t>
+                <w:t xml:space="preserve">hal-04133691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Kinect, OpenPose and BlazePose for Human Body Movement Analysis on a Low Back Pain Physical Rehabilitation Dataset</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksa Marusic</w:t>
+                <w:t xml:space="preserve">Goal Space Abstraction in Hierarchical Reinforcement Learning via Set-Based Reachability Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Zadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th ACM/IEEE International Conference on Human-Robot Interaction (HRI 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3568294.3580153⟩</w:t>
+              <w:t xml:space="preserve">ICDL 2023 - 22nd IEEE International Conference on Development and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Macau, China. pp.423-428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDL55364.2023.10364473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04133691v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04401878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of trajectories of athletes using computer vision models and kinetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fenaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounim El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th Annual MIT Sloan Sports Analytics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Boston, MA, United States. pp.443997</w:t>
@@ -4504,90 +4504,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of trajectories of athletes using computer vision models and Kinetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounim El Yacoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Jelassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4625,90 +4625,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Data Efficiency and Performance of Machine Learning Algorithms for Assessing Low Back Pain Physical Rehabilitation Exercises,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksa Marusic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Tapus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mobile Robots (ECMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4733,64 +4733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Automata-Based Abstraction of Goals in Hierarchical Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7491,51 +7491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer vision-based foot contact detection for long jump using a monocular normal-speed camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangtao Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qi Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7599,64 +7599,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thépaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7694,64 +7694,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a Symbolic Goal Representation with an Intelligent Tutoring System based on Intrinsic Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Zadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Mover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8703,51 +8703,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="257A498E"/>
+    <w:nsid w:val="DD543B0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8934,51 +8934,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sao-mai-nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0929-0019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177417285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nguyen_s_2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Stoyanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00421-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.53" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04474884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro-Guerrero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Oztop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Zhong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2021.3082880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshuai Zhu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kerdreux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030975" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00708-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03343114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894314v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan N Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/EC023010001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936938v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9339-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936932v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0110-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231065v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Ma" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fenaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00612" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04747440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2024.5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zadem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mover" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409594v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moun&#238;m El-Yacoubi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613530" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241075" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629541v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Thepaut" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdl55364.2023.10364416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401878v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364473" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jelassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0575-8_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10961.25444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894956v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891414v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11012-3_15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2019.00032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283820v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349537.3351898" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00636" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886751v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Le Gales-Garnett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00074" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886757v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246923" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547074v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846820" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400809" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645999v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ogino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Asada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Fang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imol-workshop.github.io/home/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201624v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot-Lavenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Tula" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.tisse.2018.02.0157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02351086v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00977385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15223" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853270v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sao-mai-nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0929-0019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177417285" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/nguyen_s_2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302288v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivelina Stoyanova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Museux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Filliat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-025-00421-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401882v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchabou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lohr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Kanellos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leduc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/roia.53" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04474884v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Grosset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Puig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23177586" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03261078v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navarro-Guerrero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Oztop" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junpei Zhong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2021.3082880" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03118190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duminy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshuai Zhu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Duhaut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Kerdreux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11030975" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157219v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Manoury" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Buche" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-021-00708-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03381762v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics10202498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03343114v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21186037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan Vall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asseu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2020.122009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894314v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Nanan N Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Asseu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17654/EC023010001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2018.00087" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514898v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Th&#233;paut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584437v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tanguy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiqiao Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13218-017-0494-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936938v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Oudeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-013-9339-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919694v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Lyubova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Droniou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Padois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAMD.2013.2280614" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moulin-Frier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.01006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936932v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13230-013-0110-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05438889v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-05302145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqi Ma" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000534v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksa Marusic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Tapus" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409950v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Gan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fenaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounim El Yacoubi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW67362.2025.00612" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ip-paris.hal.science/hal-04747440v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TIME.2024.5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409594v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moun&#238;m El-Yacoubi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613530" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629549v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zadem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mover" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3568294.3580153" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04629541v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Thepaut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN60899.2024.10650036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858759v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858744v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/faia241075" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Annabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437409v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401880v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdl55364.2023.10364416" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201363v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133691v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04401878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDL55364.2023.10364473" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126067v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-05409641v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Jelassi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Putot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032449v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-0575-8_9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10961.25444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02676585v3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Mitriakov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Garlatti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZ48607.2020.9177581" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02894956v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03001120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSRR50563.2020.9292594" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02194928v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914457" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01891414v4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11012-3_15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2019.00032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283820v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349537.3351898" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887073v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066931v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2018.00636" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886751v3" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Le Gales-Garnett" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kermarrec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00074" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRC.2018.00061" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886757v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2017.8246923" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMAN.2016.7745251" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810169v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547074v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEVLRN.2016.7846820" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gerardeaux-Viret" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2013.6652525" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DevLrn.2012.6400809" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762762v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762753v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762758v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645986v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baranes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645999v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Ogino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Asada" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090038v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangtao Fang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05309544v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04403613v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imol-workshop.github.io/home/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201624v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02341202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499990v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot-Lavenne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Tula" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604132v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.tisse.2018.02.0157" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02351086v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00977385v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR15223" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04853270v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>