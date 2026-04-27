--- v0 (2026-03-26)
+++ v1 (2026-04-27)
@@ -293,510 +293,2340 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient and Optimal No-Regret Caching Under Partial Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ben Mazziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francescomaria Faticanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TON.2025.3636929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TTL model for an LRU-based similarity caching policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ben Mazziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel S. Menasche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.110206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2024.110206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technical Perspective: Can We Uncover Private Backbone Infrastructures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications of the ACM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (8), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3604621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing Count Min Sketch with Conservative Updates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ben Mazziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, pp.109315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2022.109315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Prefetching in Random Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kausthub Keshava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (19), pp.2437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math9192437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361953v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Short-Scale Stochastic Solar Energy Models: A Datacenter Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Queue and Stochastic Models for Operations Research, 8 (12), pp.1--26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math8122127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance models for hierarchy of caches: Application to modern DNS caches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Choungmo Fofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedko Nedkov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, pp.57-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.peva.2016.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifetime and availability of data stored on a P2P system: Evaluation of redundancy and recovery schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64 (1), pp.243-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2014.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correction to &amp;quot;Analysis and Optimization of Sleeping Mode in WiMAX via Stochastic Decomposition Techniques&amp;quot; [Sep 11 1630-1640]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp.846-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2012.120517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of power save and its impact on web traffic in cellular networks with continuous connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Choungmo Fofack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pervasive and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (5), pp.646-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pmcj.2012.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of power saving with continuous connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (10), pp.2481-2493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2012.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing costs and pollution in cellular networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Mancuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Communications Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (8), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCOM.2011.5978417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00506758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Control of Sleep Periods for Wireless Terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Energy-Efficient Wireless Communications, 29 (8), pp.1605-1617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2011.110910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis and Optimization of Sleeping Mode in WiMAX via Stochastic Decomposition Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (8), pp.1630 - 1640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSAC.2011.110912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitting genetic algorithms to distributed online evolution of network protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Miorandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Fialho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 54 (18), pp.3402-3420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal estimation of multicast membership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Signal Processing in Networking, 51 (8), pp.2165-2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2003.814461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forwarders vs. centralized server: an evaluation of two approaches for locating mobile agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Performance 2002, 49 (1-4), pp.299-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-5316(02)00133-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory-efficient Online Caching Policies with Regret Guarantees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xufeng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP NETWORKING 2025</w:t>
+              <w:t xml:space="preserve">IFIP NETWORKING 2025 : 24th International IFIP Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05326754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No-Regret Caching with Noisy Request Estimates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ben Mazziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francescomaria Faticanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE VCC 2023 - IEEE Virtual Conference on Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, New York (ONLINE), United States. pp.341-346, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VCC60689.2023.10474978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing the Hit Rate of Similarity Caching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ben Mazziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sadoc Menasche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, Brazil. pp.141-146, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10000890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formal Analysis of the Count-Min Sketch with Conservative Updates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ben Mazziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE INFOCOM WNA 2022 - The second Workshop on Networking Algorithms (WNA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, New York, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFOCOMWKSHPS54753.2022.9798146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du préchargement dans un monde dynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kausthub Keshava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -825,4732 +2655,2902 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 - 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic Models for Solar Power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitra Politaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEW 2017 - European Performance Engineering Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Berlin, Germany. pp.282--297, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66583-2_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Train Moving-Block Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dersin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 13th International Conference on Quantitative Evaluation of SysTems (QEST) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Quebec City, Quebec, Canada. pp.348-363, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-43425-4_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ns-3 Based Framework for Simulating Communication Based Train Control (CBTC) Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Tuholukova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on ns-3 (WNS3 '16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Seattle, WA, United States. pp.116-123, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2915371.2915378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Markovian Queueing System for Modeling a Smart Green Base Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Dimitriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEW: European Performance Evaluation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Madrid, Spain. pp.3-18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-23267-6_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling modern DNS caches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicaise Choungmo Fofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VALUETOOLS - 7th International Conference on Performance Evaluation Methodologies and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Turin, Italy. pp.184-193, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4108/icst.valuetools.2013.254416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power save analysis of cellular networks with continuous connectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">On the Minimization of Power Consumption in Base Stations using on/off Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Chatzipapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Mancuso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986202⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Online, France. pp.18-23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2011.6082501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640894v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Minimization of Power Consumption in Base Stations using on/off Power Amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelos Chatzipapas</w:t>
+                <w:t xml:space="preserve">Power save analysis of cellular networks with continuous connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Mancuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Online Conference on Green Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2011.6082501⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640958v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers Using One-Way Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETWORKING 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Chennai, India. pp.109-121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00496155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Aware Traffic Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+                <w:t xml:space="preserve">Simulation analysis of download and recovery processes in P2P storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georg Post</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNFTraf '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">21st International Teletraffic Congress (ITC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446775v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sampling for state change detection with application to the control of sleep mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivek Borkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control (CDC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.1645-1650, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed gradient optimization for epidemic routing: A preliminary evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFIP Wireless Days (WD 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WD.2009.5449659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacation policy optimization with application to IEEE 802.16e power saving mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+                <w:t xml:space="preserve">Flow Aware Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georgios Paschos</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFIP Wireless Days (WD 2009)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNFTraf '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640988v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of centralized versus distributed recovery schemes in P2P storage systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+                <w:t xml:space="preserve">Vacation policy optimization with application to IEEE 802.16e power saving mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nain</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IFIP-TC 6 Networking Conference : Networking 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_53⟩</w:t>
+              <w:t xml:space="preserve">2nd IFIP Wireless Days (WD 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2009.5449688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641071v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic simulation model for peer-to-peer storage systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Performance analysis of centralized versus distributed recovery schemes in P2P storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International ICST Conference on Performance Evaluation Methodologies and Tools (VALUETOOLS '09)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7653⟩</w:t>
+              <w:t xml:space="preserve">International IFIP-TC 6 Networking Conference : Networking 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.676-689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_53⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641015v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation analysis of download and recovery processes in P2P storage systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A realistic simulation model for peer-to-peer storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Teletraffic Congress (ITC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International ICST Conference on Performance Evaluation Methodologies and Tools (VALUETOOLS '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641069v2</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M/G/1 queue with repeated inhomogeneous vacations applied to IEEE 802.16e power saving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 ACM SIGMETRICS International Conference on Measurement and Modeling of Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Annapolis, Maryland, United States. pp.451-452, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1375457.1375516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of an M/G/1 Queue with Repeated Inhomogeneous Vacations with Application to IEEE 802.16e Power Saving Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Quantitative Evaluation of Systems (QEST '08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Saint-Malo, France. pp.27-36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/QEST.2008.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of peer-to-peer storage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th international teletraffic conference on Managing traffic performance in converged networks (ITC '07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Ottawa, Canada. pp.642-653, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-72990-7_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedding Evolution in Epidemic-Style Forwarding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iacopo Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Miorandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Internatonal Conference on Mobile Adhoc and Sensor Systems (MASS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Pisa, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MOBHOC.2007.4428686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Analysis of an Adaptive Backoff Algorithm for IEEE 802.11 DCF Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETWORKING 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Coimbra, Portugal. pp.184-196, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11753810_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-optimal bandwidth allocation for multi-spot MFTDMA satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFOCOM 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Miami, United States. pp.560-571, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2005.1497923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00451816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the dynamic estimation of multicast group sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixteenth International Symposium on Mathematical Theory of Networks and Systems (MTNS2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2004, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating membership in a multicast session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS international conference on Measurement and modeling of computer systems - 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, San Diego, United States. pp.250-260, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/781027.781059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal on-line estimation of the size of a dynamic multicast group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-First Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, New York City, New York, United States. pp.1109- 1118, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2002.1019359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forwarders vs. centralized server: an evaluation of two approaches for locating mobile agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGMETRICS international conference on Measurement and modeling of computer systems - 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Marina Del Rey, California, United States. pp.278-279, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/511334.511379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring network characteristics via moment-based estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Don Towsley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twentieth Annual Joint Conference of the IEEE Computer and Communications Societies (INFOCOM 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2001, Anchorage, Alaska, United States. pp.1045-1054, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INFCOM.2001.916298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641318v1</w:t>
-              </w:r>
-[...1828 lines deleted...]
-                <w:t xml:space="preserve">hal-00641265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5622,2131 +5622,2131 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01677884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Evaluation of Train Moving-Block Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dersin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8917, Inria Sophia Antipolis. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-renewal TTL-based Cache Replacement Policy and Applications: Case of Modern DNS Hierarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Choungmo Fofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8414, INRIA. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal control of sleep periods for wireless terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Stavrou Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00591761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleep Mode Analysis via Workload Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA. 2010, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lifetime and availability of data stored on a P2P system: Evaluation of recovery schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7170, INRIA. 2010, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00448100v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers using One-Way Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7124, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436444v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Sampling for State Change Detection with Application to the Control of Sleep Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek S. Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7026, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00420542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation Analysis of Download and Recovery Processes in P2P Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6858, INRIA. 2009, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00363966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vacation Policy Optimization with Application to IEEE 802.16e Power Saving Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek S. Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7017, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00410117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Gradient Optimization for Epidemic Routing: a preliminary Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7016, INRIA. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435184v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Analysis of Centralized versus Distributed Recovery Schemes in P2P Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6769, INRIA. 2008, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00346503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of an M/G/1 queue with repeated inhomogeneous vacations -- Application to IEEE 802.16e power saving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6488, INRIA. 2008, pp.31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00266552v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary Epidemic Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iacopo Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Miorandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6140, INRIA. 2007, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00130803v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P2P storage systems modeling, analysis and evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6392, INRIA. 2007, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00194608v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Analysis of Peer-to-Peer Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6044, INRIA. 2006, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00118211v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un algorithme d'allocation de bande passante satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5172, INRIA. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00071416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimating Membership in a Multicast Session</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4391, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forwarders vs. Centralized Server : An Evaluation of two Approaches for Locating Mobile Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4440, INRIA. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal On-Line Estimation of the Size of a Dynamic Multicast Group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-4329, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00072258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Train Moving-Block Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Simoens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dersin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability, Safety and Security of Railway Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404854v1</w:t>
-              </w:r>
-[...1943 lines deleted...]
-                <w:t xml:space="preserve">inria-00072258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7865,311 +7865,311 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Search Method And System For Congestion Avoidance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Flow Aware Congestion Avoidance Method and System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2413543. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2413542. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641421v1</w:t>
+                <w:t xml:space="preserve">hal-00641420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Aware Congestion Avoidance Method and System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Binary Search Method And System For Congestion Avoidance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2413542. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2413543. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641420v1</w:t>
+                <w:t xml:space="preserve">hal-00641421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Estimating a Round Trip Time of a Packet Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2226971, WO/2010/100151. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8232,90 +8232,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomic Information Diffusion in Intermittently Connected Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iacopo Carreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Fialho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Miorandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mieso K. Denko and Laurence T. Yang and Yan Zhang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomic Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.411-433, 2009, </w:t>
@@ -8378,90 +8378,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Optimal Resource Allocation in Multi-Spot MFTDMA Satellite Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maggie Xiaoyan Cheng and Yingshu Li and Ding-Zhu Du. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Optimization in Communication Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (18), Kluwer Academic Publishers, pp.325-365, 2006, Combinatorial Optimization, 0-387-29025-7. </w:t>
@@ -8771,51 +8771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hohlfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639830.3639832" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05326754v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufeng Zhang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318435v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Mazziane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10474978" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000890" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613957v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS54753.2022.9798146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Politaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66583-2_18" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Simoens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dersin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43425-4_23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tuholukova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915371.2915378" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Choungmo Fofack" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.valuetools.2013.254416" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mancuso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986202" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640958v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Chatzipapas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2011.6082501" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Carra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446775v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Post" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640984v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Borkar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400669" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640995v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Reina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449659" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640988v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449688" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_53" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641015v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7653" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641069v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641082v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375516" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641076v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2008.37" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641279v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72990-7_57" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641273v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carreras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Miorandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2007.4428686" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641284v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ibrahim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_16" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641390v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781027.781059" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641385v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2002.1019359" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/511334.511379" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916298" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400041v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3636929" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04746044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Menasche" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110206" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04177294v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604621" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764212v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109315" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedko Nedkov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.01.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.02.015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729082v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2012.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444289v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120517" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729084v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.03.010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506758v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5978417" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110910" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445314v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110912" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640798v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fialho" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641256v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2003.814461" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641265v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00133-5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677884v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stavrou Paschos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448100v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352876v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S. Borkar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435184v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436444v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266552v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130803v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194608v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118211v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89828-5_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H30PG8CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hohlfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639830.3639832" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Mazziane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3636929" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04746044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Menasche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04177294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Choungmo Fofack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedko Nedkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.02.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mancuso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2012.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.03.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5978417" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Borkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110912" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Miorandi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fialho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.06.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2003.814461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00133-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05326754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufeng Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318435v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10474978" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS54753.2022.9798146" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Politaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66583-2_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Simoens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dersin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43425-4_23" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345425v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tuholukova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915371.2915378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.valuetools.2013.254416" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Chatzipapas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2011.6082501" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986202" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Carra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641069v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400669" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Reina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449659" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Post" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449688" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_53" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375516" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2008.37" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72990-7_57" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2007.4428686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781027.781059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2002.1019359" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/511334.511379" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677884v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stavrou Paschos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448100v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436444v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S. Borkar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435184v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266552v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130803v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194608v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118211v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072148v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404854v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89828-5_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H30PG8CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>