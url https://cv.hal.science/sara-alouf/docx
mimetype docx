--- v1 (2026-04-27)
+++ v2 (2026-05-21)
@@ -3239,222 +3239,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Minimization of Power Consumption in Base Stations using on/off Power Amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelos Chatzipapas</w:t>
+                <w:t xml:space="preserve">Power save analysis of cellular networks with continuous connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Mancuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Online Conference on Green Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/GreenCom.2011.6082501⟩</w:t>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640958v1</w:t>
+                <w:t xml:space="preserve">hal-00640894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power save analysis of cellular networks with continuous connectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Minimization of Power Consumption in Base Stations using on/off Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Chatzipapas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Mancuso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lucca, Italy. </w:t>
+              <w:t xml:space="preserve">2011 IEEE Online Conference on Green Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Online, France. pp.18-23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2011.5986202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GreenCom.2011.6082501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640894v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers Using One-Way Traffic</w:t>
               </w:r>
@@ -3568,138 +3568,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00496155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation analysis of download and recovery processes in P2P storage systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+                <w:t xml:space="preserve">Distributed gradient optimization for epidemic routing: A preliminary evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Teletraffic Congress (ITC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd IFIP Wireless Days (WD 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2009.5449659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641069v2</w:t>
+                <w:t xml:space="preserve">hal-00640995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal sampling for state change detection with application to the control of sleep mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3744,304 +3753,304 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th IEEE Conference on Decision and Control (CDC 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.1645-1650, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed gradient optimization for epidemic routing: A preliminary evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Reina</w:t>
+                <w:t xml:space="preserve">Flow Aware Traffic Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IFIP Wireless Days (WD 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNFTraf '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2009.5449659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00640995v1</w:t>
+                <w:t xml:space="preserve">hal-01446775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Aware Traffic Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+                <w:t xml:space="preserve">Performance analysis of centralized versus distributed recovery schemes in P2P storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Georg Post</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Traffic Management and Traffic Engineering for the Future Internet (EuroNFTraf '09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International IFIP-TC 6 Networking Conference : Networking 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Aachen, Germany. pp.676-689, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446775v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacation policy optimization with application to IEEE 802.16e power saving mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4086,284 +4095,275 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Paschos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd IFIP Wireless Days (WD 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2009.5449688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of centralized versus distributed recovery schemes in P2P storage systems</w:t>
+                <w:t xml:space="preserve">A realistic simulation model for peer-to-peer storage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International IFIP-TC 6 Networking Conference : Networking 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth International ICST Conference on Performance Evaluation Methodologies and Tools (VALUETOOLS '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Pisa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-01399-7_53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641071v1</w:t>
+                <w:t xml:space="preserve">hal-00641015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic simulation model for peer-to-peer storage systems</w:t>
+                <w:t xml:space="preserve">Simulation analysis of download and recovery processes in P2P storage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International ICST Conference on Performance Evaluation Methodologies and Tools (VALUETOOLS '09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Teletraffic Congress (ITC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/ICST.VALUETOOLS2009.7653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00641015v1</w:t>
+                <w:t xml:space="preserve">hal-00641069v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M/G/1 queue with repeated inhomogeneous vacations applied to IEEE 802.16e power saving</w:t>
               </w:r>
@@ -5622,77 +5622,234 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01677884v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance Evaluation of Train Moving-Block Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Simoens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dersin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reliability, Safety and Security of Railway Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Train Moving-Block Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5748,73 +5905,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8917, Inria Sophia Antipolis. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-renewal TTL-based Cache Replacement Policy and Applications: Case of Modern DNS Hierarchy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicaise Choungmo Fofack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5827,73 +5984,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8414, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control of sleep periods for wireless terminals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5902,116 +6059,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Stavrou Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00591761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleep Mode Analysis via Workload Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6037,73 +6194,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INRIA. 2010, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime and availability of data stored on a P2P system: Evaluation of recovery schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6129,799 +6286,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7170, INRIA. 2010, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00448100v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers using One-Way Traffic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+                <w:t xml:space="preserve">Optimal Sampling for State Change Detection with Application to the Control of Sleep Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7124, INRIA. 2009</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek S. Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7026, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00436444v3</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00420542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Sampling for State Change Detection with Application to the Control of Sleep Mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+                <w:t xml:space="preserve">Simulation Analysis of Download and Recovery Processes in P2P Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7026, INRIA. 2009</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6858, INRIA. 2009, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00420542v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00363966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Analysis of Download and Recovery Processes in P2P Storage Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+                <w:t xml:space="preserve">Vacation Policy Optimization with Application to IEEE 802.16e Power Saving Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6858, INRIA. 2009, pp.19</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivek S. Borkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Paschos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7017, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00363966v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00410117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacation Policy Optimization with Application to IEEE 802.16e Power Saving Mechanism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+                <w:t xml:space="preserve">Distributed Gradient Optimization for Epidemic Routing: a preliminary Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Neglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Reina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7017, INRIA. 2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7016, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00410117v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435184v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Gradient Optimization for Epidemic Routing: a preliminary Evaluation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Reina</w:t>
+                <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers using One-Way Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7016, INRIA. 2009</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7124, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00435184v2</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00436444v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Centralized versus Distributed Recovery Schemes in P2P Storage Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of an M/G/1 queue with repeated inhomogeneous vacations -- Application to IEEE 802.16e power saving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6769, INRIA. 2008, pp.14</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Prakash Azad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6488, INRIA. 2008, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00346503v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00266552v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of an M/G/1 queue with repeated inhomogeneous vacations -- Application to IEEE 802.16e power saving</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis of Centralized versus Distributed Recovery Schemes in P2P Storage Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6488, INRIA. 2008, pp.31</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6769, INRIA. 2008, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00266552v3</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00346503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Epidemic Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6960,73 +7117,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6140, INRIA. 2007, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00130803v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P2P storage systems modeling, analysis and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulhalim Dandoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7052,73 +7209,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6392, INRIA. 2007, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00194608v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Peer-to-Peer Storage Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7144,73 +7301,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6044, INRIA. 2006, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00118211v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un algorithme d'allocation de bande passante satellitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7262,73 +7419,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5172, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Membership in a Multicast Session</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7363,73 +7520,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4391, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forwarders vs. Centralized Server : An Evaluation of two Approaches for Locating Mobile Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7451,73 +7608,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4440, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal On-Line Estimation of the Size of a Dynamic Multicast Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7539,214 +7696,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RR-4329, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072258v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-01404854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7910,51 +7910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2413542. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8011,51 +8011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2413543. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8125,51 +8125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2226971, WO/2010/100151. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8771,51 +8771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hohlfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639830.3639832" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Mazziane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3636929" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04746044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Menasche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04177294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Choungmo Fofack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedko Nedkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.02.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mancuso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2012.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.03.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5978417" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Borkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110912" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Miorandi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fialho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.06.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2003.814461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00133-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05326754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufeng Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318435v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10474978" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS54753.2022.9798146" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Politaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66583-2_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Simoens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dersin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43425-4_23" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345425v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tuholukova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915371.2915378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.valuetools.2013.254416" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640958v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Chatzipapas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2011.6082501" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640894v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986202" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Carra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641069v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400669" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Reina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449659" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446775v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Post" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640988v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449688" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641071v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_53" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375516" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2008.37" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72990-7_57" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2007.4428686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781027.781059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2002.1019359" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/511334.511379" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677884v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323589v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914877v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stavrou Paschos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448100v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436444v3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S. Borkar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435184v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266552v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130803v3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194608v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118211v3" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072148v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404854v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89828-5_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H30PG8CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04731314v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Hohlfeld" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyuan Jiang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2024.102462" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04264945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.C. Tay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3639830.3639832" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05400041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Mazziane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francescomaria Faticanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TON.2025.3636929" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04746044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S. Menasche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2024.110206" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04177294v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604621" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03764212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2022.109315" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03361953v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kausthub Keshava" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9192437" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03046453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math8122127" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01258189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Choungmo Fofack" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedko Nedkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.peva.2016.01.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhalim Dandoush" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2014.02.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01444289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Prakash Azad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2012.120517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729082v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mancuso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2012.04.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00729084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.03.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506758v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5978417" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Borkar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Paschos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110910" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01445314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSAC.2011.110912" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Carreras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Miorandi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Fialho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.06.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Barakat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2003.814461" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-5316(02)00133-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05326754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xufeng Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318435v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VCC60689.2023.10474978" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadoc Menasche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10000890" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOMWKSHPS54753.2022.9798146" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01624419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Politaki" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66583-2_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345437v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Simoens" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dersin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43425-4_23" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01345425v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Tuholukova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2915371.2915378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Dimitriou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23267-6_1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/icst.valuetools.2013.254416" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2011.5986202" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640958v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Chatzipapas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GreenCom.2011.6082501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Carra" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_9" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Reina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449659" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640984v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400669" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446775v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Post" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-01399-7_53" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640988v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2009.5449688" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/ICST.VALUETOOLS2009.7653" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641069v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375457.1375516" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641076v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2008.37" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641279v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72990-7_57" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641273v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2007.4428686" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641284v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Ibrahim" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_16" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641248v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641390v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/781027.781059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2002.1019359" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641394v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/511334.511379" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641318v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Towsley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2001.916298" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01677884v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404854v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01323589v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00914877v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591761v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Borkar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Stavrou Paschos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00448100v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek S. Borkar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363966v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00410117v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435184v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436444v3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00266552v3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346503v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00130803v3" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00194608v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00118211v3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072197v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072148v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072258v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641420v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641414v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-89828-5_17" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H30PG8CP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01115023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>