--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -729,295 +729,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation of canine meningioma grading: inter‐observer agreement and recommendations for reproducible histopathologic criteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrasonographic and radiographic findings of the kidneys in six dogs and one cat with ethylene glycol intoxication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Baiker</w:t>
+                <w:t xml:space="preserve">Olivia Eberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Beineke</w:t>
+                <w:t xml:space="preserve">Céline Pouzot-Nevoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Oevermann</w:t>
+                <w:t xml:space="preserve">Anthony Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Drumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Harel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Comparative Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/vco.12802⟩</w:t>
+              <w:t xml:space="preserve">Vlaams dierengeneeskundig tijdschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 91 (3), pp.113-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21825/vdt.84987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552719v1</w:t>
+                <w:t xml:space="preserve">hal-04554965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonographic and radiographic findings of the kidneys in six dogs and one cat with ethylene glycol intoxication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Pouzot-Nevoret</w:t>
+                <w:t xml:space="preserve">Standardisation of canine meningioma grading: inter‐observer agreement and recommendations for reproducible histopathologic criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Belluco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Barthélemy</w:t>
+                <w:t xml:space="preserve">Kerstin Baiker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bianca Drumond</w:t>
+                <w:t xml:space="preserve">Andreas Beineke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Harel</w:t>
+                <w:t xml:space="preserve">Anna Oevermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vlaams dierengeneeskundig tijdschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 91 (3), pp.113-1221. </w:t>
+              <w:t xml:space="preserve">Veterinary and Comparative Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.509-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21825/vdt.84987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/vco.12802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554965v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroprotective effects of adipose-derived stromal vascular fraction on acute spinal cord injuries in rats</w:t>
               </w:r>
@@ -1830,51 +1830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Rasotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Oevermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 56 (3), pp.342-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3402,51 +3402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Avallone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Palma, di</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Oevermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV workshop of veterinary neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Berne, Switzerland. 25, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3908,51 +3908,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05283609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Linet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bernardo Marques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Porsmoguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Soliveres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belluco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189400v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Avallone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Brachelente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vco.12932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Khoshnevis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Zahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maciocco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.923679" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04552719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Baiker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beineke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oevermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vco.12802" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04554965v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Eberl&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouzot-Nevoret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Drumond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/vdt.84987" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertlen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seblani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brezun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2022.29225.abstracts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04566693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocafort Ferrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13411" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04771745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schramme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castelijns" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12925" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234772" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sammarco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Sapin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985820941818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03160979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Palma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rasotto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985818824952" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03160985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Joon Seung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Young Lim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Il Shin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Woo Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985817750457" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04844740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985818763717" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01820537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Randleff-Rasmussen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontemps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-017-9704-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04121854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leveneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.03.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03160992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castagnaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chiers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millanta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2016.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournel-Fleury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watrelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2015.08.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985813490757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanore Maria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Wyrzykowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450802593332" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04897606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira-Abrantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Lecot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussurgey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Randleff-Rasmussen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bontemps" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Wyrzykovsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04732703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avallone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma, di" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04066643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Serratrice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brezun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marqueste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vogtensperger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05283609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Linet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Bernardo Marques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Porsmoguer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Soliveres" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Belluco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189400v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Marano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Avallone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Brachelente" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vco.12932" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Khoshnevis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Brown" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Zahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maciocco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.923679" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04554965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Eberl&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pouzot-Nevoret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Drumond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21825/vdt.84987" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04552719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Baiker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Beineke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Oevermann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vco.12802" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03991639v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ertlen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seblani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Brezun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/hum.2022.29225.abstracts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04566693v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocafort Ferrer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nolf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13411" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04771745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schramme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castelijns" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12925" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02907080v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Carozzo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bardi&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0234772" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934347v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sammarco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Sapin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Marchal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985820941818" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02191907v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Segard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.12771" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03160979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Palma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rasotto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985818824952" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03160985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byung-Joon Seung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha-Young Lim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong-Il Shin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun-Woo Kim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985817750457" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04844740v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985818763717" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01820537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Randleff-Rasmussen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Leblond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cappelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bontemps" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11259-017-9704-y" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04121854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Leveneur" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.03.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03160992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castagnaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chiers" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millanta" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2016.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02192918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnefont-Rebeix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fournel-Fleury" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ponce" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Watrelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2015.08.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0300985813490757" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chahory" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanore Maria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Wyrzykowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fleurance" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079450802593332" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04897606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pereira-Abrantes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Lecot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dussurgey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ardin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyvia Moudombi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789689v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Randleff-Rasmussen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bontemps" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Popoff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752436v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Wyrzykovsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04732703v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avallone" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Palma, di" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Debiesse" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Voissiere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Lef&#232;vre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfroy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04066643v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Serratrice" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brezun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Marqueste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vogtensperger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Magalon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>