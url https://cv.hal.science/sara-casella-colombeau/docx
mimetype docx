--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1187,224 +1187,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babels : enquêtes sur la condition migrante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atlas des migrations dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Agier</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Seuil; Points, 935, 980 p., 2022, Essais, 978-2-7578-9513-9</w:t>
+                <w:t xml:space="preserve">Réseau Migreurop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2022, 978-22-0063-598-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03674368v1</w:t>
+                <w:t xml:space="preserve">hal-04044397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas des migrations dans le monde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
+                <w:t xml:space="preserve">Babels : enquêtes sur la condition migrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau Migreurop</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2022, 978-22-0063-598-5</w:t>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil; Points, 935, 980 p., 2022, Essais, 978-2-7578-9513-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04044397v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03674368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1416,217 +1416,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To See or Not to See. French Regularisation Policies and Their Limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Invention of Illegal Immigration. Constructing ‘Clandestine’ Immigrants in France and the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Chabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009410199.008⟩</w:t>
+              <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.91-116, 2023, 9781009410199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009410199.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909980v1</w:t>
+                <w:t xml:space="preserve">hal-04909919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Invention of Illegal Immigration. Constructing ‘Clandestine’ Immigrants in France and the UK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">European Integration and the Leap into the Unknown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Chabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.91-116, 2023, 9781009410199. </w:t>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.214-242, 2023, 9781009410199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009410199.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781009410199.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909919v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Le policing des frontières.</w:t>
               </w:r>
@@ -1692,122 +1705,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Integration and the Leap into the Unknown</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To See or Not to See. French Regularisation Policies and Their Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.214-242, 2023, 9781009410199. </w:t>
+              <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.187-213, 2023, 9781009410199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009410199.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781009410199.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910017v1</w:t>
+                <w:t xml:space="preserve">hal-04909980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Covid-19 pandemic and its effects on the free movement of people within the EU</w:t>
               </w:r>
@@ -2043,51 +2043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La police des migrants: Filtrer, disperser, harceler (introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Le Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2095,51 +2095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gardesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guenebeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La police des migrants: Filtrer, disperser, harceler</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9F1BE12"/>
+    <w:nsid w:val="63D2CB64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-casella-colombeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6244-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125087608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Slaven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badenhoop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414020957674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.126.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2019.1596787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19514" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263849v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2015.1072531" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0261" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.075.0467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Migreurop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boswell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100546260#h2tabDetails" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910017v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Policing-in-France/Maillard-Skogan/p/book/9780367135249" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/de-lesbos-a-calais-comment-leurope-fabrique-des-camps.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03990661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-casella-colombeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6244-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125087608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Slaven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badenhoop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414020957674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.126.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2019.1596787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19514" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263849v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2015.1072531" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0261" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.075.0467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Migreurop" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boswell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chabal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100546260#h2tabDetails" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Policing-in-France/Maillard-Skogan/p/book/9780367135249" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/de-lesbos-a-calais-comment-leurope-fabrique-des-camps.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03990661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>