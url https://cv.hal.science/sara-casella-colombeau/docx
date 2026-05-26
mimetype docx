--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -1187,224 +1187,224 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atlas des migrations dans le monde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
+                <w:t xml:space="preserve">Babels : enquêtes sur la condition migrante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, 2022, 978-22-0063-598-5</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil; Points, 935, 980 p., 2022, Essais, 978-2-7578-9513-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044397v1</w:t>
+                <w:t xml:space="preserve">hal-03674368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babels : enquêtes sur la condition migrante</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Agier</w:t>
+                <w:t xml:space="preserve">Atlas des migrations dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau Migreurop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, 2022, 978-22-0063-598-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barré</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-03674368v1</w:t>
+                <w:t xml:space="preserve">hal-04044397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1416,398 +1416,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Invention of Illegal Immigration. Constructing ‘Clandestine’ Immigrants in France and the UK</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">To See or Not to See. French Regularisation Policies and Their Limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emile Chabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/9781009410199.004⟩</w:t>
+              <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.187-213, 2023, 9781009410199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781009410199.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909919v1</w:t>
+                <w:t xml:space="preserve">hal-04909980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Integration and the Leap into the Unknown</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">The Invention of Illegal Immigration. Constructing ‘Clandestine’ Immigrants in France and the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Boswell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Chabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Cambridge University Press, pp.214-242, 2023, 9781009410199. </w:t>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.91-116, 2023, 9781009410199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009410199.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/9781009410199.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910017v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 10. Le policing des frontières.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Integration and the Leap into the Unknown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t>
+              <w:t xml:space="preserve">Cambridge University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Police et société en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, pp.214-242, 2023, 9781009410199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1017/9781009410199.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044719v1</w:t>
+                <w:t xml:space="preserve">hal-04910017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To See or Not to See. French Regularisation Policies and Their Limits</w:t>
+                <w:t xml:space="preserve">Chapitre 10. Le policing des frontières.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cambridge University Press. </w:t>
+              <w:t xml:space="preserve">Jacques de Maillard; Wesley Skogan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">States of Ignorance. Governing Irregular Migrants in Western Europe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge University Press, pp.187-213, 2023, 9781009410199. </w:t>
+              <w:t xml:space="preserve">Police et société en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/9781009410199.008⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-239, 2023, Académique, 9782724640021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909980v1</w:t>
+                <w:t xml:space="preserve">hal-04044719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Covid-19 pandemic and its effects on the free movement of people within the EU</w:t>
               </w:r>
@@ -1955,230 +1955,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04044724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtrer, diviser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La police des migrants: Filtrer, disperser, harceler (introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Darley</w:t>
+                <w:t xml:space="preserve">Camille Gardesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guenebeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La police des migrants. Filtrer, disperser, harceler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Passager Clandestin, 2019, Bibliothèque des frontières, 978-2-36935-220-4</w:t>
+              <w:t xml:space="preserve">La police des migrants: Filtrer, disperser, harceler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03293770v1</w:t>
+                <w:t xml:space="preserve">hal-02110952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La police des migrants: Filtrer, disperser, harceler (introduction)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+                <w:t xml:space="preserve">Filtrer, diviser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Darley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La police des migrants: Filtrer, disperser, harceler</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">La police des migrants. Filtrer, disperser, harceler</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Passager Clandestin, 2019, Bibliothèque des frontières, 978-2-36935-220-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110952v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03293770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière Vintimille-Menton. Derrière la « crise », la continuité de la forme camp et des contrôles frontaliers.</w:t>
               </w:r>
@@ -3082,165 +3082,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acteurs administratifs et professionnels de l’immigration : articuler les dynamiques nationales, européennes et internationales</w:t>
+                <w:t xml:space="preserve">La transformation organisationnelle de la police aux frontières dans le cadre de Schengen. Division du travail policier à la frontière et mobilisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d'études "Acteurs administratifs et professionnels de l’immigration : articuler les dynamiques nationales, européennes et internationales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Centre d'études européennes, Sciences Po, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608026v1</w:t>
+                <w:t xml:space="preserve">hal-03608021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transformation organisationnelle de la police aux frontières dans le cadre de Schengen. Division du travail policier à la frontière et mobilisations</w:t>
+                <w:t xml:space="preserve">Acteurs administratifs et professionnels de l’immigration : articuler les dynamiques nationales, européennes et internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Casella Colombeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’association Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">journée d'études "Acteurs administratifs et professionnels de l’immigration : articuler les dynamiques nationales, européennes et internationales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Centre d'études européennes, Sciences Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608021v1</w:t>
+                <w:t xml:space="preserve">hal-03608026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From “traditional Border guards” to “Alien Police”: The usages of the Schengen Agreement in the reformulation of the French border guard model</w:t>
               </w:r>
@@ -3523,51 +3523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63D2CB64"/>
+    <w:nsid w:val="CB3877E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3754,51 +3754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-casella-colombeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6244-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125087608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Slaven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badenhoop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414020957674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.126.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2019.1596787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19514" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263849v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2015.1072531" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0261" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.075.0467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Migreurop" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boswell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chabal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910017v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044719v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100546260#h2tabDetails" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909980v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Policing-in-France/Maillard-Skogan/p/book/9780367135249" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/de-lesbos-a-calais-comment-leurope-fabrique-des-camps.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03990661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-casella-colombeau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6244-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/125087608" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044220v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fl&#233;cher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Viv&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.190.0029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263578v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Slaven" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Badenhoop" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0010414020957674" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pld.126.0005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1369183X.2019.1596787" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132834v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.19514" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263849v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10439463.2015.1072531" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.034.0261" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03580075v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs.075.0467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.027.0233" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044397v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;seau Migreurop" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.008" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909919v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boswell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Chabal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009410199.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044719v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100546260#h2tabDetails" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044693v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745085" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Policing-in-France/Maillard-Skogan/p/book/9780367135249" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110952v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gardesse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guenebeaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03293770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Darley" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lepassagerclandestin.fr/catalogue/bibliotheque-des-frontieres/de-lesbos-a-calais-comment-leurope-fabrique-des-camps.html" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399538v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-00973017v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03599301v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01491543v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01069385v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03990661v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013IEPP0061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923242v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608021v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608009v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03608008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>