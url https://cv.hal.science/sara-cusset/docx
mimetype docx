--- v0 (2026-03-23)
+++ v1 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Bono </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en Littérature médiévaleProfesseur agrégée de Lettres classiques dans le secondaire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1437-9042</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÉTUDES & FORMATION</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Doctorat à l’Université Lumière Lyon 2, en cotutelle avec l’UCLouvain (Belgique)Titre de la thèse : « Le Charme et la Prophétie. Édition et commentaire du livre XIV de l’Ovide moralisé jusqu’au vers 3550 »Soutenance : le 5 septembre 2025Direction : M. Possamaï-Pérez (Université Lumière Lyon 2) & M. Cavagna (UCLouvain)Laboratoire de rattachement : CIHAM (UMR 5648)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Diplôme intensif d’Arabe à l’Institut National des Langues et Civilisations Orientales (Paris)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Master 2 Recherche de Lettres classiques à l’ENS de Pise (Italie)Titre du mémoire : « Phèdre, traducteur d’Ésope ou poète ésopique ? »Direction : P. Luccioni (Université Jean Moulin Lyon 3) & J.-C. Jolivet (Université de la Sorbonne)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Admission au concours externe de l’Agrégation de Lettres classiques (rang : 15e)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Master 2 FEADÉP de Lettres classiques (agrégation) à l’ENS de Lyon</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Master 1 de Lettres classiques à l’ENS de Lyon et à l’Université de Heidelberg (Allemagne)Titre du mémoire : « La lettre et l’esprit entre Sappho, Catulle et Mörike »Direction : B. Delignon (ENS de Lyon) & L. Cassagnau (ENS de Lyon)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Diplôme de l’ENS de Lyon</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Licence LLCE Allemand à l’Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Licence de Lettres classiques à l’ENS de Lyon et à l’Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Admission au concours d’entrée de l’ENS de Lyon, section Lettres & Arts (rang : 30e)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Classe préparatoire littéraire (Khâgne A/L) au Lycée du Parc (Lyon)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Obtention du Baccalauréat Général (filière Littéraire), mention Très Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE PROFESSIONNELLE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis le 01/09/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur agrégée de Lettres classiques à temps plein au collège Giono de Manosque (France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Initiation des doctorants du centre junior Mé'doc au logiciel Classical Text Editor (2h) à l’UCLouvain (Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Action Complémentaire d’Enseignement (ACE) dans le cadre d’un Contrat Doctoral Spécifique Normalien (CDSN) à l’Université Lumière Lyon 2 (101h dispensées en Licence 1 ; 21h dispensées en L3 ; 12h dispensées en préparation au CAPES)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Enseignement à titre bénévole à Schola Nova (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMPÉTENCES PERSONNELLES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">     Français</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">    Allemand, C1.2 (Test de l’Université de Heidelberg, 2016)Italien, C1.2 (Test de l’Université de Pise, 2019)Anglais, C1.1 (Cambridge Advanced English, 2017)Arabe moderne,	B1.1 (Test du DEAC du Caire, 2024)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">    Latin, niveau expert (+ langue parlée)Grec ancien, niveau expertMoyen français, niveau expertAncien français, niveau expertHébreu biblique, niveau débutant</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">     ChrysoCollate, niveau expertClassical Text Editor, niveau expertWord, niveau expertZotero, niveau expertOxygen XML Editor, niveau avancée-Scriptorium, niveau débutant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SÉJOURS À L’ÉTRANGER</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sept. 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. stage d’arabe contemporain d’un mois au DEAC de l’Institut Français du Caire (Égypte)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. séjour de recherche d’un an et demi à l’Université Catholique de Louvain (Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. année de césure comme enseignante bénévole à Schola Nova (Incourt, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. échange international d’un an à l’École Normale Supérieure de Pise (Italie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">août 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. stage de latin vivant d’un mois à l’Académie Vivarium Novum (Frascati, Italie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. stage de latin vivant de trois semaines à l’Université de la Santa Croce (Rome, Italie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. séjour Erasmus de six mois à l’Université de Heidelberg (Allemagne)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. séjour de six mois au Lycée franco-allemand de Freiburg (Allemagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUTRES PRIX & DISTINCTIONS1e prix du concours de théâtre latin THALIA pour la pièce </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stultifera navis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, écrite par S. Cusset et jouée en août 2022 à Vicence (Italie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENGAGEMENTS PROFESSIONNELS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’UMR 5648 CIHAM (Histoire, Archéologie, Littératures des mondes chrétiens et mu-sulmans médiévaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des sociétés savantes AIEMF, SEMEN-L, SLLMOO et SLR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du centre junior Mé’doc, « Doctorants médiévistes de l’UCLouvain » (2023-2025).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire junior RAT, « Recherches animalières transdisciplinaires » (2021-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de la journée d’étude du 3 octobre 2020 « Chercher la petite bête », tenue à l’ENS de Lyon (avec publication des actes dans Aitia n°13).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire interuniversitaire « Le Moyen Âge clefs en main », prévu les 27 et 28 octobre 2025 à l’Université Libre de Bruxelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMMUNICATIONS« Apothéoses moralisées. Étude comparée des récits d’apothéose et de leurs allégories dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovide moralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », lors du colloque international « Les nouvelles vies des divinités grecques en Europe : figurations textuelles et visuelles du XIVe au XVIe siècle », tenu à l’Université de Caen du 23 et au 24 mai 2024.« Circé, la merveilleuse enchanterresse (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovide moralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV) », lors de la journée d’étude du RMBLF « Marges, marginaux et marginalités au Moyen Âge : trangressions et expériences de la norme (Ve-XVe siècles) », tenue à l’Université Libre de Bruxelles du 6 au 7 octobre 2022.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intus et in cute porci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : la métamorphose des compagnons d’Ulysse dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovide moralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », lors du colloque international « Sur la peau : la peau animale et les transformations de l’humain dans la culture du Moyen Âge », tenu à l’Université Catholique de Louvain du 28 au 29 septembre 2022.« Métamorphoses médiévales », conférence tenue à la Bibliothèque municipale de Lyon avec M. Possamaï-Pérez & M. Besseyre le 13 mai 2022.« La symbolique animale dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Phèdre », lors de la journée d’étude interdisciplinaire « Chercher la petite bête » tenue à l’ENS de Lyon le 3 octobre 2020.« Phèdre entre tradition et trahison : la réinvention de la figure d’Ésope », lors de la journée d’étude « Tradition et transmission dans l’Antiquité », tenue à l’Université de Strasbourg du 7 au 8 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-direction avec C.-E. Nardonne de Chercher la petite bête, actes de la journée d’étude interdiscipli-naire du 3 octobre 2020, dans Aitia, n°13, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« Apothéoses moralisées. Étude comparée d’apothéoses dans l’Ovide moralisé », dans C. Gaullier-Bougassas (éd.), Les nouvelles vies des divinités grecques en Europe occidentale, actes du col-loque international tenu à l’Université de Caen du 23 au 24 mai 2024, Turnhout, Brepols, 2025 (à paraître).« Intus et in cute porci : la métamorphose des compagnons d’Ulysse dans l’Ovide moralisé (XIV) », dans A. Maraschi, A. A. Montanari, A. Sciancalepore (éd.), Sur la peau : la peau animale et les transformations de l’humain dans la culture du Moyen Âge, actes du colloque international tenu à l’Université Catholique de Louvain du 28 au 29 septembre 2022 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles de revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« Didon, héroïne médiévale de l’Ovide moralisé ? », dans C. Gaullier-Bougassas (éd.), Héroïnes païennes de l’Antiquité dans les littératures romanes des XIIe-XVIe siècles : représentations textuelles et vi-suelles (Bien dire et bien aprandre, n°38), Presses Universitaires du Septentrion, Ville-neuve d'Ascq, 2023, p. 17-30.« La symbolique animale dans les Fables de Phèdre », dans S. Cusset et C.-E. Nardonne (éd.), Cher-cher la petite bête (Aitia, n°13.1), 2023 [en ligne : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/aitia/11714</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].« Fabulæ Æsopiæ, non Æsopi. Recherche sur la terminologie fabulaire jusqu’à Phèdre », Vita latina, n°200, 2020, p. 111-120.« Les couacs de Phèdre : quand les grenouilles coassent. L’héritage ésopique et les écarts de traduc-tion de Phèdre dans la fable I, 2 », Aitia, n°10, 2020 [en ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/aitia/8436</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].« &amp;quot;Hembûches&amp;quot; et &amp;quot;chommodités&amp;quot; de traduction. Étude comparative du carmen 84 de Catulle et de la traduction d’Eduard Mörike &amp;quot;Auf den Arrius&amp;quot; », Études germaniques, n°1, 2018, p. 3-17.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus d’ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« Bacchus entre Moyen Âge et Renaissance. Avec une traduction inédite des Bacchantes d’Euripide par Philippe Brunet, O. A. Duhl, J.-M. Fritz et S. Menegaldo (éd.), Dijon, Éditions Uni-versitaires de Dijon, 2024 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 131, n°1, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didon, héroïne médiévale de l’Ovide moralisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique animale dans les Fables de Phèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13.1, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.11714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couacs de Phèdre : quand les grenouilles coassent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.8436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabulae Aesopiae, non Aesopi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId20"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Bono </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur en Littérature médiévaleProfesseur agrégée de Lettres classiques dans le secondaire</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1437-9042</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÉTUDES & FORMATION</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Doctorat à l’Université Lumière Lyon 2, en cotutelle avec l’UCLouvain (Belgique)Titre de la thèse : « Le Charme et la Prophétie. Édition et commentaire du livre XIV de l’Ovide moralisé jusqu’au vers 3550 »Soutenance : le 5 septembre 2025Direction : M. Possamaï-Pérez (Université Lumière Lyon 2) & M. Cavagna (UCLouvain)Laboratoire de rattachement : CIHAM (UMR 5648)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Diplôme intensif d’Arabe à l’Institut National des Langues et Civilisations Orientales (Paris)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Master 2 Recherche de Lettres classiques à l’ENS de Pise (Italie)Titre du mémoire : « Phèdre, traducteur d’Ésope ou poète ésopique ? »Direction : P. Luccioni (Université Jean Moulin Lyon 3) & J.-C. Jolivet (Université de la Sorbonne)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Admission au concours externe de l’Agrégation de Lettres classiques (rang : 15e)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Master 2 FEADÉP de Lettres classiques (agrégation) à l’ENS de Lyon</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Master 1 de Lettres classiques à l’ENS de Lyon et à l’Université de Heidelberg (Allemagne)Titre du mémoire : « La lettre et l’esprit entre Sappho, Catulle et Mörike »Direction : B. Delignon (ENS de Lyon) & L. Cassagnau (ENS de Lyon)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Diplôme de l’ENS de Lyon</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Licence LLCE Allemand à l’Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.	Licence de Lettres classiques à l’ENS de Lyon et à l’Université Lumière Lyon 2</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Admission au concours d’entrée de l’ENS de Lyon, section Lettres & Arts (rang : 30e)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Classe préparatoire littéraire (Khâgne A/L) au Lycée du Parc (Lyon)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Obtention du Baccalauréat Général (filière Littéraire), mention Très Bien</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EXPÉRIENCE PROFESSIONNELLE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">depuis le 01/09/2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Professeur agrégée de Lettres classiques à temps plein au collège Giono de Manosque (France)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 juin 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Initiation des doctorants du centre junior Mé'doc au logiciel Classical Text Editor (2h) à l’UCLouvain (Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Action Complémentaire d’Enseignement (ACE) dans le cadre d’un Contrat Doctoral Spécifique Normalien (CDSN) à l’Université Lumière Lyon 2 (101h dispensées en Licence 1 ; 21h dispensées en L3 ; 12h dispensées en préparation au CAPES)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	Enseignement à titre bénévole à Schola Nova (Belgique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMPÉTENCES PERSONNELLES</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue maternelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">     Français</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">    Allemand, C1.2 (Test de l’Université de Heidelberg, 2016)Italien, C1.2 (Test de l’Université de Pise, 2019)Anglais, C1.1 (Cambridge Advanced English, 2017)Arabe moderne,	B1.1 (Test du DEAC du Caire, 2024)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">    Latin, niveau expert (+ langue parlée)Grec ancien, niveau expertMoyen français, niveau expertAncien français, niveau expertHébreu biblique, niveau débutant</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciels informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">     ChrysoCollate, niveau expertClassical Text Editor, niveau expertWord, niveau expertZotero, niveau expertOxygen XML Editor, niveau avancée-Scriptorium, niveau débutant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SÉJOURS À L’ÉTRANGER</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sept. 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. stage d’arabe contemporain d’un mois au DEAC de l’Institut Français du Caire (Égypte)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. séjour de recherche d’un an et demi à l’Université Catholique de Louvain (Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. année de césure comme enseignante bénévole à Schola Nova (Incourt, Belgique)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. échange international d’un an à l’École Normale Supérieure de Pise (Italie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">août 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. stage de latin vivant d’un mois à l’Académie Vivarium Novum (Frascati, Italie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. stage de latin vivant de trois semaines à l’Université de la Santa Croce (Rome, Italie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. séjour Erasmus de six mois à l’Université de Heidelberg (Allemagne)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. séjour de six mois au Lycée franco-allemand de Freiburg (Allemagne)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUTRES PRIX & DISTINCTIONS1e prix du concours de théâtre latin THALIA pour la pièce </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stultifera navis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, écrite par S. Cusset et jouée en août 2022 à Vicence (Italie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENGAGEMENTS PROFESSIONNELS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de l’UMR 5648 CIHAM (Histoire, Archéologie, Littératures des mondes chrétiens et mu-sulmans médiévaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre des sociétés savantes AIEMF, SEMEN-L, SLLMOO et SLR.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du centre junior Mé’doc, « Doctorants médiévistes de l’UCLouvain » (2023-2025).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du laboratoire junior RAT, « Recherches animalières transdisciplinaires » (2021-2023).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice de la journée d’étude du 3 octobre 2020 « Chercher la petite bête », tenue à l’ENS de Lyon (avec publication des actes dans Aitia n°13).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire interuniversitaire « Le Moyen Âge clefs en main », prévu les 27 et 28 octobre 2025 à l’Université Libre de Bruxelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMMUNICATIONS« Apothéoses moralisées. Étude comparée des récits d’apothéose et de leurs allégories dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovide moralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », lors du colloque international « Les nouvelles vies des divinités grecques en Europe : figurations textuelles et visuelles du XIVe au XVIe siècle », tenu à l’Université de Caen du 23 et au 24 mai 2024.« Circé, la merveilleuse enchanterresse (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovide moralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV) », lors de la journée d’étude du RMBLF « Marges, marginaux et marginalités au Moyen Âge : trangressions et expériences de la norme (Ve-XVe siècles) », tenue à l’Université Libre de Bruxelles du 6 au 7 octobre 2022.« </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intus et in cute porci</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : la métamorphose des compagnons d’Ulysse dans l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ovide moralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> », lors du colloque international « Sur la peau : la peau animale et les transformations de l’humain dans la culture du Moyen Âge », tenu à l’Université Catholique de Louvain du 28 au 29 septembre 2022.« Métamorphoses médiévales », conférence tenue à la Bibliothèque municipale de Lyon avec M. Possamaï-Pérez & M. Besseyre le 13 mai 2022.« La symbolique animale dans les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Phèdre », lors de la journée d’étude interdisciplinaire « Chercher la petite bête » tenue à l’ENS de Lyon le 3 octobre 2020.« Phèdre entre tradition et trahison : la réinvention de la figure d’Ésope », lors de la journée d’étude « Tradition et transmission dans l’Antiquité », tenue à l’Université de Strasbourg du 7 au 8 octobre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUBLICATIONS</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction d’ouvrages collectifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-direction avec C.-E. Nardonne de Chercher la petite bête, actes de la journée d’étude interdiscipli-naire du 3 octobre 2020, dans Aitia, n°13, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitres d’ouvrage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« Apothéoses moralisées. Étude comparée d’apothéoses dans l’Ovide moralisé », dans C. Gaullier-Bougassas (éd.), Les nouvelles vies des divinités grecques en Europe occidentale, actes du col-loque international tenu à l’Université de Caen du 23 au 24 mai 2024, Turnhout, Brepols, 2025 (à paraître).« Intus et in cute porci : la métamorphose des compagnons d’Ulysse dans l’Ovide moralisé (XIV) », dans A. Maraschi, A. A. Montanari, A. Sciancalepore (éd.), Sur la peau : la peau animale et les transformations de l’humain dans la culture du Moyen Âge, actes du colloque international tenu à l’Université Catholique de Louvain du 28 au 29 septembre 2022 (à paraître).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles de revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« Didon, héroïne médiévale de l’Ovide moralisé ? », dans C. Gaullier-Bougassas (éd.), Héroïnes païennes de l’Antiquité dans les littératures romanes des XIIe-XVIe siècles : représentations textuelles et vi-suelles (Bien dire et bien aprandre, n°38), Presses Universitaires du Septentrion, Ville-neuve d'Ascq, 2023, p. 17-30.« La symbolique animale dans les Fables de Phèdre », dans S. Cusset et C.-E. Nardonne (éd.), Cher-cher la petite bête (Aitia, n°13.1), 2023 [en ligne : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://journals.openedition.org/aitia/11714</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].« Fabulæ Æsopiæ, non Æsopi. Recherche sur la terminologie fabulaire jusqu’à Phèdre », Vita latina, n°200, 2020, p. 111-120.« Les couacs de Phèdre : quand les grenouilles coassent. L’héritage ésopique et les écarts de traduc-tion de Phèdre dans la fable I, 2 », Aitia, n°10, 2020 [en ligne : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://journals.openedition.org/aitia/8436</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">].« &amp;quot;Hembûches&amp;quot; et &amp;quot;chommodités&amp;quot; de traduction. Étude comparative du carmen 84 de Catulle et de la traduction d’Eduard Mörike &amp;quot;Auf den Arrius&amp;quot; », Études germaniques, n°1, 2018, p. 3-17.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes-rendus d’ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">« Bacchus entre Moyen Âge et Renaissance. Avec une traduction inédite des Bacchantes d’Euripide par Philippe Brunet, O. A. Duhl, J.-M. Fritz et S. Menegaldo (éd.), Dijon, Éditions Uni-versitaires de Dijon, 2024 », </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 131, n°1, 2025.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Charme et la Prophétie. Circé et les Sibylles dans l’Ovide moralisé. Édition et commentaire (XIII 4596 – XIV 3550)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atalaya - Revue d'études médiévales romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didon, héroïne médiévale de l’Ovide moralisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.17-30. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.1810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique animale dans les Fables de Phèdre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13.1, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.11714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couacs de Phèdre : quand les grenouilles coassent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.8436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabulae Aesopiae, non Aesopi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vita Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 200, pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Hembûches » et « chommodités » de traduction. Étude comparative du carmen 84 de Catulle et de la traduction d’Eduard Mörike « Auf den Arrius »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 289 (1), pp.3-17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eger.289.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher la petite bête. Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire-Emmanuelle Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercher la petite bête. L'homme et l'animal dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aitia.10881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tous les poins et tous les passages. Le périple d’Énée comme itinéraire mnémonique de l’Ovide moralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Formes de la mémoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pau, France. Librairie Droz, 2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Sibylle égarée au XIVe siècle. La prophétie d’Abulnée dans l’Ovide moralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prophète situé dans le monde : oracle et divination face au besoin d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (16), 2027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apothéoses moralisées. Étude comparée d’apothéoses dans l’Ovide moralisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles vies des divinités grecques en Europe occidentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétien de Troyes. Le Chevalier de la charrette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Atlande, A paraître, Clefs BAC, 9782384281213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Neuf Soleils de Guillaume de Machaut. Enquête sur une source manuscrite de La Fontaine amoureuse (v. 2645-2687)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prunelle Deleville; Marie-Pascale Halary; Francesco Montorsi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Translater de bon cuer’. Mélanges de littérature médiévale en l’honneur de Marylène Possamai-Pérez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.43-59, 2026, Rencontres, 978-2-406-18927-5. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18929-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bacchus entre Moyen Âge et Renaissance, O. A. DUHL, J.-M. FRITZ et S. MENEGALDO (éd.), Dijon, Éditions Universitaires de Dijon, 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cusset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.285-287. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.311.0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05613261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="072D6A07"/>
+    <w:nsid w:val="2BFDE96E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F6B3C607"/>
+    <w:nsid w:val="50486254"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-cusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1437-9042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/aitia/11714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aitia/8436" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cusset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.1810" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.11714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8436" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-cusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1437-9042" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journals.openedition.org/aitia/11714" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aitia/8436" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613265v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bono" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cusset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.1810" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775570v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.11714" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576239v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.8436" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576237v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613242v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eger.289.0003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874547v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Emmanuelle Nardone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.10881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613254v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613244v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18929-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613261v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0285" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>