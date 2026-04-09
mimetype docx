--- v0 (2026-03-05)
+++ v1 (2026-04-09)
@@ -125,325 +125,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
+                <w:t xml:space="preserve">Local Drivers of Antarctic Spring Sea Ice Retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedikt</w:t>
+                <w:t xml:space="preserve">Kenza Himmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zimmermann</w:t>
+                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Auchmann</w:t>
+                <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bartmann</w:t>
+                <w:t xml:space="preserve">Marion Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Burnet</w:t>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025gl114764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057622v1</w:t>
+                <w:t xml:space="preserve">hal-05117478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Drivers of Antarctic Spring Sea Ice Retreat</w:t>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Himmich</w:t>
+                <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
+                <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
+                <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bocquet</w:t>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">J.P Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (10), </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025gl114764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117478v1</w:t>
+                <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic and Antarctic Sea Ice Thickness and Volume Changes From Observations Between 1994 and 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -510,589 +510,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics Drive Post-2016 Changes in the Antarctic Sea Ice Seasonal Cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">Dual-hemisphere sea ice thickness reference measurements from multiple data sources for evaluation and product inter-comparison of satellite altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Birgitte Lundtorp Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skourup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Sallila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hendricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Mie Fredensborg Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024JC021112⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2024-234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04721356v1</w:t>
+                <w:t xml:space="preserve">hal-04892634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-hemisphere sea ice thickness reference measurements from multiple data sources for evaluation and product inter-comparison of satellite altimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renée Mie Fredensborg Hansen</w:t>
+                <w:t xml:space="preserve">Thermodynamics Drive Post-2016 Changes in the Antarctic Sea Ice Seasonal Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Himmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-2024-234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JC021112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04892634v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04721356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Operational Fiducial Reference Measurement (FRM) Data for the Calibration and Validation of the Sentinel-3 Surface Topography Mission over Inland Waters, Sea Ice, and Land Ice</w:t>
+                <w:t xml:space="preserve">The DTU21 global mean sea surface and first evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie da Silva</w:t>
+                <w:t xml:space="preserve">Ole Baltazar Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Woolliams</w:t>
+                <w:t xml:space="preserve">Stine Kildegaard Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Picot</w:t>
+                <w:t xml:space="preserve">Adili Abulaitijiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poisson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shengjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (19), pp.4826. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15194826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-4065-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-04244160v1</w:t>
+                <w:t xml:space="preserve">hal-04720466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DTU21 global mean sea surface and first evaluation</w:t>
+                <w:t xml:space="preserve">Towards Operational Fiducial Reference Measurement (FRM) Data for the Calibration and Validation of the Sentinel-3 Surface Topography Mission over Inland Waters, Sea Ice, and Land Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Baltazar Andersen</w:t>
+                <w:t xml:space="preserve">Elodie da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stine Kildegaard Rose</w:t>
+                <w:t xml:space="preserve">Emma Woolliams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adili Abulaitijiang</w:t>
+                <w:t xml:space="preserve">Nicolas Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengjun Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skourup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.4826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-4065-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15194826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720466v1</w:t>
+                <w:t xml:space="preserve">obspm-04244160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic sea ice radar freeboard retrieval from the European Remote-Sensing Satellite (ERS-2) using altimetry: toward sea ice thickness observation from 1995 to 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1100,51 +1100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eero Rinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Sallila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1195,51 +1195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Altimetry-Based Sea Ice Freeboard and Volume Inter-Annual Variability in the Antarctic over 2003-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,606 +1310,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
+                <w:t xml:space="preserve">Toward improved sea ice freeboard observation with SAR altimetry using the physical retracker SAMOSA+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Abdalla</w:t>
+                <w:t xml:space="preserve">Antoine Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
+                <w:t xml:space="preserve">Salvatore Dinardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Ablain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
+                <w:t xml:space="preserve">Frédérique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 68, pp.732-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2020.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03215002v1</w:t>
+                <w:t xml:space="preserve">insu-03671336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SARAL/AltiKa mission: A step forward to the future of altimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bergé-Nguyen</w:t>
+                <w:t xml:space="preserve">Advances in altimetric snow depth estimates using bi-frequency SARAL and CryoSat-2 Ka-Ku measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tsamados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2020.01.030⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.5483-5512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-5483-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671335v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in altimetric snow depth estimates using bi-frequency SARAL and CryoSat-2 Ka-Ku measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Tsamados</w:t>
+                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susheel Adusumilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-15-5483-2021⟩</w:t>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671315v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03215002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward improved sea ice freeboard observation with SAR altimetry using the physical retracker SAMOSA+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SARAL/AltiKa mission: A step forward to the future of altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laforge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Fleury</w:t>
+                <w:t xml:space="preserve">Ole Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Dinardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Garnier</w:t>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Remy</w:t>
+                <w:t xml:space="preserve">Muriel Bergé-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 68, pp.732-745. </w:t>
+              <w:t xml:space="preserve">, 2021, 68, pp.808-828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2020.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2020.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671336v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CryoSat Ice Baseline-D validation and evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Maestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Skourup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Forsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Nilo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Passaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Dinardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -3513,57 +3513,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cori Pegliasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Vandermeirsch</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vandermeirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -3572,400 +3572,400 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03734204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rackham: An Interactive Robot-Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Clodic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chatila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Robots and Human Interactive Communications (ROMAN)</w:t>
+              <w:t xml:space="preserve">ROMAN 2006 - IEEE International Workshop on Robots and Human Interactive Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Hatfield, United Kingdom. pp.502-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision and Interaction Analysis of an Autonomous Tour-guide Robot Deployment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Clodic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chatila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Advanced Robotics,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diligent: towards a human-friendly navigation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Belousov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Takamatsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3975,170 +3975,170 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GenoM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Herrb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mallet</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Cédric Pasteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Pasteur</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:61ed92435c775026a094a36e04bc80a002f2399a;origin=https://hal.archives-ouvertes.fr/hal-05034457;visit=swh:1:snp:f5694d8d0306156560747a5c8c2fb01ae399b567;anchor=swh:1:rel:5b499d0c349548120050b6e771862da163ffdf91;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4285,51 +4285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl114764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Piras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Birgitte Lundtorp Olsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skourup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sallila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hendricks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mie Fredensborg Hansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04244160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194826" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kildegaard Rose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adili Abulaitijiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4065-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Rinne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3013-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsamados" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14194741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.01.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-5483-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laforge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Dinardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Forsberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1889-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Quartly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nilo Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berruti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Casal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2235-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guerreiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2059-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cancet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni&#241;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dencausse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0671-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanovski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tashbaeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2011.585110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499801700402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BADB06B9F3503630433C4540C3C7D57B9581DB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Orgambide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yanez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guerreiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Vandermeirsch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976177v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belousov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034457v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61ed92435c775026a094a36e04bc80a002f2399a;origin=https://hal.archives-ouvertes.fr/hal-05034457;visit=swh:1:snp:f5694d8d0306156560747a5c8c2fb01ae399b567;anchor=swh:1:rel:5b499d0c349548120050b6e771862da163ffdf91;path=/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl114764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Piras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Birgitte Lundtorp Olsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skourup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sallila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hendricks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mie Fredensborg Hansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kildegaard Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adili Abulaitijiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4065-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04244160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Rinne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3013-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsamados" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14194741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laforge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Dinardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-5483-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.01.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Forsberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1889-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Quartly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nilo Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berruti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Casal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2235-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guerreiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2059-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cancet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni&#241;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dencausse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0671-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanovski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tashbaeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2011.585110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499801700402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BADB06B9F3503630433C4540C3C7D57B9581DB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Orgambide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yanez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guerreiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belousov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61ed92435c775026a094a36e04bc80a002f2399a;origin=https://hal.archives-ouvertes.fr/hal-05034457;visit=swh:1:snp:f5694d8d0306156560747a5c8c2fb01ae399b567;anchor=swh:1:rel:5b499d0c349548120050b6e771862da163ffdf91;path=/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>