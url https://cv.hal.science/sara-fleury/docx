--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -510,559 +510,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04835175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-hemisphere sea ice thickness reference measurements from multiple data sources for evaluation and product inter-comparison of satellite altimetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renée Mie Fredensborg Hansen</w:t>
+                <w:t xml:space="preserve">Thermodynamics Drive Post-2016 Changes in the Antarctic Sea Ice Seasonal Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Himmich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2024-234⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024JC021112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04892634v1</w:t>
+                <w:t xml:space="preserve">insu-04721356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics Drive Post-2016 Changes in the Antarctic Sea Ice Seasonal Cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">Dual-hemisphere sea ice thickness reference measurements from multiple data sources for evaluation and product inter-comparison of satellite altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Birgitte Lundtorp Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skourup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Sallila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Hendricks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Mie Fredensborg Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129, </w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JC021112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-2024-234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">insu-04721356v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04892634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The DTU21 global mean sea surface and first evaluation</w:t>
+                <w:t xml:space="preserve">Towards Operational Fiducial Reference Measurement (FRM) Data for the Calibration and Validation of the Sentinel-3 Surface Topography Mission over Inland Waters, Sea Ice, and Land Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Baltazar Andersen</w:t>
+                <w:t xml:space="preserve">Elodie da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stine Kildegaard Rose</w:t>
+                <w:t xml:space="preserve">Emma Woolliams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adili Abulaitijiang</w:t>
+                <w:t xml:space="preserve">Nicolas Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shengjun Zhang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Skourup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (19), pp.4826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/essd-15-4065-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15194826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04720466v1</w:t>
+                <w:t xml:space="preserve">obspm-04244160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Operational Fiducial Reference Measurement (FRM) Data for the Calibration and Validation of the Sentinel-3 Surface Topography Mission over Inland Waters, Sea Ice, and Land Ice</w:t>
+                <w:t xml:space="preserve">The DTU21 global mean sea surface and first evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie da Silva</w:t>
+                <w:t xml:space="preserve">Ole Baltazar Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Woolliams</w:t>
+                <w:t xml:space="preserve">Stine Kildegaard Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Picot</w:t>
+                <w:t xml:space="preserve">Adili Abulaitijiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Poisson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shengjun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (19), pp.4826. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15194826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-4065-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">obspm-04244160v1</w:t>
+                <w:t xml:space="preserve">hal-04720466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic sea ice radar freeboard retrieval from the European Remote-Sensing Satellite (ERS-2) using altimetry: toward sea ice thickness observation from 1995 to 2021</w:t>
               </w:r>
@@ -1100,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Piras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eero Rinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Sallila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cryosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1865,51 +1873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CryoSat Ice Baseline-D validation and evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Maestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henriette Skourup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Forsberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl114764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Piras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Birgitte Lundtorp Olsen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skourup" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sallila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hendricks" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mie Fredensborg Hansen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-234" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720466v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kildegaard Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adili Abulaitijiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4065-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04244160v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194826" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Rinne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3013-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsamados" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14194741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laforge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Dinardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-5483-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.01.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Forsberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1889-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Quartly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nilo Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berruti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Casal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2235-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guerreiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2059-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cancet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni&#241;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dencausse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0671-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanovski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tashbaeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2011.585110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499801700402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BADB06B9F3503630433C4540C3C7D57B9581DB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Orgambide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yanez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guerreiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belousov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61ed92435c775026a094a36e04bc80a002f2399a;origin=https://hal.archives-ouvertes.fr/hal-05034457;visit=swh:1:snp:f5694d8d0306156560747a5c8c2fb01ae399b567;anchor=swh:1:rel:5b499d0c349548120050b6e771862da163ffdf91;path=/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl114764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Piras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Birgitte Lundtorp Olsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skourup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sallila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hendricks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mie Fredensborg Hansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04244160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194826" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kildegaard Rose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adili Abulaitijiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4065-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Rinne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3013-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsamados" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14194741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laforge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Dinardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-5483-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.01.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Forsberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1889-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Quartly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nilo Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berruti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Casal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2235-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guerreiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2059-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cancet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni&#241;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dencausse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0671-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanovski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tashbaeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2011.585110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499801700402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BADB06B9F3503630433C4540C3C7D57B9581DB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Orgambide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yanez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guerreiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belousov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61ed92435c775026a094a36e04bc80a002f2399a;origin=https://hal.archives-ouvertes.fr/hal-05034457;visit=swh:1:snp:f5694d8d0306156560747a5c8c2fb01ae399b567;anchor=swh:1:rel:5b499d0c349548120050b6e771862da163ffdf91;path=/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>