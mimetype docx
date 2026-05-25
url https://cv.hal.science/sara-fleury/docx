--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -125,325 +125,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Drivers of Antarctic Spring Sea Ice Retreat</w:t>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Himmich</w:t>
+                <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
+                <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
+                <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bocquet</w:t>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+                <w:t xml:space="preserve">J.P Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (10), </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025gl114764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117478v1</w:t>
+                <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
+                <w:t xml:space="preserve">Local Drivers of Antarctic Spring Sea Ice Retreat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benedikt</w:t>
+                <w:t xml:space="preserve">Kenza Himmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Zimmermann</w:t>
+                <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Auchmann</w:t>
+                <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bartmann</w:t>
+                <w:t xml:space="preserve">Marion Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Burnet</w:t>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025gl114764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05057622v1</w:t>
+                <w:t xml:space="preserve">hal-05117478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic and Antarctic Sea Ice Thickness and Volume Changes From Observations Between 1994 and 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -516,103 +516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamics Drive Post-2016 Changes in the Antarctic Sea Ice Seasonal Cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Himmich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vancoppenolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon Stammerjohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129, </w:t>
@@ -1056,51 +1056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic sea ice radar freeboard retrieval from the European Remote-Sensing Satellite (ERS-2) using altimetry: toward sea ice thickness observation from 1995 to 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1203,51 +1203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latest Altimetry-Based Sea Ice Freeboard and Volume Inter-Annual Variability in the Antarctic over 2003-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1318,563 +1318,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward improved sea ice freeboard observation with SAR altimetry using the physical retracker SAMOSA+</w:t>
+                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laforge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Fleury</w:t>
+                <w:t xml:space="preserve">Saleh Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvatore Dinardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Garnier</w:t>
+                <w:t xml:space="preserve">Abdolnabi Abdeh Kolahchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Remy</w:t>
+                <w:t xml:space="preserve">Michaël Ablain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susheel Adusumilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 68, pp.732-745. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2020.02.001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 68 (2), pp.319-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03671336v1</w:t>
+                <w:t xml:space="preserve">insu-03215002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in altimetric snow depth estimates using bi-frequency SARAL and CryoSat-2 Ka-Ku measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Tsamados</w:t>
+                <w:t xml:space="preserve">The SARAL/AltiKa mission: A step forward to the future of altimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ole Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bergé-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Space Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68, pp.808-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2020.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-15-5483-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03671315v1</w:t>
+                <w:t xml:space="preserve">insu-03671335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altimetry for the future: Building on 25 years of progress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suchandra Aich Bhowmick</w:t>
+                <w:t xml:space="preserve">Advances in altimetric snow depth estimates using bi-frequency SARAL and CryoSat-2 Ka-Ku measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tsamados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Space Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.5483-5512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-5483-2021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2021.01.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03215002v1</w:t>
+                <w:t xml:space="preserve">insu-03671315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SARAL/AltiKa mission: A step forward to the future of altimetry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward improved sea ice freeboard observation with SAR altimetry using the physical retracker SAMOSA+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Andersen</w:t>
+                <w:t xml:space="preserve">Antoine Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Ardhuin</w:t>
+                <w:t xml:space="preserve">Salvatore Dinardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Bergé-Nguyen</w:t>
+                <w:t xml:space="preserve">Frédérique Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 68, pp.808-828. </w:t>
+              <w:t xml:space="preserve">, 2021, 68, pp.732-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asr.2020.01.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asr.2020.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03671335v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03671336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CryoSat Ice Baseline-D validation and evolutions</w:t>
               </w:r>
@@ -2033,51 +2033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Nencioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Nilo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2314,51 +2314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Passaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ole B. Andersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Dinardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -4293,51 +4293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117478v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl114764" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Piras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Birgitte Lundtorp Olsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skourup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sallila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hendricks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mie Fredensborg Hansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04244160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194826" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kildegaard Rose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adili Abulaitijiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4065-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Rinne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3013-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsamados" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14194741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671336v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laforge" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Dinardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.02.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-5483-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andersen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.01.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Forsberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1889-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Quartly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nilo Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berruti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Casal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2235-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guerreiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2059-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cancet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni&#241;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dencausse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0671-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanovski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tashbaeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2011.585110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499801700402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BADB06B9F3503630433C4540C3C7D57B9581DB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Orgambide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yanez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guerreiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belousov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61ed92435c775026a094a36e04bc80a002f2399a;origin=https://hal.archives-ouvertes.fr/hal-05034457;visit=swh:1:snp:f5694d8d0306156560747a5c8c2fb01ae399b567;anchor=swh:1:rel:5b499d0c349548120050b6e771862da163ffdf91;path=/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Himmich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vancoppenolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Stammerjohn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl114764" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835175v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fleury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique R&#233;my" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Piras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JC020848" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721356v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JC021112" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Birgitte Lundtorp Olsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Skourup" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Sallila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hendricks" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Mie Fredensborg Hansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2024-234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04244160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Woolliams" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Picot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15194826" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Baltazar Andersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Kildegaard Rose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adili Abulaitijiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengjun Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-4065-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720389v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eero Rinne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-3013-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720476v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouffard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tsamados" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14194741" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03215002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Abdalla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolnabi Abdeh Kolahchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Ablain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susheel Adusumilli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchandra Aich Bhowmick" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2021.01.022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671335v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnefond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Andersen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Berg&#233;-Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.01.030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-5483-2021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03671336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laforge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Dinardo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Remy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2020.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720575v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Maestri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Forsberg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loretta Mizzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Meloni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-1889-2020" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Quartly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Nencioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Raynal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Nilo Garcia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12111763" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kern" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cullen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berruti" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bouffard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Casal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-2235-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720631v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham D. Quartly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Passaro" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole B. Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11070881" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835194v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guerreiro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zakharova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Kouraev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-11-2059-2017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04835210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Birol" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fuller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lyard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cancet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ni&#241;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2016.11.005" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349722v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charefeddine Assassi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vandermeirsch" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaigneau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cori Pegliasco" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-15-0122.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996329v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dencausse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morrow" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fleury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0671-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635575v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Cretaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calmant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romanovski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Perosanz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tashbaeva" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2011.585110" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123273v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Alami" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chatila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Ghallab" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/027836499801700402" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BADB06B9F3503630433C4540C3C7D57B9581DB01/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454735v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Orgambide" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Champagnat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Yanez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hippert-Ferrer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Guerreiro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chevalier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480381v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Clodic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977554v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Herrb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01976177v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Belousov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034457v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:61ed92435c775026a094a36e04bc80a002f2399a;origin=https://hal.archives-ouvertes.fr/hal-05034457;visit=swh:1:snp:f5694d8d0306156560747a5c8c2fb01ae399b567;anchor=swh:1:rel:5b499d0c349548120050b6e771862da163ffdf91;path=/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>