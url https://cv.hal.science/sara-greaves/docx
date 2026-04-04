--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Greaves </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">LERMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8181-4393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the &amp;quot;Maternal Side of Language&amp;quot; in Kathleen Raine's &amp;quot;Three Poems on Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kathleen Raine: Collected Poems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses; Andrew Johnston, editor, pp.55-66, 2025, Agrégation anglais, 9782340104938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediterrEnglish: Stephanos Stephanides and Multilingual Creative Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Horizons and Crossing Borders: Thinking with Stephanos Stephanides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2024, 978-90-04-69330-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Mother Tongue and Foreign Language(s), a Plurilingual &amp;quot;Skin-voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre les langues. Littérature, Traduction, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.131-144, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » (with Sara Greaves). In Sara Greaves & Monique De Mattia-Viviès (eds). Language Learning and the Mother tongue. Multidisciplinary Perspectives. Cambridge : Cambridge University Press. (p.1-12) (11p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sloughing off Empire: ‘Multi-monolingualism’ in Daljit Nagra’s British Museum”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Hélie, Elise Brault-Dreux, Emilie Loriaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No Dialect Please, You're a Poet: English Dialect in Poetry in the 20th and 21st Centuries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2020, 978-0-367-25804-7 (hbk)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des projets d'écriture collective en anglais: D'une évaluation pour la forme à une évaluation formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Demeester; Bernard De Giorgi; Yannick Gouchan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation à l'épreuve du contexte: Pratiques et réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.53-66, 2020, 979-10-320-0272-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“James Fenton in South-East Asia: Finding a Language for the Unsayable”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Grafe, Nicolas Wanlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trouver une langue/Finding a Language - Poésie et poétique/Poetry and Poetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, 2019, 978-2-84832-356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINDING A LANGUAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Grafe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wanlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« James Fenton in South-East Asia: Finding a Language for the Unsayable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, 2019, Trouver une langue/Finding a language, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.20178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Harlequin’s Tailors: Letters from Iceland by W. H. Auden & Louis MacNeice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Goarzin and Clíona Ni Ríordáin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoranda to MacNeice: New Readings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019, 978-2-7535-5488-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côté guerre Côté jardin Excursions dans la poésie de James Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Zaremba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côté guerre Côté jardin Excursions dans la poésie de James Fenton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2016, Côté guerre côté jardin : excursions dans la poésie de James Fenton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02109325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural Hybridity and Modernist Legacies: Observations on Late Twentieth- and Early Twenty-First-Century British Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan US, pp.159-175, 2015, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137488756_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Postcolonial Hybridity and Modernist Legacies: observations on contemporary British poetry »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang et David Nowell-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Modernist Legacies: Trends and Faultlines in British Poetry Today, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with AI in Creative Translation Teaching: Exploring Subjectivity and Developing Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rangheard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EUROCALL Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (2), pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall.2025.23956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative rewritings of critical texts: report on a creative workshop, 3rd December 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E Mundler-Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heathir Lawrence-Monassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Tromble-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Graves’s Mythopoetic Hospitality: Translating The Rubaiyyat of Omar Khayaam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Robert Graves Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Michael Joseph (ed.), 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative writing teaching-learning practice in second language learning: a didactic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1. Creative Writing - 2. L’entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports of Translation: Creativity and Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1. Creative Writing - 2. L’entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Writing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, E-rea, 1. Creative Writing - 2. L'entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War in the Garden: Reading and Translating James Fenton’s Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.15997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en langues pour penser entre les langues : un atelier d'écriture plurilingue au CAMSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Di Stefano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ecritures contemporaines et processus de création, no.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Daniela Hăisan (coord.), Atelier de traduction N°24. Editura Universităţii « Ştefan cel Mare » din Suceava, 2015. ISSN : 2344-5610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Daniela Hăisan (coord.), Atelier de traduction N°24. Editura Universităţii « Ştefan cel Mare » din Suceava, 2015. ISSN : 2344-5610. 15 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1. Standardisation and Variation in English Language(s) / 2. Modernist Non-fictional Narratives: Rewriting Modernism Numéro double, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier d’écriture pour les exilés : une question de statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14.2, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARLEQUIN'S TAILORS: LETTERS FROM ICELAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecrire le voyage à deux / Travel-Writing in Partnership, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Mélanie Joseph-Vilain and Judith Misrahi-Barak (eds), Another Life/ Une autre vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants d’anglais langue seconde et auto-traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Schultze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, E-rea, 13.1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auden and MacNeice: Their Last Will and Testament – Thirties Classic or Existential Pause?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire, Traduire, Créer en études anglophones en France : avancées et résistances&amp;quot; (keynote talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier l'écriture créative : journée de rencontres et d'échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Hugueny-Léger, St. Andrews University, Écosse, Jun 2024, En ligne (St. Andrews), Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't fence me in&amp;quot;: translating pluridentities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Identity in Language and Culture, XVth International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oksana Shostak, Apr 2023, Kyiv (Kiev), Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue normée, langue vécue : pour une approche sensible et créative de l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring creative writing practices in second/foreign language learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tracy Bloor, Université de Franche-Comté, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecriture créative : l'affect, le souvenir et le désir en L2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Congrès de la TACD - TACD 2023 Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture créative: l'affect, le souvenir et le désir en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler-Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3e congrès international de l'action conjointe en didactique: coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press. Republication format poche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother Tongue. Multidisciplinary Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecercle Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moro Marie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radjack Rahmeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, Language Learning and the Mother Tongue. Multidisciplinary Perspectives. (1), 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009029124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sloughing off Empire: &amp;quot;Multi-monolingualism&amp;quot; in Daljit Nagra's British Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Hélie, Elise Brault-Dreux, Emilie Loriaux. Routledge; Routledge, No Dialect, please. You're a Poet. English Dialect in Poetry in the 20th and 21st Centuries, 2019, No Dialect please, You're a Poet. English Dialect in Poetry in the 20th and 21st Centuries., 9781032240756. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429289996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côté guerre côté jardin : excursions dans la poésie de James Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Zaremba. Presses Universitaires de Provence, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multlingual Creative Writing Workshop on Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Greaves </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">LERMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8181-4393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the &amp;quot;Maternal Side of Language&amp;quot; in Kathleen Raine's &amp;quot;Three Poems on Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kathleen Raine: Collected Poems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses; Andrew Johnston, editor, pp.55-66, 2025, Agrégation anglais, 9782340104938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediterrEnglish: Stephanos Stephanides and Multilingual Creative Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Horizons and Crossing Borders: Thinking with Stephanos Stephanides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2024, 978-90-04-69330-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Mother Tongue and Foreign Language(s), a Plurilingual &amp;quot;Skin-voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre les langues. Littérature, Traduction, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.131-144, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » (with Sara Greaves). In Sara Greaves & Monique De Mattia-Viviès (eds). Language Learning and the Mother tongue. Multidisciplinary Perspectives. Cambridge : Cambridge University Press. (p.1-12) (11p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sloughing off Empire: ‘Multi-monolingualism’ in Daljit Nagra’s British Museum”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Hélie, Elise Brault-Dreux, Emilie Loriaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No Dialect Please, You're a Poet: English Dialect in Poetry in the 20th and 21st Centuries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2020, 978-0-367-25804-7 (hbk)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des projets d'écriture collective en anglais: D'une évaluation pour la forme à une évaluation formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Demeester; Bernard De Giorgi; Yannick Gouchan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation à l'épreuve du contexte: Pratiques et réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.53-66, 2020, 979-10-320-0272-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Harlequin’s Tailors: Letters from Iceland by W. H. Auden & Louis MacNeice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Goarzin and Clíona Ni Ríordáin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoranda to MacNeice: New Readings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019, 978-2-7535-5488-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“James Fenton in South-East Asia: Finding a Language for the Unsayable”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Grafe, Nicolas Wanlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trouver une langue/Finding a Language - Poésie et poétique/Poetry and Poetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, 2019, 978-2-84832-356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINDING A LANGUAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Grafe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wanlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« James Fenton in South-East Asia: Finding a Language for the Unsayable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, 2019, Trouver une langue/Finding a language, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.20178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côté guerre Côté jardin Excursions dans la poésie de James Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Zaremba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côté guerre Côté jardin Excursions dans la poésie de James Fenton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2016, Côté guerre côté jardin : excursions dans la poésie de James Fenton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02109325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural Hybridity and Modernist Legacies: Observations on Late Twentieth- and Early Twenty-First-Century British Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan US, pp.159-175, 2015, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137488756_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Postcolonial Hybridity and Modernist Legacies: observations on contemporary British poetry »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang et David Nowell-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Modernist Legacies: Trends and Faultlines in British Poetry Today, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with AI in Creative Translation Teaching: Exploring Subjectivity and Developing Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rangheard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EUROCALL Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (2), pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall.2025.23956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative rewritings of critical texts: report on a creative workshop, 3rd December 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E Mundler-Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heathir Lawrence-Monassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Tromble-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Graves’s Mythopoetic Hospitality: Translating The Rubaiyyat of Omar Khayaam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Robert Graves Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Michael Joseph (ed.), 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative writing teaching-learning practice in second language learning: a didactic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1. Creative Writing - 2. L’entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Writing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, E-rea, 1. Creative Writing - 2. L'entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports of Translation: Creativity and Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1. Creative Writing - 2. L’entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War in the Garden: Reading and Translating James Fenton’s Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.15997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en langues pour penser entre les langues : un atelier d'écriture plurilingue au CAMSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Di Stefano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ecritures contemporaines et processus de création, no.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Daniela Hăisan (coord.), Atelier de traduction N°24. Editura Universităţii « Ştefan cel Mare » din Suceava, 2015. ISSN : 2344-5610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Daniela Hăisan (coord.), Atelier de traduction N°24. Editura Universităţii « Ştefan cel Mare » din Suceava, 2015. ISSN : 2344-5610. 15 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1. Standardisation and Variation in English Language(s) / 2. Modernist Non-fictional Narratives: Rewriting Modernism Numéro double, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier d’écriture pour les exilés : une question de statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14.2, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARLEQUIN'S TAILORS: LETTERS FROM ICELAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecrire le voyage à deux / Travel-Writing in Partnership, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Mélanie Joseph-Vilain and Judith Misrahi-Barak (eds), Another Life/ Une autre vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants d’anglais langue seconde et auto-traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Schultze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, E-rea, 13.1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auden and MacNeice: Their Last Will and Testament – Thirties Classic or Existential Pause?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire, Traduire, Créer en études anglophones en France : avancées et résistances&amp;quot; (keynote talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier l'écriture créative : journée de rencontres et d'échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Hugueny-Léger, St. Andrews University, Écosse, Jun 2024, En ligne (St. Andrews), Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't fence me in&amp;quot;: translating pluridentities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Identity in Language and Culture, XVth International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oksana Shostak, Apr 2023, Kyiv (Kiev), Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue normée, langue vécue : pour une approche sensible et créative de l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring creative writing practices in second/foreign language learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tracy Bloor, Université de Franche-Comté, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecriture créative : l'affect, le souvenir et le désir en L2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Congrès de la TACD - TACD 2023 Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture créative: l'affect, le souvenir et le désir en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler-Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3e congrès international de l'action conjointe en didactique: coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/y6rc-1881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press. Republication format poche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother Tongue. Multidisciplinary Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecercle Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moro Marie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radjack Rahmeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, Language Learning and the Mother Tongue. Multidisciplinary Perspectives. (1), 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009029124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sloughing off Empire: &amp;quot;Multi-monolingualism&amp;quot; in Daljit Nagra's British Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Hélie, Elise Brault-Dreux, Emilie Loriaux. Routledge; Routledge, No Dialect, please. You're a Poet. English Dialect in Poetry in the 20th and 21st Centuries, 2019, No Dialect please, You're a Poet. English Dialect in Poetry in the 20th and 21st Centuries., 9781032240756. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429289996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côté guerre côté jardin : excursions dans la poésie de James Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Zaremba. Presses Universitaires de Provence, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multlingual Creative Writing Workshop on Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CED82E90"/>
+    <w:nsid w:val="18829752"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-greaves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8181-4393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6456" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent da Sylva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fenton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137488756_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rangheard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall.2025.23956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Mundler-Arantes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Anthony-Gerroldt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heathir Lawrence-Monassa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble-Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mundler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560584v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Di Stefano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Schultze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mundler-Arantes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939887v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418598v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961938v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecercle Jean-Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moro Marie Rose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjack Rahmeth" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009029124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429289996" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431644v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-greaves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8181-4393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6456" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent da Sylva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fenton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137488756_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rangheard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall.2025.23956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Mundler-Arantes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Anthony-Gerroldt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heathir Lawrence-Monassa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble-Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mundler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15804" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560584v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Di Stefano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Schultze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mundler-Arantes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/y6rc-1881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecercle Jean-Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moro Marie Rose" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjack Rahmeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009029124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429289996" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>