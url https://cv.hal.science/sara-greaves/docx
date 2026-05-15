--- v1 (2026-04-04)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Greaves </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">LERMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8181-4393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the &amp;quot;Maternal Side of Language&amp;quot; in Kathleen Raine's &amp;quot;Three Poems on Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kathleen Raine: Collected Poems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses; Andrew Johnston, editor, pp.55-66, 2025, Agrégation anglais, 9782340104938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediterrEnglish: Stephanos Stephanides and Multilingual Creative Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Horizons and Crossing Borders: Thinking with Stephanos Stephanides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2024, 978-90-04-69330-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Mother Tongue and Foreign Language(s), a Plurilingual &amp;quot;Skin-voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre les langues. Littérature, Traduction, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.131-144, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » (with Sara Greaves). In Sara Greaves & Monique De Mattia-Viviès (eds). Language Learning and the Mother tongue. Multidisciplinary Perspectives. Cambridge : Cambridge University Press. (p.1-12) (11p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sloughing off Empire: ‘Multi-monolingualism’ in Daljit Nagra’s British Museum”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Hélie, Elise Brault-Dreux, Emilie Loriaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No Dialect Please, You're a Poet: English Dialect in Poetry in the 20th and 21st Centuries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2020, 978-0-367-25804-7 (hbk)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des projets d'écriture collective en anglais: D'une évaluation pour la forme à une évaluation formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Demeester; Bernard De Giorgi; Yannick Gouchan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation à l'épreuve du contexte: Pratiques et réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.53-66, 2020, 979-10-320-0272-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Harlequin’s Tailors: Letters from Iceland by W. H. Auden & Louis MacNeice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Goarzin and Clíona Ni Ríordáin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoranda to MacNeice: New Readings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019, 978-2-7535-5488-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“James Fenton in South-East Asia: Finding a Language for the Unsayable”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Grafe, Nicolas Wanlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trouver une langue/Finding a Language - Poésie et poétique/Poetry and Poetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, 2019, 978-2-84832-356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINDING A LANGUAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Grafe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wanlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« James Fenton in South-East Asia: Finding a Language for the Unsayable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, 2019, Trouver une langue/Finding a language, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.20178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côté guerre Côté jardin Excursions dans la poésie de James Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Zaremba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côté guerre Côté jardin Excursions dans la poésie de James Fenton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2016, Côté guerre côté jardin : excursions dans la poésie de James Fenton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02109325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural Hybridity and Modernist Legacies: Observations on Late Twentieth- and Early Twenty-First-Century British Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan US, pp.159-175, 2015, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137488756_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Postcolonial Hybridity and Modernist Legacies: observations on contemporary British poetry »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang et David Nowell-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Modernist Legacies: Trends and Faultlines in British Poetry Today, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with AI in Creative Translation Teaching: Exploring Subjectivity and Developing Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rangheard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EUROCALL Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (2), pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall.2025.23956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative rewritings of critical texts: report on a creative workshop, 3rd December 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E Mundler-Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heathir Lawrence-Monassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Tromble-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Graves’s Mythopoetic Hospitality: Translating The Rubaiyyat of Omar Khayaam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Robert Graves Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Michael Joseph (ed.), 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative writing teaching-learning practice in second language learning: a didactic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1. Creative Writing - 2. L’entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Writing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, E-rea, 1. Creative Writing - 2. L'entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports of Translation: Creativity and Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1. Creative Writing - 2. L’entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War in the Garden: Reading and Translating James Fenton’s Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.15997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en langues pour penser entre les langues : un atelier d'écriture plurilingue au CAMSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Di Stefano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ecritures contemporaines et processus de création, no.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Daniela Hăisan (coord.), Atelier de traduction N°24. Editura Universităţii « Ştefan cel Mare » din Suceava, 2015. ISSN : 2344-5610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Daniela Hăisan (coord.), Atelier de traduction N°24. Editura Universităţii « Ştefan cel Mare » din Suceava, 2015. ISSN : 2344-5610. 15 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1. Standardisation and Variation in English Language(s) / 2. Modernist Non-fictional Narratives: Rewriting Modernism Numéro double, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier d’écriture pour les exilés : une question de statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14.2, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARLEQUIN'S TAILORS: LETTERS FROM ICELAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecrire le voyage à deux / Travel-Writing in Partnership, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Mélanie Joseph-Vilain and Judith Misrahi-Barak (eds), Another Life/ Une autre vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants d’anglais langue seconde et auto-traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Schultze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, E-rea, 13.1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auden and MacNeice: Their Last Will and Testament – Thirties Classic or Existential Pause?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire, Traduire, Créer en études anglophones en France : avancées et résistances&amp;quot; (keynote talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier l'écriture créative : journée de rencontres et d'échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Hugueny-Léger, St. Andrews University, Écosse, Jun 2024, En ligne (St. Andrews), Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't fence me in&amp;quot;: translating pluridentities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Identity in Language and Culture, XVth International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oksana Shostak, Apr 2023, Kyiv (Kiev), Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue normée, langue vécue : pour une approche sensible et créative de l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring creative writing practices in second/foreign language learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tracy Bloor, Université de Franche-Comté, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecriture créative : l'affect, le souvenir et le désir en L2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Congrès de la TACD - TACD 2023 Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture créative: l'affect, le souvenir et le désir en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler-Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3e congrès international de l'action conjointe en didactique: coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/y6rc-1881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press. Republication format poche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother Tongue. Multidisciplinary Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecercle Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moro Marie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radjack Rahmeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, Language Learning and the Mother Tongue. Multidisciplinary Perspectives. (1), 2022, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009029124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sloughing off Empire: &amp;quot;Multi-monolingualism&amp;quot; in Daljit Nagra's British Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Hélie, Elise Brault-Dreux, Emilie Loriaux. Routledge; Routledge, No Dialect, please. You're a Poet. English Dialect in Poetry in the 20th and 21st Centuries, 2019, No Dialect please, You're a Poet. English Dialect in Poetry in the 20th and 21st Centuries., 9781032240756. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429289996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côté guerre côté jardin : excursions dans la poésie de James Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Zaremba. Presses Universitaires de Provence, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multlingual Creative Writing Workshop on Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Greaves </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">LERMA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8181-4393</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for the &amp;quot;Maternal Side of Language&amp;quot; in Kathleen Raine's &amp;quot;Three Poems on Illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kathleen Raine: Collected Poems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses; Andrew Johnston, editor, pp.55-66, 2025, Agrégation anglais, 9782340104938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MediterrEnglish: Stephanos Stephanides and Multilingual Creative Writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shifting Horizons and Crossing Borders: Thinking with Stephanos Stephanides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2024, 978-90-04-69330-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between the Mother Tongue and Foreign Language(s), a Plurilingual &amp;quot;Skin-voice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire entre les langues. Littérature, Traduction, Enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.131-144, 2022, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.6456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Introduction » (with Sara Greaves). In Sara Greaves & Monique De Mattia-Viviès (eds). Language Learning and the Mother tongue. Multidisciplinary Perspectives. Cambridge : Cambridge University Press. (p.1-12) (11p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Sloughing off Empire: ‘Multi-monolingualism’ in Daljit Nagra’s British Museum”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Hélie, Elise Brault-Dreux, Emilie Loriaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">No Dialect Please, You're a Poet: English Dialect in Poetry in the 20th and 21st Centuries.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ROUTLEDGE, 2020, 978-0-367-25804-7 (hbk)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des projets d'écriture collective en anglais: D'une évaluation pour la forme à une évaluation formative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Demeester; Bernard De Giorgi; Yannick Gouchan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'évaluation à l'épreuve du contexte: Pratiques et réflexions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.53-66, 2020, 979-10-320-0272-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03221771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“James Fenton in South-East Asia: Finding a Language for the Unsayable”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Grafe, Nicolas Wanlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trouver une langue/Finding a Language - Poésie et poétique/Poetry and Poetics.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, 2019, 978-2-84832-356-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FINDING A LANGUAGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Grafe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wanlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« James Fenton in South-East Asia: Finding a Language for the Unsayable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artois Presses Université, 2019, Trouver une langue/Finding a language, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.apu.20178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03667965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Harlequin’s Tailors: Letters from Iceland by W. H. Auden & Louis MacNeice”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Goarzin and Clíona Ni Ríordáin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoranda to MacNeice: New Readings.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019, 978-2-7535-5488-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côté guerre Côté jardin Excursions dans la poésie de James Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Zaremba. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Côté guerre Côté jardin Excursions dans la poésie de James Fenton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2016, Côté guerre côté jardin : excursions dans la poésie de James Fenton</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02109325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural Hybridity and Modernist Legacies: Observations on Late Twentieth- and Early Twenty-First-Century British Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernist Legacies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan US, pp.159-175, 2015, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137488756_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03666951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Postcolonial Hybridity and Modernist Legacies: observations on contemporary British poetry »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abigail Lang et David Nowell-Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Modernist Legacies: Trends and Faultlines in British Poetry Today, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with AI in Creative Translation Teaching: Exploring Subjectivity and Developing Style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Rangheard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The EUROCALL Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (2), pp.132 - 139. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4995/eurocall.2025.23956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative rewritings of critical texts: report on a creative workshop, 3rd December 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen E Mundler-Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heathir Lawrence-Monassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Tromble-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.16903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Graves’s Mythopoetic Hospitality: Translating The Rubaiyyat of Omar Khayaam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Robert Graves Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Michael Joseph (ed.), 1 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative writing teaching-learning practice in second language learning: a didactic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1. Creative Writing - 2. L’entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports of Translation: Creativity and Healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1. Creative Writing - 2. L’entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creative Writing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, E-rea, 1. Creative Writing - 2. L'entre-deux : espaces, pratiques et représentations (20.1), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.15804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">War in the Garden: Reading and Translating James Fenton’s Poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/miranda.15997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02560584v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Daniela Hăisan (coord.), Atelier de traduction N°24. Editura Universităţii « Ştefan cel Mare » din Suceava, 2015. ISSN : 2344-5610. 15 €</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1. Standardisation and Variation in English Language(s) / 2. Modernist Non-fictional Narratives: Rewriting Modernism Numéro double, 15 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of Daniela Hăisan (coord.), Atelier de traduction N°24. Editura Universităţii « Ştefan cel Mare » din Suceava, 2015. ISSN : 2344-5610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02109312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en langues pour penser entre les langues : un atelier d'écriture plurilingue au CAMSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Di Stefano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ecritures contemporaines et processus de création, no.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier d’écriture pour les exilés : une question de statut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14.2, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.5666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01735414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARLEQUIN'S TAILORS: LETTERS FROM ICELAND</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ecrire le voyage à deux / Travel-Writing in Partnership, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Mélanie Joseph-Vilain and Judith Misrahi-Barak (eds), Another Life/ Une autre vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudiants d’anglais langue seconde et auto-traduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Schultze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, E-rea, 13.1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.4769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auden and MacNeice: Their Last Will and Testament – Thirties Classic or Existential Pause?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01311162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture créative: l'affect, le souvenir et le désir en L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler-Arantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3e congrès international de l'action conjointe en didactique: coopération et dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Ecriture créative : l'affect, le souvenir et le désir en L2 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure-Hélène Anthony-Gerroldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent da Sylva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Mundler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° Congrès de la TACD - TACD 2023 Coopération et Dispositifs de coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des études anglophones en France : histoire et épistémologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.71909/y6rc-1881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire, Traduire, Créer en études anglophones en France : avancées et résistances&amp;quot; (keynote talk)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cartographier l'écriture créative : journée de rencontres et d'échanges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elise Hugueny-Léger, St. Andrews University, Écosse, Jun 2024, En ligne (St. Andrews), Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04983596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't fence me in&amp;quot;: translating pluridentities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Identity in Language and Culture, XVth International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oksana Shostak, Apr 2023, Kyiv (Kiev), Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue normée, langue vécue : pour une approche sensible et créative de l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploring creative writing practices in second/foreign language learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tracy Bloor, Université de Franche-Comté, Oct 2022, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press. Republication format poche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother Tongue. Multidisciplinary Perspectives.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique de Mattia-Viviès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecercle Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moro Marie Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radjack Rahmeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, Language Learning and the Mother Tongue. Multidisciplinary Perspectives. (1), 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009029124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Learning and the Mother tongue. Multidisciplinary Perspectives. Introduction by Monique De Mattia-Viviès and Sara Greaves. Contributors: Boris Cyrulnik, M. De Mattia-Viviès, Nathalie Enkelaar, Alain Fleisher, S. Greaves, Georges-A. Goldschmidt, Jean-Jacques Lecercle, Yoann Loisel, Marie Rose Moro &amp; Rameth Radjack. Cambridge : Cambridge University Press.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique De Mattia-Viviès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sloughing off Empire: &amp;quot;Multi-monolingualism&amp;quot; in Daljit Nagra's British Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Hélie, Elise Brault-Dreux, Emilie Loriaux. Routledge; Routledge, No Dialect, please. You're a Poet. English Dialect in Poetry in the 20th and 21st Centuries, 2019, No Dialect please, You're a Poet. English Dialect in Poetry in the 20th and 21st Centuries., 9781032240756. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429289996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03668252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côté guerre côté jardin : excursions dans la poésie de James Fenton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charles Zaremba. Presses Universitaires de Provence, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multlingual Creative Writing Workshop on Exile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Greaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01431644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18829752"/>
+    <w:nsid w:val="733E17BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-greaves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8181-4393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6456" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent da Sylva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560603v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667965v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fenton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137488756_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rangheard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall.2025.23956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Mundler-Arantes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Anthony-Gerroldt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heathir Lawrence-Monassa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble-Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961595v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mundler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15804" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966007v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560584v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961719v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Di Stefano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970470v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Schultze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421290v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436774v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518408v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mundler-Arantes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499449v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/y6rc-1881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecercle Jean-Jacques" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moro Marie Rose" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjack Rahmeth" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009029124" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429289996" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-greaves" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8181-4393" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Greaves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique De Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.6456" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418607v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03221771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent da Sylva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560636v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03667965v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Grafe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wanlin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.apu.20178" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fenton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137488756_10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rangheard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/eurocall.2025.23956" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen E Mundler-Arantes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-H&#233;l&#232;ne Anthony-Gerroldt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heathir Lawrence-Monassa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Tromble-Giraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.16903" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954988v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965973v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Bloor" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15504" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966007v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mundler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.15804" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02560584v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.15997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02109312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Di Stefano" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01735414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.5666" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409613v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Schultze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.4769" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01311162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mundler-Arantes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/y6rc-1881" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983596v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436774v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04939887v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique de Mattia-Vivi&#232;s" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecercle Jean-Jacques" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moro Marie Rose" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjack Rahmeth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009029124" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04418598v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03668252v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429289996" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409625v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431644v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>