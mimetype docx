--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -109,732 +109,732 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t>
+                <w:t xml:space="preserve">A day in the life of an aged cat – Environment of old domestic cats and welfare implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Hoummady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Audrey Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bedossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jeannin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 315, pp.106536. </w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83, pp.20-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2025.106536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jveb.2025.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528295v1</w:t>
+                <w:t xml:space="preserve">hal-05528306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A day in the life of an aged cat – Environment of old domestic cats and welfare implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Besegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Hoummady</w:t>
+                <w:t xml:space="preserve">Narcisse Niamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriana Rameau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 83, pp.20-25. </w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 315, pp.106536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jveb.2025.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2025.106536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528306v1</w:t>
+                <w:t xml:space="preserve">hal-05528295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All pet owners are not the same</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Hoummady</w:t>
+                <w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Chaise</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nancy Rebout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bedossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Companion Animal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcam.2025.100960⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, pp.106816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949115v1</w:t>
+                <w:t xml:space="preserve">hal-05249036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques parasitaires liés à la consommation par les chiens de régimes BARF (Bones And Raw Food)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gharbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hoummady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gharbi</w:t>
+                <w:t xml:space="preserve">S. Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupouy-Camet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Vétérinaire Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anicom.2025.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t>
+                <w:t xml:space="preserve">All pet owners are not the same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Besegher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Sara Hoummady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Chaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rebout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292, pp.106816. </w:t>
+              <w:t xml:space="preserve">Topics in Companion Animal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.100960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcam.2025.100960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05249036v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personality traits of aged dogs according to their cognitive status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samanta Świerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -898,77 +898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the frailty phenotype and frailty index for identifying vulnerable companion dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1045,51 +1045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in cats in veterinary hospitals in France during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétra Rouch-Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1162,51 +1162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring canine’s olfactive threshold in artificial urine for medical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Leemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1411,334 +1411,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05298132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in dogs in France between 2020 and 2022</w:t>
+                <w:t xml:space="preserve">Investigating the Bactericidal Activity of an Ocular Solution Containing EDTA, Tris, and Polysorbate 80 and Its Impact on the In Vitro Efficacy of Neomycin Sulfate against Staphylococcus aureus: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Blanchard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sophie Amiriantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Roche</w:t>
+                <w:t xml:space="preserve">Elodie Jarousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Banuls</w:t>
+                <w:t xml:space="preserve">Séverine Roudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bynens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Companion Animal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60, pp.100875. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (7), pp.611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcam.2024.100875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13070611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551910v1</w:t>
+                <w:t xml:space="preserve">hal-04629632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Bactericidal Activity of an Ocular Solution Containing EDTA, Tris, and Polysorbate 80 and Its Impact on the In Vitro Efficacy of Neomycin Sulfate against Staphylococcus aureus: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in dogs in France between 2020 and 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Amiriantz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">T Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jarousse</w:t>
+                <w:t xml:space="preserve">M Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Roudeix</w:t>
+                <w:t xml:space="preserve">D Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Philippon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Bynens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (7), pp.611. </w:t>
+              <w:t xml:space="preserve">Topics in Companion Animal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.100875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13070611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcam.2024.100875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629632v1</w:t>
+                <w:t xml:space="preserve">hal-04551910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canine model of human frailty: adaptation of a frailty phenotype in older dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Lemaréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,51 +1828,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Perception of the Body Condition of Cats and Dogs by French Pet Owners and the Factors Influencing Underestimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1949,51 +1949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of canine owner profile according to food choice: an online preliminary survey in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Fantinati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,51 +2083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships between personality of human–dog dyads and performances in working tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of frailty in aged dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2363,51 +2363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of risk factors for mortality in aged guide dogs: A retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,90 +2541,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a test to compare working memory and problem-solving abilities in young and aged healthy cats -the felicog project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisciane Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Tabillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2660,388 +2660,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05104754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs : A New Look at Canine Activity and Welfare</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Besegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besegher Audrey</w:t>
+                <w:t xml:space="preserve">Hillary Jean-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hillary Jean-Joseph</w:t>
+                <w:t xml:space="preserve">Casimir Louison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Louison</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lefort Inès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nanterre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104765v1</w:t>
+                <w:t xml:space="preserve">hal-05104765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besegher Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et utilisation du cannabidiol (CBD) par des propriétaires d’animaux français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besegher Audrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jeannin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche de la fédération EPN-R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3051,169 +3051,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touch screen device and music as enrichments to captive housing conditions of african grey parrots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Péron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hoummady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Péron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Hoummady</w:t>
+                <w:t xml:space="preserve">N. Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bovet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7 (6), pp.e13, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jveb.2012.09.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jveb.2012.09.041⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3223,104 +3223,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement de l'animal âgé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Vinciane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le point vétérinaire. 2024, Manuels pratiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3330,448 +3330,542 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 22. Qu’est-ce qu’un chien senior ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chapitre 19. Mon chien a-t-il une personnalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportement et bien-être du chien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éducagri éditions, pp.459-489, 2020, Références, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edagri.bedos.2020.01.0459⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edagri.bedos.2020.01.0367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345362v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 19. Mon chien a-t-il une personnalité ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Chapitre 22. Qu’est-ce qu’un chien senior ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comportement et bien-être du chien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/edagri.bedos.2020.01.0367⟩</w:t>
+              <w:t xml:space="preserve">, Éducagri éditions, pp.459-489, 2020, Références, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edagri.bedos.2020.01.0459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04345354v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étrange affaire des céréales dans l’alimentation canine. The Conversation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">¿Es saludable para los perros comer cereales?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299327v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04351354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is your pooch better or worse off on a cereal-free diet?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L’étrange affaire des céréales dans l’alimentation canine. The Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351330v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">¿Es saludable para los perros comer cereales?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is your pooch better or worse off on a cereal-free diet?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Garry</w:t>
-[...18 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04351330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04351354v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs environnementaux et agressivité chez le chien domestique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hoummady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Médecine vétérinaire et santé animale. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-05545453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3926,51 +4020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Chaise" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2025.100960" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401264v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hammami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy-Camet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2025.11.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta &#346;wierk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Rouch-Buck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x241305924" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Giganti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maidodou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moniot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allaway" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bermingham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dowgray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gruen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.25.06.0412" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banuls" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bynens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2024.100875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amiriantz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roudeix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13070611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glad006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banuls" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bynens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13233646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fantinati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-022-03258-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grandjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cl&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RS6BKTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.77.12.1357" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pouchelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blondot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G203QBNT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisciane Jacquot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tabillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deneuville Chlo&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345433v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;ron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauny" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2012.09.041" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB7PNWXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630596v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vinciane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345362v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.bedos.2020.01.0459" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.bedos.2020.01.0367" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hammami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy-Camet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2025.11.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Chaise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2025.100960" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta &#346;wierk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Rouch-Buck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x241305924" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Giganti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maidodou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moniot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allaway" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bermingham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dowgray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gruen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.25.06.0412" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amiriantz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roudeix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13070611" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banuls" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bynens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2024.100875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glad006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banuls" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bynens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13233646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fantinati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-022-03258-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grandjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cl&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RS6BKTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.77.12.1357" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pouchelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blondot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G203QBNT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisciane Jacquot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tabillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;ron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2012.09.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB7PNWXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vinciane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.bedos.2020.01.0367" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.bedos.2020.01.0459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05545453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>