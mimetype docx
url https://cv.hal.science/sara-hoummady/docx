--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -377,1325 +377,1325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aging is modifiable: current perspectives on healthy aging in companion dogs and cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Rebout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bedossa</w:t>
+                <w:t xml:space="preserve">Delphine Moniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Allaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bermingham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dowgray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Gruen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Veterinary Medical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2460/javma.25.06.0412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249036v1</w:t>
+                <w:t xml:space="preserve">hal-05298132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques parasitaires liés à la consommation par les chiens de régimes BARF (Bones And Raw Food)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dupouy-Camet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Vétérinaire Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anicom.2025.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05401264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">All pet owners are not the same</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Chaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Rebout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Companion Animal Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65, pp.100960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcam.2025.100960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personality traits of aged dogs according to their cognitive status</w:t>
+                <w:t xml:space="preserve">Evaluation of the Factorial Structures of the Canine Behavioral Assessment and Research Questionnaire (C-BARQ) in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yohan Stephan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 292, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106844⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 292, pp.106816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327470v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the frailty phenotype and frailty index for identifying vulnerable companion dogs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personality traits of aged dogs according to their cognitive status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jeannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Rebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Świerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-28382-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528308v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in cats in veterinary hospitals in France during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétra Rouch-Buck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Priymenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Feline Medicine and Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1098612x241305924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring canine’s olfactive threshold in artificial urine for medical detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Leemans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Giganti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Maidodou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (5), pp.e0321394. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0321394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05078769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging is modifiable: current perspectives on healthy aging in companion dogs and cats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margaret Gruen</w:t>
+                <w:t xml:space="preserve">Comparison of the frailty phenotype and frailty index for identifying vulnerable companion dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hoummady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Besegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bedossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Veterinary Medical Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 8. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.44608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2460/javma.25.06.0412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-28382-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298132v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05528308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Bactericidal Activity of an Ocular Solution Containing EDTA, Tris, and Polysorbate 80 and Its Impact on the In Vitro Efficacy of Neomycin Sulfate against Staphylococcus aureus: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in dogs in France between 2020 and 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Amiriantz</w:t>
+                <w:t xml:space="preserve">T Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jarousse</w:t>
+                <w:t xml:space="preserve">M Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Roudeix</w:t>
+                <w:t xml:space="preserve">D Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Philippon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Bynens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (7), pp.611. </w:t>
+              <w:t xml:space="preserve">Topics in Companion Animal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60, pp.100875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13070611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcam.2024.100875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04629632v1</w:t>
+                <w:t xml:space="preserve">hal-04551910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and factors associated with overweight and obesity in dogs in France between 2020 and 2022</w:t>
+                <w:t xml:space="preserve">Investigating the Bactericidal Activity of an Ocular Solution Containing EDTA, Tris, and Polysorbate 80 and Its Impact on the In Vitro Efficacy of Neomycin Sulfate against Staphylococcus aureus: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Blanchard</w:t>
+                <w:t xml:space="preserve">Sophie Amiriantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Roche</w:t>
+                <w:t xml:space="preserve">Elodie Jarousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Banuls</w:t>
+                <w:t xml:space="preserve">Séverine Roudeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bynens</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Companion Animal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60, pp.100875. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (7), pp.611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcam.2024.100875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13070611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551910v1</w:t>
+                <w:t xml:space="preserve">hal-04629632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canine model of human frailty: adaptation of a frailty phenotype in older dogs</w:t>
               </w:r>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Perception of the Body Condition of Cats and Dogs by French Pet Owners and the Factors Influencing Underestimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,453 +2077,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between personality of human–dog dyads and performances in working tasks</w:t>
+                <w:t xml:space="preserve">Investigation of risk factors for mortality in aged guide dogs: A retrospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Péron</w:t>
+                <w:t xml:space="preserve">J. Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Grandjean</w:t>
+                <w:t xml:space="preserve">C. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cléro</w:t>
+                <w:t xml:space="preserve">J.L. Pouchelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Bernard</w:t>
+                <w:t xml:space="preserve">M. Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 177, pp.42-51. </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 132, pp.125-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2016.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2016.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017545v1</w:t>
+                <w:t xml:space="preserve">hal-04949132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of frailty in aged dogs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationships between personality of human–dog dyads and performances in working tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Pouchelon</w:t>
+                <w:t xml:space="preserve">Franck Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Blondot</w:t>
+                <w:t xml:space="preserve">Dominique Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cléro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2460/ajvr.77.12.1357⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 177, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2016.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04949122v1</w:t>
+                <w:t xml:space="preserve">hal-04017545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of risk factors for mortality in aged guide dogs: A retrospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of frailty in aged dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.L. Pouchelon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Blondot</w:t>
+                <w:t xml:space="preserve">Jean-Louis Pouchelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Blondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2016.09.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (12), pp.1357-1365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2460/ajvr.77.12.1357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04949132v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2535,277 +2535,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a test to compare working memory and problem-solving abilities in young and aged healthy cats -the felicog project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Hoummady</w:t>
+                <w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Besegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prisciane Jacquot</w:t>
+                <w:t xml:space="preserve">Hillary Jean-Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Tabillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oriana Rameau</w:t>
+                <w:t xml:space="preserve">Casimir Louison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lefort Inès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nanterre, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104754v1</w:t>
+                <w:t xml:space="preserve">hal-05104765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CBD/CBDA* rich hemp extract and Shelter Dogs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hillary Jean-Joseph</w:t>
+                <w:t xml:space="preserve">Development of a test to compare working memory and problem-solving abilities in young and aged healthy cats -the felicog project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Hoummady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casimir Louison</w:t>
+                <w:t xml:space="preserve">Prisciane Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lefort Inès</w:t>
+                <w:t xml:space="preserve">Clarisse Tabillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bedossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54ème Colloque de la Société Française pour l'Etude du Comportement Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nanterre, France. </w:t>
+              <w:t xml:space="preserve">SFECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104765v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception and use of cannabidiol (CBD) by French pet owners</w:t>
               </w:r>
@@ -4020,51 +4020,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hammami" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy-Camet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2025.11.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949115v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Chaise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2025.100960" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327470v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta &#346;wierk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106844" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949119v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Rouch-Buck" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x241305924" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Giganti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maidodou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321394" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298132v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moniot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allaway" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bermingham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dowgray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gruen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.25.06.0412" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amiriantz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarousse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roudeix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13070611" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banuls" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bynens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2024.100875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glad006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banuls" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bynens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13233646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fantinati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-022-03258-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grandjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cl&#233;ro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.015" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RS6BKTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949122v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.77.12.1357" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949132v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pouchelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blondot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.09.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G203QBNT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104754v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisciane Jacquot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tabillon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;ron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2012.09.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB7PNWXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vinciane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.bedos.2020.01.0367" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.bedos.2020.01.0459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05545453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528295v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcisse Niamba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2025.106536" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298132v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moniot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Allaway" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bermingham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dowgray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Gruen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/javma.25.06.0412" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gharbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hammami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zrelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupouy-Camet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2025.11.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949115v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Chaise" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2025.100960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249036v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106816" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta &#346;wierk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106844" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949119v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;tra Rouch-Buck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1098612x241305924" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leemans" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boutin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Giganti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maidodou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321394" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Blanchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Roche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Banuls" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bynens" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcam.2024.100875" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Amiriantz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jarousse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Roudeix" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Philippon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13070611" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Lemar&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gerona/glad006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345235v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Banuls" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bynens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani13233646" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fantinati" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-022-03258-9" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hua" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pouchelon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blondot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2016.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G203QBNT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04017545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck P&#233;ron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grandjean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cl&#233;ro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bernard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2016.01.015" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RS6BKTW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949122v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pouchelon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Blondot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2460/ajvr.77.12.1357" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104765v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hillary Jean-Joseph" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casimir Louison" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lefort In&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisciane Jacquot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Tabillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187160v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besegher Audrey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187150v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345433v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. P&#233;ron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mauny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bovet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2012.09.041" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB7PNWXD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vinciane" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345354v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.bedos.2020.01.0367" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edagri.bedos.2020.01.0459" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351354v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04299327v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Garry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04351330v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05545453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>