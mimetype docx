--- v0 (2026-03-30)
+++ v1 (2026-04-20)
@@ -545,677 +545,802 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04127452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès Orbicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Strasbourg, France. pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156989v1</w:t>
+                <w:t xml:space="preserve">hal-05564542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326873v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA génératives et grands modèles de langages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Denami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'IA Et si on parlait d'IA ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRANE Grand-Est, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581635v1</w:t>
+                <w:t xml:space="preserve">hal-05326873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de correction des enseignants français et italiens en CE2 et en CM2 dans le cadre d'une consigne de réécriture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IA génératives et grands modèles de langages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semaine de l'IA Et si on parlait d'IA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE Grand-Est, Apr 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207807013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04127469v1</w:t>
+                <w:t xml:space="preserve">hal-04581635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indices d'affectivité dans les corrections des enseignants et leur impact sur le rapport au texte chez les élèves</w:t>
+                <w:t xml:space="preserve">Pratiques de correction des enseignants français et italiens en CE2 et en CM2 dans le cadre d'une consigne de réécriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lyon, France. </w:t>
+              <w:t xml:space="preserve">7e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20208102004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207807013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04127473v1</w:t>
+                <w:t xml:space="preserve">halshs-04127469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement de transcriptions d’écrits scolaires</w:t>
+                <w:t xml:space="preserve">Indices d'affectivité dans les corrections des enseignants et leur impact sur le rapport au texte chez les élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des Etudiant·e·s chercheur·se·s en DIdactique des langues et Linguistique, CEDIL'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208102004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648588v1</w:t>
+                <w:t xml:space="preserve">halshs-04127473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le traitement de transcriptions d’écrits scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des Etudiant·e·s chercheur·se·s en DIdactique des langues et Linguistique, CEDIL'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outillage technique du traitement des écrits d’élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier à l’école de printemps PETALE (Projet d’ETudes Avancées sur le Langage de l’Enfant)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne Salazar-Orvig; Aliyah Morgenstern, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03951278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1225,154 +1350,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1382,100 +1507,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incidence du système linguistique : étude des postures de correction des enseignants et des modalités de réécriture à l’école primaire en France et en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de la Sorbonne nouvelle - Paris III; Università degli studi (Bologne, Italie), 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021PA030071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03737461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1485,100 +1610,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souligner : pourquoi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.27-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cape.586.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1588,165 +1713,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zeyringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1814,51 +1939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F4A7419"/>
+    <w:nsid w:val="F7C504E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2045,51 +2170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-mazziotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4294-0172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260327859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/jtl3.816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208102004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648588v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03737461v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569454v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0027" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-mazziotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-4294-0172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/260327859" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063555v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/jtl3.816" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04127473v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208102004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02648588v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951278v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03737461v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.586.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>