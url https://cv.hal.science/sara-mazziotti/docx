--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -1797,51 +1797,51 @@
                 <w:t xml:space="preserve">Jean-François Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1939,51 +1939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7C504E1"/>
+    <w:nsid w:val="8ED75452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>