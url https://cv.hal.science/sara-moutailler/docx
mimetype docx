--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -223,51 +223,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (155)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (158)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -391,20280 +391,20694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living with ticks: Results of an online survey of the knowledge, attitudes and practices (KAP) regarding ticks and tick-borne pathogens in academic environments across Europe</w:t>
+                <w:t xml:space="preserve">Detection of Multiple Microorganisms in Ruminant Ticks in Senegal Using High‐Throughput Microfluidic Real‐Time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+                <w:t xml:space="preserve">Aliou Khoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Antunes</w:t>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Domingos</w:t>
+                <w:t xml:space="preserve">Déthié Ngom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Esser</w:t>
+                <w:t xml:space="preserve">Baye Bado Ndoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gábor Földvári</w:t>
+                <w:t xml:space="preserve">Ousseynou Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (4), pp.102515. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2026 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/tbed/6292857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214935v1</w:t>
+                <w:t xml:space="preserve">hal-05551814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a High-Throughput Microfluidic Real-Time PCR for the Detection of Vector-Borne Agents in Wild Birds from the Brazilian Pantanal</w:t>
+                <w:t xml:space="preserve">Lower prevalence of Lyme disease pathogens in mixed deciduous – coniferous forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Salvador Alabí Córdova</w:t>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Batista Pinho</w:t>
+                <w:t xml:space="preserve">Katarzyna Stojek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Garcia Pereira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Bogdan Jaroszewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Valadares Ferreira</w:t>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Bruelheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens14050491⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 611, pp.123702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2026.123702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05096204v1</w:t>
+                <w:t xml:space="preserve">hal-05578664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Ticks in the Caribbean Region and Detection of Their Pathogens Using BioMark Technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput screening for tick-borne pathogens in Ixodid ticks collected through crowdsourcing in northern Sweden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Albina</w:t>
+                <w:t xml:space="preserve">Giulio Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+                <w:t xml:space="preserve">Seungeun Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Aprelon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Karin Ullman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Albihn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/tbed/8135946⟩</w:t>
+              <w:t xml:space="preserve">Acta Veterinaria Scandinavica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 68 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13028-026-00854-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-05461390v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05551805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midichloria mitochondrii stimulates the sylvatic cycle of Borrelia burgdorferi (sensu lato) in Ixodes ricinus and contributes to Lyme disease risk</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of Tick Species and Tick-borne Pathogens Hosted by Urban and Suburban European Hedgehogs (Erinaceus europaeus) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Fonville</w:t>
+                <w:t xml:space="preserve">Isabelle Defosseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ron Dirks</w:t>
+                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Jansen</w:t>
+                <w:t xml:space="preserve">Valérie Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100290⟩</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (3), pp.743-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7589/JWD-D-24-00178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214944v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Immunological Insights into Tick-Bite Hypersensitivity and Alpha-Gal Syndrome: A Case Study Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neoehrlichia mikurensis: an emerging pathogen in Southeastern Poland - prevalence in Ixodes ricinus ticks and phylogenetic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Bogdan</w:t>
+                <w:t xml:space="preserve">Renata Kunc-Kozioł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verica Simin</w:t>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms26020680⟩</w:t>
+              <w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.146-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26444/aaem/199643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976815v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976821v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neoehrlichia mikurensis: an emerging pathogen in Southeastern Poland - prevalence in Ixodes ricinus ticks and phylogenetic characterization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversity of Ticks in the Caribbean Region and Detection of Their Pathogens Using BioMark Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+                <w:t xml:space="preserve">Roxanne A. Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Kunc-Kozioł</w:t>
+                <w:t xml:space="preserve">Emmanuel Albina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneta Woźniak</w:t>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Foucault-Simonin</w:t>
+                <w:t xml:space="preserve">Rosalie Aprelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.146-150. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.8135946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26444/aaem/199643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/tbed/8135946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976821v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05461390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Tick Species and Tick-borne Pathogens Hosted by Urban and Suburban European Hedgehogs (Erinaceus europaeus) in France</w:t>
+                <w:t xml:space="preserve">Genetic and Immunological Insights into Tick-Bite Hypersensitivity and Alpha-Gal Syndrome: A Case Study Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Defosseux</w:t>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Poux</w:t>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Arné</w:t>
+                <w:t xml:space="preserve">Ivana Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7589/JWD-D-24-00178⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms26020680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044485v1</w:t>
+                <w:t xml:space="preserve">hal-04976815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Impact of Simultaneous or Sequential Coinfections With Borrelia afzelii and Tick‐Borne Encephalitis Virus on the Ixodes ricinus Microbiota</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Midichloria mitochondrii stimulates the sylvatic cycle of Borrelia burgdorferi (sensu lato) in Ixodes ricinus and contributes to Lyme disease risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Kratou</w:t>
+                <w:t xml:space="preserve">Clara Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
+                <w:t xml:space="preserve">Maya Holding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+                <w:t xml:space="preserve">Manoj Fonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
+                <w:t xml:space="preserve">Ron Dirks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Jansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/ijm/7747795⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.100290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2025.100290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142231v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting temporal patterns and associations in Hyalomma marginatum microbial communities: key insights for the development of novel tick and tick-borne diseases control tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differential Impact of Simultaneous or Sequential Coinfections With Borrelia afzelii and Tick‐Borne Encephalitis Virus on the Ixodes ricinus Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manzanilla Vincent</w:t>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duhayon Maxime</w:t>
+                <w:t xml:space="preserve">Myriam Kratou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bru David</w:t>
+                <w:t xml:space="preserve">Ana Laura Cano-Argüelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Abuin-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2025.05.21.655249⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/ijm/7747795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05430131v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐throughput microfluidic real‐time PCR as a promising tool in disease ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Bralet</w:t>
+                <w:t xml:space="preserve">Interaction dynamics of Borrelia afzelii and tick-borne encephalitis virus in C3H mice: insights into immune response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Aaziz</w:t>
+                <w:t xml:space="preserve">Delphine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Tornos</w:t>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gamble</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Augustin Clessin</w:t>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.70088⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (e131), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144005v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dynamics of Borrelia afzelii and tick-borne encephalitis virus in C3H mice: insights into immune response</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+                <w:t xml:space="preserve">High‐throughput microfluidic real‐time PCR as a promising tool in disease ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Bralet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Le Roux</w:t>
+                <w:t xml:space="preserve">Rachid Aaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Jérémy Tornos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Clessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.660⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 94 (9), pp.1625-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.70088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536730v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting temporal patterns and associations in Hyalomma marginatum microbial communities: key insights for the development of novel tick and tick-borne diseases control tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lianet Denis-Abuin</w:t>
+                <w:t xml:space="preserve">Joly-Kukla Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Apolline Maitre</w:t>
+                <w:t xml:space="preserve">Manzanilla Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Roháčková</w:t>
+                <w:t xml:space="preserve">Duhayon Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bru David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.05.21.655249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214923v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence of Rickettsia spp. among moderately dense population of Dermacentor reticulatus ticks in South‐central Poland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Woźniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Kulisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39 (4), pp.776-786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mve.12817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Distribution and Pathogen Profile of Dermacentor reticulatus Ticks in Southeastern Poland: A Genetic and Environmental Analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+                <w:t xml:space="preserve">Anti-microbiota vaccine induces lysine-mediated modulation of tick immunity affecting Borrelia colonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lianet Denis-Abuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Roháčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/5458278⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (9), pp.fiaf082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaf082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559697v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noninvasive detection of Zika virus in mosquito excreta sampled from wild mosquito populations in French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romuald Carinci</w:t>
+                <w:t xml:space="preserve">Living with ticks: Results of an online survey of the knowledge, attitudes and practices (KAP) regarding ticks and tick-borne pathogens in academic environments across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Esser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Földvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (4), pp.102515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2025.102515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjae016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04493615v1</w:t>
+                <w:t xml:space="preserve">hal-05214935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic PCR and network analysis reveals complex tick-borne pathogen interactions in the tropics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+                <w:t xml:space="preserve">Validation of a High-Throughput Microfluidic Real-Time PCR for the Detection of Vector-Borne Agents in Wild Birds from the Brazilian Pantanal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Salvador Alabí Córdova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Batista Pinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Garcia Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Valadares Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-023-06098-0⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (5), pp.491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens14050491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400072v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age- and Sex-Associated Pathogenesis of Cell Culture-Passaged Kemerovo Virus in IFNAR(−/−) Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Guild Dynamics and Pathogen Interactions in Hyalomma Ticks From Algerian Cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Kaoutar Abdelali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Aissaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25063177⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), pp.5384559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/tbed/5384559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500027v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad range molecular detection methods identify only Borrelia spp. in erythema migrans biopsies and blood of tick-bitten patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Meta-analysis of tick-borne and other pathogens: Co-infection or co-detection? That is the question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lucien Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Lagrée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100886⟩</w:t>
+              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693283v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne zoonotic flaviviruses and Borrelia infections in wildlife hosts: what have field studies contributed?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Poisson</w:t>
+                <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice: insights and implications for future research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Boulinier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+                <w:t xml:space="preserve">Pierre Lucien Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/iai.00249-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100747⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04573144v1</w:t>
+                <w:t xml:space="preserve">hal-04646179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Distribution of Bacterial and Parasitic Tick-Borne Pathogens in Armenia, Transcaucasia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tick-borne viruses and their risk to public health in the Caribbean: Spotlight on bats as reservoirs in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
+                <w:t xml:space="preserve">Maritza Pupo Antúnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
+                <w:t xml:space="preserve">José Carlos Marín Montesinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tehmine Harutyunyan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Rukhkyan</w:t>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18502/ijph.v53i11.16960⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (4), pp.e26118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e26118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791479v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of birds to the feeding of ticks at host community level: Effects of tick burden, host density and yearly fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial patterns of Hyalomma marginatum -borne pathogens in the Occitanie region (France), a focus on the intriguing dynamics of Rickettsia aeschlimannii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amalia Rataud</w:t>
+                <w:t xml:space="preserve">Célia Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Drouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">David Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pisanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Carla Giupponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (6), pp.102390. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.e0125624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01256-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693288v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Coinfection and Genetic Diversity of Multiple Tick-Borne Pathogens in Livestock Population of Punjab, Pakistan</w:t>
+                <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance in relation to climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabir Hussain</w:t>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abrar Hussain</w:t>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baolin Song</w:t>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jehan Zeb</w:t>
+                <w:t xml:space="preserve">Fréderic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024, pp.9958535. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2024/9958535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442106v1</w:t>
+                <w:t xml:space="preserve">hal-04010177v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne pathogens identified in Hyalomma marginatum (Acari: Ixodidae) collected from various vertebrate hosts in the South of France</w:t>
+                <w:t xml:space="preserve">Tick-borne zoonotic flaviviruses and Borrelia infections in wildlife hosts: what have field studies contributed?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Célia</w:t>
+                <w:t xml:space="preserve">Armelle Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollet Thomas</w:t>
+                <w:t xml:space="preserve">Thierry Boulinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galon Clémence</w:t>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joly Kukla Charlotte</w:t>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cicculli Vincent</w:t>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.100747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2024.03.01.582933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128794v1</w:t>
+                <w:t xml:space="preserve">hal-04573144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal dynamics of the Hyalomma marginatum-borne pathogens in southern France</w:t>
+                <w:t xml:space="preserve">Diversity and Distribution of Bacterial and Parasitic Tick-Borne Pathogens in Armenia, Transcaucasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
+                <w:t xml:space="preserve">Sargis Aghayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+                <w:t xml:space="preserve">Gohar Grigoryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Duhayon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Hasmik Gevorgyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tehmine Harutyunyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rukhkyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100213⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (11), pp.2563-2571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18502/ijph.v53i11.16960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897160v1</w:t>
+                <w:t xml:space="preserve">hal-04791479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening of pathogens in Ixodes ricinus removed from hosts in Lombardy, northern Italy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Olivieri</w:t>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Vicari</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2023.102285⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (36), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314233v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri-domestic entomological surveillance using private traps allows detection of dengue virus in Aedes albopictus during an autochthonous transmission event in mainland France, late summer 2023</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tick-borne pathogens identified in Hyalomma marginatum (Acari: Ixodidae) collected from various vertebrate hosts in the South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
+                <w:t xml:space="preserve">Bernard Célia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bellet</w:t>
+                <w:t xml:space="preserve">Pollet Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galon Clémence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joly Kukla Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cicculli Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2024.29.36.2400195⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2024.03.01.582933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691674v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guild Dynamics and Pathogen Interactions in Hyalomma Ticks From Algerian Cattle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Constance Julie</w:t>
+                <w:t xml:space="preserve">High-throughput screening of pathogens in Ixodes ricinus removed from hosts in Lombardy, northern Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Melis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gherard Batisti Biffignandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/tbed/5384559⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.102285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2023.102285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828846v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-analysis of tick-borne and other pathogens: Co-infection or co-detection? That is the question</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Temporal dynamics of the Hyalomma marginatum-borne pathogens in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Joly-Kukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Duhayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 6, pp.100219. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100219⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 6 (8), pp.100213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2024.100213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803520v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04897160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance in relation to climate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions of birds to the feeding of ticks at host community level: Effects of tick burden, host density and yearly fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Beugnet</w:t>
+                <w:t xml:space="preserve">Amalia Rataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.355⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (6), pp.102390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2024.102390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010177v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns of Hyalomma marginatum -borne pathogens in the Occitanie region (France), a focus on the intriguing dynamics of Rickettsia aeschlimannii</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Coinfection and Genetic Diversity of Multiple Tick-Borne Pathogens in Livestock Population of Punjab, Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Giupponi</w:t>
+                <w:t xml:space="preserve">Sabir Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abrar Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Umair Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baolin Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehan Zeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01256-24⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.9958535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/9958535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652728v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice: insights and implications for future research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">One health approach to study human health risks associated with Dermanyssus gallinae mites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Papić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Savić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Potkonjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/iai.00249-24⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (9), pp.e30539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646179v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne viruses and their risk to public health in the Caribbean: Spotlight on bats as reservoirs in Cuba</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Increased threat of urban arboviral diseases from Aedes aegypti mosquitoes in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Margarita Gélvez Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bohers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e26118⟩</w:t>
+              <w:t xml:space="preserve">IJID Regions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.100360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijregi.2024.100360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493624v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04548947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One health approach to study human health risks associated with Dermanyssus gallinae mites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Wide spectrum of tick-borne pathogens in juvenile Ixodes ricinus collected from autumn-migrating birds in the Vistula River Valley, Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aleksandar Potkonjak</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Filipiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30539⟩</w:t>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (1), pp.556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-024-04415-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619299v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide spectrum of tick-borne pathogens in juvenile Ixodes ricinus collected from autumn-migrating birds in the Vistula River Valley, Poland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maciej Filipiuk</w:t>
+                <w:t xml:space="preserve">First evidence of circulation of multiple arboviruses in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Boubidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Kernif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayez Khardine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïssam Hachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-024-04415-y⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (11), pp.e0012651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828854v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased threat of urban arboviral diseases from Aedes aegypti mosquitoes in Colombia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Vazeille</w:t>
+                <w:t xml:space="preserve">Spatial Distribution and Pathogen Profile of Dermacentor reticulatus Ticks in Southeastern Poland: A Genetic and Environmental Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJID Regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijregi.2024.100360⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/5458278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04548947v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of circulation of multiple arboviruses in Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aïssam Hachid</w:t>
+                <w:t xml:space="preserve">Microfluidic PCR and network analysis reveals complex tick-borne pathogen interactions in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Díaz-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisset Roblejo-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-023-06098-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0012651⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04803061v1</w:t>
+                <w:t xml:space="preserve">hal-04400072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First molecular characterization of Dirofilaria Immitis in Cuba</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+                <w:t xml:space="preserve">Noninvasive detection of Zika virus in mosquito excreta sampled from wild mosquito populations in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Guidez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12917-023-03803-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (3), pp.818-823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjae016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04370008v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update of evidence for pathogen transmission by ticks of the genus &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johanna Fite</w:t>
+                <w:t xml:space="preserve">Age- and Sex-Associated Pathogenesis of Cell Culture-Passaged Kemerovo Virus in IFNAR(−/−) Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12040513⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (6), pp.3177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25063177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04040763v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fill in one gap in our understanding of CHIKV intra-vector dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Broad range molecular detection methods identify only Borrelia spp. in erythema migrans biopsies and blood of tick-bitten patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Tondeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Corre-Catelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.infections.100091⟩</w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.100886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2024.100886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314258v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Radek Šíma</w:t>
+                <w:t xml:space="preserve">First expert elicitation of knowledge on possible drivers of observed increasing human cases of Tick-Borne Encephalitis in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Saegerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Humblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Leandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Heyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (3), pp.791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15030791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169559v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+                <w:t xml:space="preserve">Detection of west nile virus lineage 2 in eastern romania and first identification of sindbis virus rna in mosquitoes analyzed using high-throughput microfluidic real-time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Alexandra Crivei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Lowenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Cristina Crivei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15010186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150492v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04139009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Susceptibility of C3H Mice to Tick-Borne Encephalitis Virus Infection: Implications for Co-Infection Models and Understanding of the Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moutailler Sara</w:t>
+                <w:t xml:space="preserve">Unravelling the Diversity of Microorganisms in Ticks from Australian Wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mythili Tadepalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Breidahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Death</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15112270⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12020153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314251v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03976476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of west nile virus lineage 2 in eastern romania and first identification of sindbis virus rna in mosquitoes analyzed using high-throughput microfluidic real-time PCR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ioana Cristina Crivei</w:t>
+                <w:t xml:space="preserve">Phylogénie et distribution géographique de Borrelia garinii chez des oiseaux communs en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Margaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Rataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutailler Sara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Pierre-Yves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81, pp.131-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-04139009v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First expert elicitation of knowledge on possible drivers of observed increasing human cases of Tick-Borne Encephalitis in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paul Heyman</w:t>
+                <w:t xml:space="preserve">Emerging tick-borne spotted fever group rickettsioses in the Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15030791⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.105400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037581v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03976473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogénie et distribution géographique de Borrelia garinii chez des oiseaux communs en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henry Pierre-Yves</w:t>
+                <w:t xml:space="preserve">Dynamics of Infections in Cattle and Rhipicephalus microplus: A Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Marrero-Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12080998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04372028v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Diversity of Microorganisms in Ticks from Australian Wildlife</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clare Death</w:t>
+                <w:t xml:space="preserve">Dermacentor reticulatus – a tick on its way from glacial refugia to a panmictic Eurasian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branka Bilbija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cäcilia Spitzweg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Papoušek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uwe Fritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Földvári</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12020153⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (2), pp.91-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2022.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03976476v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparate dynamics of pathogen prevalence in Ixodes ricinus and Dermacentor reticulatus ticks occurring sympatrically in diverse habitats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbigniew Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dasiel Obregon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.10645. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-37748-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Infections in Cattle and Rhipicephalus microplus: A Preliminary Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Detection of bacterial and protozoan pathogens in individual bats and their ectoparasites using high-throughput microfluidic real-time PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Corduneanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roxana Marrero-Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12080998⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.e01531-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01531-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178414v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of bacterial and protozoan pathogens in individual bats and their ectoparasites using high-throughput microfluidic real-time PCR</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Differential detection of tick-borne pathogens in human platelets and whole blood using microfluidic PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01531-23⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.106756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314268v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging tick-borne spotted fever group rickettsioses in the Balkans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Tick Activity, Host Range, and Tick-Borne Pathogen Prevalence in Mountain Habitats of the Western Carpathians, Poland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Kulisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Woźniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bartosik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2022.105400⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (9), pp.1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12091186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03976473v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dermacentor reticulatus – a tick on its way from glacial refugia to a panmictic Eurasian population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gábor Földvári</w:t>
+                <w:t xml:space="preserve">Detection of Pathogens and Ticks on Sedentary and Migratory Birds in Two Corsican Wetlands (France, Mediterranean Area)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpara.2022.11.002⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11040869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942971v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04065152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential detection of tick-borne pathogens in human platelets and whole blood using microfluidic PCR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Tick-borne viruses of domestic livestock: Epidemiology, evolutionary trends, biology and climate change impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oluwayelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solomon Odemuyiwa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2022.106756⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1147770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1147770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942939v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04065160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick Activity, Host Range, and Tick-Borne Pathogen Prevalence in Mountain Habitats of the Western Carpathians, Poland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+                <w:t xml:space="preserve">West Nile, Sindbis and Usutu Viruses: Evidence of Circulation in Mosquitoes and Horses in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youmna M’ghirbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayane Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (9), pp.1186. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12091186⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12030360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314261v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04019681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Pathogens and Ticks on Sedentary and Migratory Birds in Two Corsican Wetlands (France, Mediterranean Area)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Expansion des maladies à tiques, implication de la société civile dans la surveillance (sciences participatives) et développement d’outils innovants pour leur détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04065152v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Viruses in Ixodes ricinus in Europe including Novel and Potential Arboviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Elena Bratuleanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Răileanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bennouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023, pp.6661723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2023/6661723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Tick-borne viruses of domestic livestock: Epidemiology, evolutionary trends, biology and climate change impact</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbiota perturbation by anti-microbiota vaccine reduces the colonization of Borrelia afzelii in Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan Rego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radek Šíma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2023.1147770⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-023-01599-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04065160v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">West Nile, Sindbis and Usutu Viruses: Evidence of Circulation in Mosquitoes and Horses in Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rayane Amaral</w:t>
+                <w:t xml:space="preserve">Rickettsial pathogens drive microbiota assembly in Hyalomma marginatum and Rhipicephalus bursa ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12030360⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04019681v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion des maladies à tiques, implication de la société civile dans la surveillance (sciences participatives) et développement d’outils innovants pour leur détection</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">First molecular characterization of Dirofilaria Immitis in Cuba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisset Roblejo-Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Díaz-Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elianne Piloto-Sardiñas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbigniew Zając</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12917-023-03803-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04352927v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04370008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Aspects and Detection of Emerging Rickettsial Pathogens: A “One Health” Approach Study in Serbia, 2020</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fill in one gap in our understanding of CHIKV intra-vector dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Peer Community In Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.infections.100091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150448v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for tick-borne encephalitis virus detection in raw milk products</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Beck</w:t>
+                <w:t xml:space="preserve">Exploring the Susceptibility of C3H Mice to Tick-Borne Encephalitis Virus Infection: Implications for Co-Infection Models and Understanding of the Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porcelli Stefania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lagrée Anne-Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutailler Sara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104003⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (11), pp.2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15112270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03648882v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la possible circulation du virus de la fièvre hémorragique de Crimée Congo dans le cheptel corse (France).</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An update of evidence for pathogen transmission by ticks of the genus &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bertagnoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Figoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Fite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12040513⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04182490v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel High Discriminatory Protocol for the Detection of Borrelia afzelii, Borrelia burgdorferi Sensu Stricto and Borrelia garinii in Ticks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Wilhelmsson</w:t>
+                <w:t xml:space="preserve">Mediterranean spotted fever-like illness caused by Rickettsia sibirica mongolitimonae, North Macedonia, June 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofija Mateska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11111234⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (42), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.42.2200735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942954v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Occurrence of Francisella, Spotted Fever Group Rickettsia, and Midichloria in Avian-Associated Hyalomma rufipes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Linda Karlsson</w:t>
+                <w:t xml:space="preserve">Diversity of Tick-Borne Pathogens in Tick Larvae Feeding on Breeding Birds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Rataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryelan Francis Mcdonough</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10071393⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11080946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942987v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03790256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐throughput microfluidic real‐time PCR for the simultaneous detection of selected vector‐borne pathogens in dogs in Bosnia and Herzegovina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vito Colella</w:t>
+                <w:t xml:space="preserve">A One-Health Approach to Investigating an Outbreak of Alimentary Tick-Borne Encephalitis in a Non-endemic Area in France (Ain, Eastern France): A Longitudinal Serological Study in Livestock, Detection in Ticks, and the First Tick-Borne Encephalitis Virus Isolation and Molecular Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Huggins</w:t>
+                <w:t xml:space="preserve">Rayane Amaral Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+                <w:t xml:space="preserve">Dumarest Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Traub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14645⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.863725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.863725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03744275v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03648941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Diversity Reduces the Prevalence of Pathogens Transmitted by the Tick Ixodes ricinus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of Tick-Borne Pathogens in Domestic Animals and Their Ticks in the Countries of the Mediterranean Basin between 2000 and 2021: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bourdin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fevo.2022.891908⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (6), pp.1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10061236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04164961v2</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of the Distribution of Tick-Borne Pathogens in Wild Animals and Their Ticks in the Mediterranean Rim between 2000 and 2021</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clinical Aspects and Detection of Emerging Rickettsial Pathogens: A “One Health” Approach Study in Serbia, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091858⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.797399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.797399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942973v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03580215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Method for tick-borne encephalitis virus detection in raw milk products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Fourniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.104003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2022.104003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510954v3</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03648882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Aspects and Detection of Emerging Rickettsial Pathogens: A “One Health” Approach Study in Serbia, 2020</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Forest Diversity Reduces the Prevalence of Pathogens Transmitted by the Tick Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.797399. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.797399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2022.891908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03580215v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04164961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of Tick-Borne Pathogens in Domestic Animals and Their Ticks in the Countries of the Mediterranean Basin between 2000 and 2021: A Systematic Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+                <w:t xml:space="preserve">A Systematic Review of the Distribution of Tick-Borne Pathogens in Wild Animals and Their Ticks in the Mediterranean Rim between 2000 and 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Quilichini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (6), pp.1236. </w:t>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10061236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03942990v1</w:t>
+                <w:t xml:space="preserve">anses-03942973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean spotted fever-like illness caused by Rickettsia sibirica mongolitimonae, North Macedonia, June 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dejan Jakimovski</w:t>
+                <w:t xml:space="preserve">Meteorological and climatic variables predict the phenology of Ixodes ricinus nymphs activity in France, accounting for habitat heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofija Mateska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2807/1560-7917.ES.2022.27.42.2200735⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-11479-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150462v1</w:t>
+                <w:t xml:space="preserve">hal-03510954v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One-Health Approach to Investigating an Outbreak of Alimentary Tick-Borne Encephalitis in a Non-endemic Area in France (Ain, Eastern France): A Longitudinal Serological Study in Livestock, Detection in Ticks, and the First Tick-Borne Encephalitis Virus Isolation and Molecular Characterisation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la possible circulation du virus de la fièvre hémorragique de Crimée Congo dans le cheptel corse (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumarest Marine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.79-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03648941v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of Tick-Borne Pathogens in Tick Larvae Feeding on Breeding Birds in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel High Discriminatory Protocol for the Detection of Borrelia afzelii, Borrelia burgdorferi Sensu Stricto and Borrelia garinii in Ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Marsot</w:t>
+                <w:t xml:space="preserve">Giulia Chiappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Perini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Cafiso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Nodari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wilhelmsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (8), pp.946. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11080946⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (11), pp.1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11111234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03790256v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Co-Occurrence of Francisella, Spotted Fever Group Rickettsia, and Midichloria in Avian-Associated Hyalomma rufipes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tove Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Sjödin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Öhrman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Karlsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryelan Francis Mcdonough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-15681-x⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (7), pp.1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10071393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03942975v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two artificial infection methods of live ticks as tools for studying interactions between tick-borne viruses and their tick vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Hönig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Irène Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Palus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-021-04498-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting zoonotic and non‐zoonotic pathogens in livestock and their ticks in Corsican wetlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Medicine and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (6), pp.2662-2677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/vms3.956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03942962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The control of &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt; ticks, vectors of the Crimean–Congo hemorrhagic fever virus: Where are we now and where are we going?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Figoni</w:t>
+                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010846⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.11464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-15681-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876119v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03942975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Vector Competence of Ixodes Ticks for Kemerovo Virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+                <w:t xml:space="preserve">The control of &amp;lt;i&amp;gt;Hyalomma&amp;lt;/i&amp;gt; ticks, vectors of the Crimean–Congo hemorrhagic fever virus: Where are we now and where are we going?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Raffetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Figoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14051102⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (11), pp.e0010846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0010846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03694899v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of binary protein–protein interactions between tick-borne flaviviruses and Ixodes ricinus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+                <w:t xml:space="preserve">Evaluation of Vector Competence of Ixodes Ticks for Kemerovo Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Braga de Seixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-04651-3⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.1102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14051102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318279v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03694899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticks and Tick-Borne Diseases in Central America and the Caribbean: A One Health Perspective</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Clinical Aspects and Detection of Emerging Rickettsial Pathogens: A “One Health” Approach Study in Serbia, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavle Banović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pathogens10101273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03503312v1</w:t>
+                <w:t xml:space="preserve">hal-04150448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t>
+                <w:t xml:space="preserve">High‐throughput microfluidic real‐time PCR for the simultaneous detection of selected vector‐borne pathogens in dogs in Bosnia and Herzegovina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">Vito Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Daveu</w:t>
+                <w:t xml:space="preserve">Lucas Huggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Rispe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+                <w:t xml:space="preserve">Adnan Hodžić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Traub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 69 (5), pp.e2943-e2951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084651v1</w:t>
+                <w:t xml:space="preserve">anses-03744275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels outils pour la surveillance des arbovirus émergents au sein de leurs hôtes mammifères et vecteurs arthropodes ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Humans infested with Ixodes ricinus are exposed to a diverse array of tick-borne pathogens in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.101609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2021.0880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03160615v1</w:t>
+                <w:t xml:space="preserve">hal-03315950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Detection of Zoonotic and Non-Zoonotic Pathogens from Wild Boars and Their Ticks in the Corsican Wetlands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">Atelerix algirus, the North African Hedgehog: Suitable Wild Host for Infected Ticks and Fleas and Reservoir of Vector-Borne Pathogens in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moufida Derghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Souguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheila Guerbouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 10 (12), pp.1643. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10121643⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10080953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498555v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03324393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research effort on birds’ reservoir host potential for Lyme borreliosis: A systematic review and perspectives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ticks and Tick-Borne Diseases in Central America and the Caribbean: A One Health Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne A Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Bermúdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.14305⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), pp.1273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10101273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">anses-03330776v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humans infested with Ixodes ricinus are exposed to a diverse array of tick-borne pathogens in Serbia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dragana Mijatović</w:t>
+                <w:t xml:space="preserve">Exploration of binary protein–protein interactions between tick-borne flaviviruses and Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101609⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-04651-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315950v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelerix algirus, the North African Hedgehog: Suitable Wild Host for Infected Ticks and Fleas and Reservoir of Vector-Borne Pathogens in Tunisia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quels outils pour la surveillance des arbovirus émergents au sein de leurs hôtes mammifères et vecteurs arthropodes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10080953⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (1), pp.12-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2021.0880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03324393v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Throughput Microfluidic Real-Time PCR for the Detection of Multiple Microorganisms in Ixodid Cattle Ticks in Northeast Algeria</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research effort on birds’ reservoir host potential for Lyme borreliosis: A systematic review and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Rataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10030362⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.14305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03315094v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03330776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Diversity, Prevalence, and Co-infection Rates of Tick-Borne Pathogens in Ticks and Wildlife Hosts in an Urban Area in Romania</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cosmin Peştean</w:t>
+                <w:t xml:space="preserve">Molecular Detection of Zoonotic and Non-Zoonotic Pathogens from Wild Boars and Their Ticks in the Corsican Wetlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.645002⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (12), pp.1643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10121643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318196v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One Health approach to study the circulation of tick-borne pathogens: A preliminary study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Verica Simin</w:t>
+                <w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03324406v1</w:t>
+                <w:t xml:space="preserve">hal-03084651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How relevant are in vitro culture models for study of tick-pathogen interactions?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lygia Decker</w:t>
+                <w:t xml:space="preserve">High-Throughput Microfluidic Real-Time PCR for the Detection of Multiple Microorganisms in Ixodid Cattle Ticks in Northeast Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Boularias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouelle Azzag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Šimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Jean Boulouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10030362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20477724.2021.1944539⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">anses-03324402v1</w:t>
+                <w:t xml:space="preserve">hal-03315094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assessment of the Molecular Diversity of Ticks and Tick-Borne Microorganisms of Small Ruminants in Pakistan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadaf Niaz</w:t>
+                <w:t xml:space="preserve">High Diversity, Prevalence, and Co-infection Rates of Tick-Borne Pathogens in Ticks and Wildlife Hosts in an Urban Area in Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia-Diana Borşan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Monica Ionică</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andra Toma-Naic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosmin Peştean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091428⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.645002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951805v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne pathogens in ticks (Acari: Ixodidae) collected from various domestic and wild hosts in Corsica (France), a Mediterranean island environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+                <w:t xml:space="preserve">A One Health approach to study the circulation of tick-borne pathogens: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavle Banović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Alberto Díaz-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verica Simin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, on-line, 13 p. </w:t>
+              <w:t xml:space="preserve">One Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.13393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.onehlt.2021.100270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621778v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03324406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infestation of small seabirds by Ornithodoros maritimus ticks: Effects on chick body condition, reproduction and associated infectious agents</w:t>
+                <w:t xml:space="preserve">How relevant are in vitro culture models for study of tick-pathogen interactions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Sanz-Aguilar</w:t>
+                <w:t xml:space="preserve">Cristiano Salata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Payo-Payo</w:t>
+                <w:t xml:space="preserve">Erich Zweygarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Rotger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Lygia Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101281⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20477724.2021.1944539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082167v1</w:t>
+                <w:t xml:space="preserve">anses-03324402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey on Non-Human Primates and Mosquitoes Does not Provide Evidences of Spillover/Spillback between the Urban and Sylvatic Cycles of Yellow Fever and Zika Viruses Following Severe Outbreaks in Southeast Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of arboviruses in mosquitoes: Evidence of circulation of chikungunya virus in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasan Bakhshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Vieira Santos De Abreu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vanessa de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">Géraldine Piorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12040364⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.e0008135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002400v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02889034v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of arboviruses in mosquitoes: Evidence of circulation of chikungunya virus in Iran</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The scale affects our view on the identification and distribution of microbial communities in ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Sprong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra I Krawczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Piorkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008135⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-3908-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02889034v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale affects our view on the identification and distribution of microbial communities in ticks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus: Seasonal and Annual Variation of Epidemiological Parameters Related to Nymph-to-Larva Transmission and Exposure of Small Mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Pollet</w:t>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hein Sprong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Jean-Michel Demerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-3908-7⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9070518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03318240v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03294199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus: Seasonal and Annual Variation of Epidemiological Parameters Related to Nymph-to-Larva Transmission and Exposure of Small Mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Disappearance of TBEV Circulation among Rodents in a Natural Focus in Alsace, Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Demerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9 (7), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9070518⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9110930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03294199v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03294160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disappearance of TBEV Circulation among Rodents in a Natural Focus in Alsace, Eastern France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Umhang</w:t>
+                <w:t xml:space="preserve">Encéphalite à tique en élevage : les produits au lait cru peuvent être source de contamination humaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Moinet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Demerson</w:t>
+                <w:t xml:space="preserve">Gaelle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (47), pp.45-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03294160v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure of wild ungulates to the Usutu and Tick-Borne Encephalitis Viruses in France in 2009–2014: evidence of undetected Flavivirus circulation a decade ago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Umhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v12010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for Assessing Arbovirus Genetic Variability in Vectors and/or Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (11), pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens9110915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encéphalite à tique en élevage : les produits au lait cru peuvent être source de contamination humaine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">RNA Viruses of Amblyomma variegatum and Rhipicephalus microplus and Cattle Susceptibility in the French Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pinarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12020144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182502v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02464664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA Viruses of Amblyomma variegatum and Rhipicephalus microplus and Cattle Susceptibility in the French Antilles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Upscaling the Surveillance of Tick-borne Pathogens in the French Caribbean Islands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pinarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Aprelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Devillers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12020144⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens9030176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02464664v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the Surveillance of Tick-borne Pathogens in the French Caribbean Islands.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+                <w:t xml:space="preserve">Evidence of circulation of West Nile virus in Culex pipiens mosquitoes and horses in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najlaa Assaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pinarello</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Devillers</w:t>
+                <w:t xml:space="preserve">Soukaina Arich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Akarid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens9030176⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 205, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555967v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02495904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of circulation of West Nile virus in Culex pipiens mosquitoes and horses in Morocco</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khadija Akarid</w:t>
+                <w:t xml:space="preserve">Bovine ticks harbour a diverse array of microorganisms in Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Ghafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2020.105414⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3862-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02495904v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine ticks harbour a diverse array of microorganisms in Pakistan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdul Ghafar</w:t>
+                <w:t xml:space="preserve">An Assessment of the Molecular Diversity of Ticks and Tick-Borne Microorganisms of Small Ruminants in Pakistan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Jabbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dasiel Obregon</w:t>
+                <w:t xml:space="preserve">Charles G. Gauci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Gasser</w:t>
+                <w:t xml:space="preserve">Sadaf Niaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3862-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957636v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low genetic diversity of &amp;lt;em&amp;gt;Ehrlichia canis&amp;lt;/em&amp;gt; associated with high co-infection rates in &amp;lt;em&amp;gt;Rhipicephalus sanguineu&amp;lt;/em&amp;gt;s (s.l.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infestation of small seabirds by Ornithodoros maritimus ticks: Effects on chick body condition, reproduction and associated infectious agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Allain</w:t>
+                <w:t xml:space="preserve">Ana Sanz-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah S. Ahmad</w:t>
+                <w:t xml:space="preserve">Ana Payo-Payo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad A. Saeed</w:t>
+                <w:t xml:space="preserve">Andreu Rotger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imran Rashid</w:t>
+                <w:t xml:space="preserve">Lena Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3194-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623607v1</w:t>
+                <w:t xml:space="preserve">hal-03082167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-years assessment of &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt;-borne pathogens in a French peri-urban forest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey on Non-Human Primates and Mosquitoes Does not Provide Evidences of Spillover/Spillback between the Urban and Sylvatic Cycles of Yellow Fever and Zika Viruses Following Severe Outbreaks in Southeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+                <w:t xml:space="preserve">Filipe Vieira Santos De Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Anielly Ferreira-De-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana de Souza Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Henrique Rezende Linhares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3799-7⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12040364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789901v1</w:t>
+                <w:t xml:space="preserve">hal-03002400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New High-Throughput Tool to Screen Mosquito-Borne Viruses in Zika Virus Endemic/Epidemic Areas</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Tick-borne pathogens in ticks (Acari: Ixodidae) collected from various domestic and wild hosts in Corsica (France), a Mediterranean island environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Stachurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Vazeille</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11100904⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, on-line, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.13393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02325649v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and genetic diversity of Anaplasma ovis in goats in Corsica, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Allain</w:t>
+                <w:t xml:space="preserve">Tick-borne pathogen detection in midgut and salivary glands of adult &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislav Simo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Denoual</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (1), pp.3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-3269-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3418-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622253v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne pathogen detection in midgut and salivary glands of adult &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epidemiology and genetic diversity of Anaplasma ovis in goats in Corsica, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Fontugne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Denoual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-019-3418-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 12 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3269-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625322v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of pathogens in &amp;lt;em&amp;gt;Dermacentor reticulatus&amp;lt;/em&amp;gt; in northwestern europe: evaluation of a high-throughput array</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">A New High-Throughput Tool to Screen Mosquito-Borne Viruses in Zika Virus Endemic/Epidemic Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adolfo Ibanez-Justicia</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01270⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (10), pp.904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11100904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624514v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02325649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Silent Spillovers Before Emergence: A Pilot Study at the Tick/Human Interface in Thailand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Petres</w:t>
+                <w:t xml:space="preserve">Detection of pathogens in &amp;lt;em&amp;gt;Dermacentor reticulatus&amp;lt;/em&amp;gt; in northwestern europe: evaluation of a high-throughput array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hein Sprong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Fonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arieke Docters van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Ibanez-Justicia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02315⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02318851v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial and antifungal activity of defensins from the Australian paralysis tick, Ixodes holocyclus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miray Tonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark R. Bleackley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James J. Valdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto A. Barrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (6), pp.1-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2019.101269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude épidémiologique des agents infectieux transmis par les tiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring Silent Spillovers Before Emergence: A Pilot Study at the Tick/Human Interface in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182509v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02318851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Host Range, Genetic Diversity, and Geographical Distribution of Jingmenviruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude épidémiologique des agents infectieux transmis par les tiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.59-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02355017v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemagogus leucocelaenus and Haemagogus janthinomys are the primary vectors in the major yellow fever outbreak in Brazil, 2016-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vieira Santos De Abreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ieda Pereira Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anielly Ferreira-De-Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Araujo Cunha Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaella Moraes de Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.218-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22221751.2019.1568180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02080170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector-borne zoonotic pathogens in eurasian moose (Alces alces alces)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Malmsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Dalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (3), pp.207-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/vbz.2018.2277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging mosquito-borne threats and the response from european and eastern mediterranean countries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Luisa Danzetta</w:t>
+                <w:t xml:space="preserve">Insights into the Host Range, Genetic Diversity, and Geographical Distribution of Jingmenviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Temmam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15122775⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (6), pp.e00645-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00645-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627058v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02355017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular evidence of rickettsia spp., anaplasma phagocytophilum, and &amp;quot;candidatus neoehrlichia mikurensis&amp;quot; in ticks from natural and urban habitats in eastern romania</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniela Porea</w:t>
+                <w:t xml:space="preserve">Low genetic diversity of &amp;lt;em&amp;gt;Ehrlichia canis&amp;lt;/em&amp;gt; associated with high co-infection rates in &amp;lt;em&amp;gt;Rhipicephalus sanguineu&amp;lt;/em&amp;gt;s (s.l.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luanda Oslobanu</w:t>
+                <w:t xml:space="preserve">Abdullah S. Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dragos Anita</w:t>
+                <w:t xml:space="preserve">Muhammad A. Saeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Rashid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2017.2221⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-3194-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622832v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of tick-borne viruses in Ixodes ricinus assessed by high-throughput real-time pcr</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+                <w:t xml:space="preserve">A three-years assessment of &amp;lt;i&amp;gt;Ixodes ricinus&amp;lt;/i&amp;gt;-borne pathogens in a French peri-urban forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Athinna Nisavanh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+                <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femspd/fty083⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-019-3799-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620995v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkhurma Hemorrhagic Fever Virus RNA in Hyalomma rufipes Ticks Infesting Migratory Birds, Europe and Asia Minor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular evidence of rickettsia spp., anaplasma phagocytophilum, and &amp;quot;candidatus neoehrlichia mikurensis&amp;quot; in ticks from natural and urban habitats in eastern romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christos Barboutis</w:t>
+                <w:t xml:space="preserve">Cristian Raileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kiraz Erciyas-Yavuz</w:t>
+                <w:t xml:space="preserve">Daniela Porea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus Evander</w:t>
+                <w:t xml:space="preserve">Luanda Oslobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragos Anita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid2405.171369⟩</w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2017.2221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03324413v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine anaplasmosis and tick-borne pathogens in cattle of the Galapagos Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. V. Gioia</w:t>
+                <w:t xml:space="preserve">Prevalence of tick-borne viruses in Ixodes ricinus assessed by high-throughput real-time pcr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. L. Vinueza</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athinna Nisavanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Cruz</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (5), pp.1262-1271. </w:t>
+              <w:t xml:space="preserve">Pathogens and Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 76 (8), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.12866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femspd/fty083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621341v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Guidelines for Studies on Sandfly-Borne Phleboviruses: Part I: Important Points to Consider Ante Field Work</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alkhurma Hemorrhagic Fever Virus RNA in Hyalomma rufipes Ticks Infesting Migratory Birds, Europe and Asia Minor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tove Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazli Ayhan</w:t>
+                <w:t xml:space="preserve">Mats Lindeborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Baklouti</w:t>
+                <w:t xml:space="preserve">Christos Barboutis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+                <w:t xml:space="preserve">Kiraz Erciyas-Yavuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gernot Walder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fatima Amaro</w:t>
+                <w:t xml:space="preserve">Magnus Evander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2016.1957⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (5), pp.879-882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2405.171369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005424v1</w:t>
+                <w:t xml:space="preserve">anses-03324413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticks and tick-borne pathogens of the Caribbean: Current understanding and future directions for more comprehensive surveillance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Albina</w:t>
+                <w:t xml:space="preserve">Bovine anaplasmosis and tick-borne pathogens in cattle of the Galapagos Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. V. Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. L. Vinueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00490⟩</w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (5), pp.1262-1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622709v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borrelia Diversity and Co-infection with Other Tick Borne Pathogens in Ticks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrei D. Mihalca</w:t>
+                <w:t xml:space="preserve">Emerging mosquito-borne threats and the response from european and eastern mediterranean countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar Fernandez de Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Giovannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Ippoliti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Luisa Danzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00036⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15122775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603856v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Guidelines for Studies on Sandfly-Borne Phleboviruses: Part II: Important Points to Consider for Fieldwork and Subsequent Virological Screening</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId589" w:history="1">
+                <w:t xml:space="preserve">Practical Guidelines for Studies on Sandfly-Borne Phleboviruses: Part I: Important Points to Consider Ante Field Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Ayhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorian Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Walder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Amaro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gernot Walder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.81-90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2016.1965⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2016.1957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02011641v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure of the soft tick Ornithodoros maritimus and its associated infectious agents within a colony of its seabird host Larus michahellis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Elguero</w:t>
+                <w:t xml:space="preserve">Ticks and tick-borne pathogens of the Caribbean: Current understanding and future directions for more comprehensive surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Gondard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne A. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Albina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (490), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007408v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission differentials for multiple pathogens as inferred from their prevalence in larva, nymph and adult of Ixodes ricinus (Acari: Ixodidae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Borrelia Diversity and Co-infection with Other Tick Borne Pathogens in Ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Raileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kirstine Klitgaard</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Pavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Porea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei D. Mihalca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10493-017-0110-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2017.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600648v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ticks and Tick-borne diseases in Ireland</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Justine Dutraive</w:t>
+                <w:t xml:space="preserve">Practical Guidelines for Studies on Sandfly-Borne Phleboviruses: Part II: Important Points to Consider for Fieldwork and Subsequent Virological Screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hartwig Huemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Amaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Walder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irish Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13620-017-0084-y⟩</w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2016.1965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01604690v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02011641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection of Ticks: The Rule Rather Than the Exception</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population structure of the soft tick Ornithodoros maritimus and its associated infectious agents within a colony of its seabird host Larus michahellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Vaumourin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+                <w:t xml:space="preserve">Marlène Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Hélène Tran</w:t>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Elguero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004539⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Parasitology: Parasites and Wildlife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (2), pp.122-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijppaw.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452884v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick species, tick-borne pathogens and symbionts in an insular environment off the coast of Western France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
+                <w:t xml:space="preserve">Transmission differentials for multiple pathogens as inferred from their prevalence in larva, nymph and adult of Ixodes ricinus (Acari: Ixodidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per M. Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian S. Christoffersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Muriel Taussat</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirstine Klitgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.08.014⟩</w:t>
+              <w:t xml:space="preserve">Experimental and Applied Acarology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (2), pp.171-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10493-017-0110-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01602342v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of viruses in Ixodes ricinus, and characterization of a neurotropic strain of Eyach virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ticks and Tick-borne diseases in Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Popovici</w:t>
+                <w:t xml:space="preserve">Annetta Zintl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Devillers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+                <w:t xml:space="preserve">Peter Stuart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Eloit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linda Paredis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dutraive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.02.012⟩</w:t>
+              <w:t xml:space="preserve">Irish Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13620-017-0084-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-03324419v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Novel Zoonotic Activity of Bartonella spp., France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frangoise Femenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Croce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (3), pp.457-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3201/eid2203.150269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How a multidisciplinary 'One Health' approach can combat the tick-borne pathogen threat in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Diversity of viruses in Ixodes ricinus, and characterization of a neurotropic strain of Eyach virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Popovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/FMB.15.15⟩</w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2016.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282358v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03324419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of ticks in Q fever transmission: what has (and has not) been demonstrated?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
+                <w:t xml:space="preserve">Co-infection of Ticks: The Rule Rather Than the Exception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rousset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Claire Valiente Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Jourdain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Vaumourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hélène Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2015.06.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.e0004539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637724v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput screening of tick-borne pathogens in Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
+                <w:t xml:space="preserve">Tick species, tick-borne pathogens and symbionts in an insular environment off the coast of Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Joncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anna Aspan</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Torina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Taussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00103⟩</w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (6), pp.1109-1115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03324423v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of the human relapsing fever spirochete Borrelia miyamotoi in vectors and animal reservoirs of Lyme disease spirochetes in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The importance of ticks in Q fever transmission: what has (and has not) been demonstrated?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Cote</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Duron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sidi-Boumedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-3305-7-233⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (11), pp.536-552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2015.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01223551v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IrSPI, a tick serine protease inhibitor involved in tick feeding and &amp;lt;em&amp;gt;Bartonella henselae&amp;lt;/em&amp;gt; infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">How a multidisciplinary 'One Health' approach can combat the tick-borne pathogen threat in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Degeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002993⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.809--818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/FMB.15.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639679v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya virus adaptation to a mosquito vector correlates with only few point mutations in the viral envelope glycoprotein.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">IrSPI, a tick serine protease inhibitor involved in tick feeding and &amp;lt;em&amp;gt;Bartonella henselae&amp;lt;/em&amp;gt; infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangye Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose de La Fuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth C. Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Thiberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.03.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01717609v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of parasitic communities within European ticks using next-generation sequencing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Chikungunya virus adaptation to a mosquito vector correlates with only few point mutations in the viral envelope glycoprotein.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Arias-Goeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charles Hébert</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Zouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Thiberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002753⟩</w:t>
+              <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.116 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meegid.2014.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634857v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01717609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation sequencing uncovers unexpected bacterial pathogens in ticks in western Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
+                <w:t xml:space="preserve">Genetic characterization of the human relapsing fever spirochete Borrelia miyamotoi in vectors and animal reservoirs of Lyme disease spirochetes in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Le Naour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081439⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.233-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-3305-7-233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649277v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating Francisella tularensis and Francisella-like endosymbionts in Dermacentor reticulatus ticks: Evaluation of current molecular techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId572" w:history="1">
+                <w:t xml:space="preserve">Identification of parasitic communities within European ticks using next-generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651050v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host alternation is necessary to maintain the genome stability of rift valley Fever virus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Rougeon</w:t>
+                <w:t xml:space="preserve">High-throughput screening of tick-borne pathogens in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gã©rald Umhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Aspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001156⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2014.00103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00597944v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03324423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential responses of the mosquito Aedes albopictus from the Indian Ocean region to two chikungunya isolates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Discriminating Francisella tularensis and Francisella-like endosymbionts in Dermacentor reticulatus ticks: Evaluation of current molecular techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6785-10-8⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (3-4), pp.399 - 403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetmic.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00467674v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative role of Aedes albopictus and Aedes aegypti in the emergence of Dengue and Chikungunya in central Africa.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Next generation sequencing uncovers unexpected bacterial pathogens in ticks in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vayssier Taussat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rousset</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2009.0005⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0081439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00542428v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Aedes albopictus or other mosquito species from northern Italy competent to sustain new arboviral outbreaks?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Host alternation is necessary to maintain the genome stability of rift valley Fever virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Thiberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2915.2009.00853.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (5), pp.e1156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0001156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01681273v1</w:t>
+                <w:t xml:space="preserve">pasteur-00597944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Role of Aedes albopictus and Aedes aegypti in the Emergence of Dengue and Chikungunya in Central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paupy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ollomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Kamgang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (3), pp.259-266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/vbz.2009.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of Clone 13, a Naturally Attenuated Avirulent Isolate of Rift Valley Fever Virus, in Aedes and Culex mosquitoes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
+                <w:t xml:space="preserve">Are Aedes albopictus or other mosquito species from northern Italy competent to sustain new arboviral outbreaks?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talbalaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2009.0246⟩</w:t>
+              <w:t xml:space="preserve">Medical and Veterinary Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (1), pp.83 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2915.2009.00853.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375310v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01681273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya virus and Aedes mosquitoes: saliva is infectious as soon as two days after oral infection.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Replication of Clone 13, a Naturally Attenuated Avirulent Isolate of Rift Valley Fever Virus, in Aedes and Culex mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Krida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Bouloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005895⟩</w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (7), pp.681-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2009.0246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00395262v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recently introduced Aedes albopictus in Corsica is competent to Chikungunya virus and in a lesser extent to dengue virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Differential responses of the mosquito Aedes albopictus from the Indian Ocean region to two chikungunya isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2009.02320.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (1), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6785-10-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01681422v1</w:t>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00467674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Aedes albopictus in Gabon: what consequences for dengue and chikungunya transmission?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Comparative role of Aedes albopictus and Aedes aegypti in the emergence of Dengue and Chikungunya in central Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ollomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kamgang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2008.02123.x⟩</w:t>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.259-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2009.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01696176v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00542428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chikungunya-Wolbachia interplay in Aedes albopictus.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId689" w:history="1">
+                <w:t xml:space="preserve">Recently introduced Aedes albopictus in Corsica is competent to Chikungunya virus and in a lesser extent to dengue virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Weill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00842.x⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 14 (9), pp.1105 - 1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2009.02320.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01696133v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01681422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Vectors of Rift Valley Fever Virus in the Mediterranean Region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Chikungunya virus and Aedes mosquitoes: saliva is infectious as soon as two days after oral infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Mousson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vazeille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vbz.2008.0009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (6), pp.e5895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0005895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01696142v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00395262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Chikungunya Isolates from the Outbreak of La Reunion (Indian Ocean) Exhibit Different Patterns of Infection in the Mosquito, Aedes albopictus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chikungunya-Wolbachia interplay in Aedes albopictus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Tortosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courtiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Weill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001168⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (6), pp.677 - 684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2008.00842.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196860v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01696133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction of Aedes albopictus in Gabon: what consequences for dengue and chikungunya transmission?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Jarjaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 13 (9), pp.1176 - 1179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3156.2008.02123.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01696176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Potential Vectors of Rift Valley Fever Virus in the Mediterranean Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Krida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vector-Borne and Zoonotic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (6), pp.749 - 754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vbz.2008.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01696142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two Chikungunya Isolates from the Outbreak of La Reunion (Indian Ocean) Exhibit Different Patterns of Infection in the Mosquito, Aedes albopictus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vazeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huot Khun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (11), pp.e1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0001168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Short report: efficient oral infection of Culex pipiens quinquefasciatus by Rift Valley fever virus using a cotton stick support.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bouloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (5), pp.827-829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4269/ajtmh.2007.76.827⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01697387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20674,8666 +21088,8666 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen surveillance in vectors using high throughput real time microfluidic PCRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar Innovative approaches for pathogen surveillance (guest speaker)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, One Health Secure Animal Virology and Human Virology coordinating teams (CISA INIAINIA,, CSIC and CIBU-- Institut Pasteur Paris), Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05214960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Midichloria mitochondri stimulates the sylvatic cycle of Lyme spirochetes in Ixodes ricinus instars.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H.J. Jansen</w:t>
+                <w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723881v1</w:t>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection. (Invited speaker).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">New TBV monitoring tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHD conferences.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Eco-Epidemiology of Parasitic Diseases, Faculty of Biology, University of Warsaw, Pologne, Dec 2024, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">ARBOFRANCE annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867712v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne parasites in a high-throughput analysis era: usefulness of MALDI-TOF and Real-Time Microfluidic PCR in the study of parasite distribution in urban wildlife</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amélie Dion</w:t>
+                <w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Viginier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Klitting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bonnefoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Tick and Tick-borne Pathogens Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Ingenieria Genetica y Technologia, Sep 2024, La Habana, Cuba</w:t>
+              <w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708506v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Réseau MASCARA en Auvergne-Rhône-Alpes : identification d’espèces vectrices locales impliquées dans la transmission d’arbovirus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights regarding tick co-infection. (invited speaker)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de section SVT de l'EPHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Café prézode.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846088v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights regarding tick co-infection. (invited speaker)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Tick-borne parasites in a high-throughput analysis era: usefulness of MALDI-TOF and Real-Time Microfluidic PCR in the study of parasite distribution in urban wildlife</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kpadonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutailler Sara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Risco-Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café prézode.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">11th Tick and Tick-borne Pathogens Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Ingenieria Genetica y Technologia, Sep 2024, La Habana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867705v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New TBV monitoring tools.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARBOFRANCE annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">TTP.11 - Tick and Tick-Borne Pathogens Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Havana (Cuba), Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764999v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The network MASCARA : Identification of local vector species involved in the transmission of arboviruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrative approaches to Managing Tick-borne Diseases : Modelling coinfections and Harnessing Vector Microbiome Vaccines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de virologie du Centre International de Recherche en Infectiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Labex IBEID International conference “Adaptative to change: emerging infectious diseases in a shifting climate”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Pasteur, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846136v1</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-infection dynamics of B. afzelii and TBEV in C3H mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection (KeyNote Speaker)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTP.11 - Tick and Tick-Borne Pathogens Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Havana (Cuba), Cuba</w:t>
+              <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713906v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative approaches to Managing Tick-borne Diseases : Modelling coinfections and Harnessing Vector Microbiome Vaccines.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">New insights regarding tick co-infection. (Invited speaker).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex IBEID International conference “Adaptative to change: emerging infectious diseases in a shifting climate”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Pasteur, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">COS-RIIP workshop “What about ticks in the Pasteur Network?”, International Visioconference, 09/12/2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIIP, Dec 2024, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765006v1</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection (KeyNote Speaker)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Midichloria mitochondri stimulates the sylvatic cycle of Lyme spirochetes in Ixodes ricinus instars.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. F. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Holding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Fonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.P. Dirks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. Jansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Tick and Tick-Borne Pathogen Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Havana, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711546v1</w:t>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights regarding tick co-infection. (Invited speaker).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection. (Invited speaker).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COS-RIIP workshop “What about ticks in the Pasteur Network?”, International Visioconference, 09/12/2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIIP, Dec 2024, Visio Conférence, France</w:t>
+              <w:t xml:space="preserve">PHD conferences.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Eco-Epidemiology of Parasitic Diseases, Faculty of Biology, University of Warsaw, Pologne, Dec 2024, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867693v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion des maladies à tiques, implication de la société civile dans la surveillance et développement d’outils innovants pour leur détection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEEMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights regarding tick co-infections?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Pasteur Network webinar on Ticks and Tick-Borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pasteur Institute, Dec 2023, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Porcelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clemence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181142v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau TMT (Tiques et Maladies à tiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de Pharmacie, Sep 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche EnvA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EnvA, Sep 2023, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398403v1</w:t>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSDA ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of co-infection models in mice with B. afzelii and TBEV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Porcelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Pierre Deshuillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCTM 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biological Center, Sep 2023, Csze Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCTM 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biology Center CAS, Sep 2023, Csze Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phrutsamon Wongnak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTP10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania. pp.11464</w:t>
+              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943224v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénologie du stade nymphal d'Ixoces frontalis à travers un suivi mensuel dans 4 sites en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Bird species influence more the tick burden of French common birds than environmental conditions during the breeding season</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Rataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pisanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">10th Tick and Tick-borne Pathogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Murighiol, Danube Delta, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03655056v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence vectorielle des tiques Ixodes pour le virus de Kemerovo</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Phénologie du stade nymphal d'Ixoces frontalis à travers un suivi mensuel dans 4 sites en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiques et maladies à tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, On-line, France</w:t>
+              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570098v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03655056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tick-borne pathogens in ixodid tick collected in northern Sweden - new risks for the community?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Albihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Choklikitumnuey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Idris Nuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NordTick 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorological, climatic variables, and habitat heterogeneity predict the Ixodes ricinus nymph activity in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compétence vectorielle des tiques Ixodes pour le virus de Kemerovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Tiques et maladies à tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634322v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bird species influence more the tick burden of French common birds than environmental conditions during the breeding season</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">Mise en place de modèle d’infection des tiques en laboratoire et compétence vectorielle des tiques Ixodes pour le virus Kemerovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaclav Hönig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah I Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Palus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Rakotobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Tick and Tick-borne Pathogen Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Murighiol, Danube Delta, Romania</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482465v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de modèle d’infection des tiques en laboratoire et compétence vectorielle des tiques Ixodes pour le virus Kemerovo</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">Tickarium a core facility for tick rearing in UMR-BIPAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rakotobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943298v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tickarium a core facility for tick rearing in UMR-BIPAR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
+                <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991449v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonality of host-seeking Ixodes ricinus nymph abundance according to different climates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournez</w:t>
+                <w:t xml:space="preserve">Insight into the complex serotoninergic system of Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Hajdusek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Valdés James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dasiel Obregón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Tick and Tick-borne Pathogen Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Department of Parasitology and Parasitic Diseases of the University of Agricultural Sciences and Veterinary Medicine of Cluj-Napoca, Romania; Danube Delta Research Institute in Tulcea, Aug 2022, Murighiol, Romania. pp.12</w:t>
+              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771069v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the complex serotoninergic system of Ixodes ricinus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’Animation Scientifique du Département Santé Animale INRAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Anglet, France</w:t>
+              <w:t xml:space="preserve">Joint International Tropical Medicine Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991457v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Rickettsia helvetica infection is associated with microbiome modulation in Ixodes ricinus collected from humans in Serbia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Wu-Chuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Foucault-Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Tropical Medicine Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">TTP10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania. pp.11464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943042v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TIQoJARDIN – Etude du risque lié à la présence de TIQues dans les JARDINs privés en zone urbaine et péri-urbaine.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variability of a tick-borne virus and vector competence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943384v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue systématique des méthodes d’évaluation du potentiel de réservoir des oiseaux dans la circulation de la maladie de Lyme.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943324v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Compétence vectorielle des tiques Ixodes pour le virus de Kemerovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366377v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology of questing Ixodes ricinus nymphs according to different climates in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Madouasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Beugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet OhTicks : Approche One Health pour identifier les agents pathogènes transmis par les tiques et responsables de syndromes inexpliqués chez l’Homme et les animaux domestiques – le cas des bovins »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">GTV BFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Chalon-sur-saône, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943396v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence vectorielle des tiques Ixodes pour le virus de Kemerovo</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570099v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet OhTicks : Approche One Health pour identifier les agents pathogènes transmis par les tiques et responsables de syndromes inexpliqués chez l’Homme et les animaux domestiques – le cas des bovins »,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Approche One Health pour identifier les agents pathogènes transmis par les tiques et responsables de syndromes inexpliqués chez l’Homme et les animaux domestiques – le cas des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GTV BFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Chalon-sur-saône, France</w:t>
+              <w:t xml:space="preserve">GTV RA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943317v1</w:t>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of a tick-borne virus and vector competence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Compétence vectorielle des tiques Ixodes pour le virus Kemerovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943310v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche One Health pour identifier les agents pathogènes transmis par les tiques et responsables de syndromes inexpliqués chez l’Homme et les animaux domestiques – le cas des bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Eco-épidémiologie du système Habitats-Oiseaux-Tiques-Borrelia et impact sur le risque lié à la maladie de Lyme en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Rataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GTV RA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire du DIM1HEALTH, infectiologie clinique et environnementale ; bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943304v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence vectorielle des tiques Ixodes pour le virus Kemerovo</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">1st COS-RIIP workshop “What about ticks in the Pasteur Network?”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId801" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943406v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Evaluation de l’exposition humaine aux pathogènes transmis par les tiques en France grâce à des données de science participative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lapie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Palin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366330v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-épidémiologie du système Habitats-Oiseaux-Tiques-Borrelia et impact sur le risque lié à la maladie de Lyme en France.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">The North African hedgehog, a wild reservoir for ticks and fleas-borne pathogens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balti Ghofrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derghal Moufida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerbouj Souheila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du DIM1HEALTH, infectiologie clinique et environnementale ; bilan et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">ESCCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943482v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Premiers cas humains d’infection à TBEV en France suite à la consommation de fromage de chèvre au lait cru.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Martin-Latil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st COS-RIIP workshop “What about ticks in the Pasteur Network?”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943065v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’exposition humaine aux pathogènes transmis par les tiques en France grâce à des données de science participative.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Palin</w:t>
+                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943344v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North African hedgehog, a wild reservoir for ticks and fleas-borne pathogens.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Projet TIQoJARDIN – Etude du risque lié à la présence de TIQues dans les JARDINs privés en zone urbaine et péri-urbaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Capizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943230v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers cas humains d’infection à TBEV en France suite à la consommation de fromage de chèvre au lait cru.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Revue systématique des méthodes d’évaluation du potentiel de réservoir des oiseaux dans la circulation de la maladie de Lyme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Rataud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943334v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
+                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366354v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus: Cluster of human cases due to cheese consumption in France, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hennechart-Collette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Workshop for NRLs for Foodborne Viruses, Visioconference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366261v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-Borne Encephalitis Virus: Cluster of human cases due to cheese consumption in France, 2020</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop for NRLs for Foodborne Viruses, Visioconference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943249v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is tick-borne encephalitis an increasing threat for humans across Sweden?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Albihn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Omazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnus Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Wallenhammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique des virus transmis par les tiques et identification de nouvelles cibles antivirales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Le chevreuil sentinelle du risque de la contamination humaine par les maladies à tiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gamble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiques et maladies à tiques</w:t>
+              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570095v1</w:t>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité Génétique des virus transmis par les tiques et identification de nouvelles cibles pour la lutte antivirale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
+                <w:t xml:space="preserve">Genetic variability of tick-borne viruses and identification of new antiviral targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">French Czech Tick Meeting 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943501v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CiTIQUE, les sciences participatives au service de tous.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carravieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioTicks, The Challenge of Tick Control 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Varadero, Cuba</w:t>
+              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943071v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encéphalite à tique en France : Que savons-nous aujourd’hui ? Tiques et Animaux sauvages</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943547v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CiTIQUE, les sciences participatives au service de tous.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Marchand</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943541v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+                <w:t xml:space="preserve">Amélioration du diagnostic des encéphalites virales équines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gaudaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Tapprest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, May 2019, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734373v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+                <w:t xml:space="preserve">Première détection d’anticorps dirigés contre le virus de la fièvre hémorragique de Crimée-Congo chez des ruminants corses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pédarrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peyrefitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366021v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+                <w:t xml:space="preserve">Metagenomic Array Detection of emerging Virus in EU (MAD-Vir)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Worsøe Rosenstierne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jowita Samanta Niczyporuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">1st OHEJP ASM meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366233v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du diagnostic des encéphalites virales équines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encéphalite à tique en France : Que savons-nous aujourd’hui ? Tiques et Animaux sauvages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées sciences et innovations équines JSIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, May 2019, Saumur, France</w:t>
+              <w:t xml:space="preserve">Réunion virus TBEV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956032v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Première détection d’anticorps dirigés contre le virus de la fièvre hémorragique de Crimée-Congo chez des ruminants corses.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Peyrefitte</w:t>
+                <w:t xml:space="preserve">Étude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943536v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic Array Detection of emerging Virus in EU (MAD-Vir)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">High-throughput nanotechnologies to detect Tick-borne pathogens et A new high-throughput tool to screen mosquito-borne viruses in Zika and Yellow fever viruses endemic/epidemic areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OHEJP ASM meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Séminaire Dynamique de maladies infectieuses en milieu insulaire, Institut d'Études Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943279v1</w:t>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encéphalite à tique en France : Que savons-nous aujourd’hui ? Tiques et Animaux sauvages.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The concept of scale in tick microbial community ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lejal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Cosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Krawzcyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion virus TBEV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, PARIS, France</w:t>
+              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943555v1</w:t>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chevreuil sentinelle du risque de la contamination humaine par les maladies à tiques ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Gamble</w:t>
+                <w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Beugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943526v1</w:t>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of tick-borne viruses and identification of new antiviral targets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Variabilité génétique des virus transmis par les tiques et identification de nouvelles cibles antivirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Czech Tick Meeting 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Tiques et maladies à tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04570074v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput nanotechnologies to detect Tick-borne pathogens et A new high-throughput tool to screen mosquito-borne viruses in Zika and Yellow fever viruses endemic/epidemic areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">High-throughput nanotechnologies for tick-borne pathogens detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Dynamique de maladies infectieuses en milieu insulaire, Institut d'Études Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Cargèse, France</w:t>
+              <w:t xml:space="preserve">BioTicks, The Challenge of Tick Control 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943076v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concept of scale in tick microbial community ecology.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encéphalite à tique en France : Que savons-nous aujourd’hui ? Tiques et Animaux sauvages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bournez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943490v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets CCEID-CLIMATICK : bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité Génétique des virus transmis par les tiques et identification de nouvelles cibles pour la lutte antivirale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Migné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REID-ImmunInv2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France. pp.30 slides</w:t>
+              <w:t xml:space="preserve">REID-IMMUNINV, TMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789671v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biologie moléculaire au service de la surveillance haute précision des agents pathogènes transmis par les tiques en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Conseil d’Administration ELIZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734505v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new high-throughput tool to screen mosquito-borne viruses in Zika virus endemic/epidemic areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anubis Vega-Rua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Zika virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants, post-doctorants et masteriens de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Journée de l’Institut Sciences Animales Paris-Saclay – Nouvelles stratégies pour la santé animale et la santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734502v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Institut Sciences Animales Paris-Saclay – Nouvelles stratégies pour la santé animale et la santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants, post-doctorants et masteriens de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId864" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734109v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biologie moléculaire au service de la surveillance haute précision des agents pathogènes transmis par les tiques en Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaplasmosis and pathogens transmitted by ticks in livestock of the Galapagos Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.V. Gioia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Vinueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marsot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil d’Administration ELIZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">III Annual Symposium on Research and Conservation in Galapagos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galapagos Science Center, Parque Nacional Galápagos, Jun 2018, San Cristobal, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943084v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasmosis and pathogens transmitted by ticks in livestock of the Galapagos Islands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Petit</w:t>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Lowenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Annual Symposium on Research and Conservation in Galapagos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Galapagos Science Center, Parque Nacional Galápagos, Jun 2018, San Cristobal, Ecuador</w:t>
+              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943286v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId815" w:history="1">
+                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId870" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734111v1</w:t>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId815" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734367v1</w:t>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">16S rRNA amplicon sequencing for the surveillance of bacterial zoonoses in ticks and rodents, with potential interest for the discovery of new epidemiological cycles affecting animals and/or humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois J.-F. Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Galan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blisnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées d’étude du pôle Santé et Société : Agents infectieux et vaccins chez l’homme et l’animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Ecole Nationale Vétérinaire d’Alfort, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CC-EID : un projet pour relier météo et activité des tiques du Métaprogramme de l’INRA ACCAF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée tique du CNEV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Alfort, France. pp.17 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets CCEID-CLIMATICK Bilan de 5 ans de suivi des collectes de tiques et données météo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chalvet-Monfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Villeurbanne, France. pp.30 slides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29343,543 +29757,543 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Microfluidic PCRs: A High-Throughput Method to Detect 48 or 96 Tick-borne Pathogens in 48 or 96 Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemence Galon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borrelia burgdorferi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2742, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer US</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1-17, 2024, Methods in Molecular Biology, 978-1-0716-3560-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3561-2_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the Microbial Complexity Associated to Ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah I. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-Borne Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, Muhammad Abubakar, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.80511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling the microbial complexity associated to ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Estrada-Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleonore Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah I. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ticks and Tick-Borne Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IntechOpen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-1-78985-766-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.80511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principales maladies transmises par les tiques : épidémiologie, clinique et diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Hansmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Degeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques : biologie, écologie évolutive, épidémiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1ère édition, IRD Editions, 338 p., 2016, Collection Didactiques, 9782709921008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29889,223 +30303,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les tiques peuvent-elles être dangereuses ? Que faire si l’on est piqué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId892" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus de l’encéphalite à tique (TBEV) : Mise en évidence de cas humains en France liés à une contamination alimentaire, point sur le cycle de transmission de cette maladie et situation en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lecollinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bournez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId894"/>
+      <w:footerReference w:type="default" r:id="rId911"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30173,51 +30587,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="464B50D6"/>
+    <w:nsid w:val="85244389"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30404,51 +30818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-moutailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3010-6968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121112853" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218444975" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000013938699X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214935v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Antunes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Domingos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Esser" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#246;ldv&#225;ri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102515" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096204v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Salvador Alab&#237; C&#243;rdova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista Pinho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garcia Pereira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Valadares Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14050491" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05461390v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne A. Charles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/8135946" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214944v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara K&#246;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Holding" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100290" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976815v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Banovi&#263;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Jakimovski" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Bogdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verica Simin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26020680" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976821v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zaj&#261;c" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kulisz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kunc-Kozio&#322;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wo&#378;niak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26444/aaem/199643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-24-00178" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kratou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/7747795" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430131v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly-Kukla Charlotte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzanilla Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhayon Maxime" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.21.655249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144005v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bralet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clessin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70088" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536730v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.660" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142217v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12817" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5458278" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian D&#237;az-Corona" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset Roblejo-Arias" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-06098-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693283v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corre-Catelin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100886" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04573144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poisson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100747" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791479v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehmine Harutyunyan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukhkyan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijph.v53i11.16960" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693288v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rataud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102390" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442106v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Hussain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Aziz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Song" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Zeb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9958535" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128794v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C&#233;lia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galon Cl&#233;mence" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Kukla Charlotte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicculli Vincent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.01.582933" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897160v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100213" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314233v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vicari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2023.102285" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828846v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Julie" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/5384559" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803520v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucien Deshuillers" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100219" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646179v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00249-24" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493624v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Pupo Ant&#250;nez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corduneanu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e26118" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619299v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papi&#263;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Savi&#263;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Potkonjak" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30539" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828854v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Filipiuk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04415-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04548947v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Margarita G&#233;lvez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bohers" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijregi.2024.100360" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803061v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boubidi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kernif" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Khardine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Hachid" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012651" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03803-0" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314258v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.infections.100091" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314251v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcelli Stefania" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagr&#233;e Anne-Claire" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutailler Sara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112270" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04139009v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Alexandra Crivei" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Crivei" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010186" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372028v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Pierre-Yves" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976476v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghafar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Davies" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Tadepalli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Breidahl" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Death" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020153" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150498v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37748-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178414v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Marrero-Perera" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12080998" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314268v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wozniak" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01531-23" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976473v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alberto D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105400" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942971v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Bilbija" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#228;cilia Spitzweg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Papou&#353;ek" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Fritz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.11.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942939v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106756" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314261v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bartosik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091186" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04065152v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040869" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314227v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Bratuleanu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#259;ileanu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bennouna" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chretien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6661723" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04065160v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oluwayelu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Odemuyiwa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1147770" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019681v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna M&#8217;ghirbi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030360" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352927v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150448v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648882v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104003" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182490v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942954v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chiappa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cafiso" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Nodari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilhelmsson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111234" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942987v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tove Hoffman" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sj&#246;din" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#214;hrman" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Karlsson" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryelan Francis Mcdonough" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071393" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744275v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Colella" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huggins" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Traub" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14645" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164961v2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.891908" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942973v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091858" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03580215v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.797399" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942990v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061236" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150462v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Mateska" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.42.2200735" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03790256v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11080946" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008666v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04498-9" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942962v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferrandi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.956" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876119v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010846" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503312v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne A Charles" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Berm&#250;dez" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n Alvarez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10101273" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160615v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0880" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498555v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pietri" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121643" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03330776v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14305" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315950v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101609" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324393v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Balti" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Derghal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Souguir" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Guerbouj" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080953" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315094v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Boularias" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouelle Azzag" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030362" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318196v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia-Diana Bor&#351;an" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Monica Ionic&#259;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Toma-Naic" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Pe&#351;tean" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.645002" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324406v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100270" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324402v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Salata" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Zweygarth" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia Decker" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2021.1944539" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951805v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jabbar" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khan" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Gauci" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Niaz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091428" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621778v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13393" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082167v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-Aguilar" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Payo-Payo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rotger" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Yousfi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101281" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002400v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vieira Santos De Abreu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anielly Ferreira-De-Brito" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana de Souza Azevedo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique Rezende Linhares" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Oliveira Santos" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040364" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02889034v2" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Bakhshi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008135" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318240v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Sprong" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra I Krawczyk" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3908-7" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03294199v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moinet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Demerson" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070518" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03294160v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110930" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133179v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010010" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316125v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110915" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182502v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02464664v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinarello" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020144" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555967v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9030176" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02495904v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlaa Assaid" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Arich" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Akarid" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105414" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957636v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gasser" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3862-4" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623607v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Ahmad" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Saeed" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3194-9" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789901v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3799-7" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622253v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontugne" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Denoual" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3269-7" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625322v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3418-7" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624514v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieke Docters van Leeuwen" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Ibanez-Justicia" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01270" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02318851v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dufour" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02315" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624114v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bleackley" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Valdes" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Barrero" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101269" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182509v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02355017v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00645-19" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02080170v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Pereira Ribeiro" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Araujo Cunha Dos Santos" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Moraes de Miranda" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1568180" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625615v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Malmsten" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dalin" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2018.2277" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627058v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Johnson" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Giovannini" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ippoliti" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Danzetta" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122775" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622832v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raileanu" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Porea" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Oslobanu" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Anita" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2017.2221" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620995v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Michelet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athinna Nisavanh" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/fty083" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324413v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lindeborg" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Barboutis" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiraz Erciyas-Yavuz" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Evander" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2405.171369" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621341v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Gioia" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Vinueza" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12866" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005424v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baklouti" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Walder" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Amaro" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2016.1957" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622709v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00490" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603856v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Pavel" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei D. Mihalca" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00036" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011641v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Huemer" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2016.1965" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007408v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2017.05.001" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600648v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per M. Jensen" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian S. Christoffersen" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Klitgaard" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-017-0110-5" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604690v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annetta Zintl" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stuart" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Paredis" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutraive" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13620-017-0084-y" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452884v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaumourin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004539" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602342v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joncour" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Torina" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taussat" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.08.014" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PF1RFD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324419v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutailler" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popovici" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillers" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.02.012" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459542v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frangoise Femenia" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2203.150269" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282358v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Degeilh" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FMB.15.15" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637724v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2015.06.014" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324423v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#227;&#169;rald Umhang" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aspan" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00103" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223551v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cosson" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Le Naour" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cote" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-233" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639679v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangye Liu" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de La Fuente" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth C. Galindo" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002993" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717609v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Goeta" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thiberge" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.03.015" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634857v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H&#233;bert" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002753" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649277v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081439" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651050v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.014" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2FLQFK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00597944v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caro" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rougeon" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001156" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00467674v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martin" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-8" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542428v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0005" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01681273v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbalaghi" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeille" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2009.00853.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2LLKKWX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002495v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375310v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Krida" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bouloy" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0246" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00395262v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubrulle" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005895" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01681422v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barr&#233;" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02320.x" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01696176v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pag&#232;s" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02123.x" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01696133v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tortosa" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtiol" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00842.x" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9P349LQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01696142v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schaffner" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0009" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196860v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coudrier" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Rousseaux" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huot Khun" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001168" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01697387v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2007.76.827" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214960v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723881v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Kohler" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Holding" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dirks" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Jansen" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867712v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708506v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kpadonou" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dion" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867705v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764999v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765006v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711546v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867693v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182510v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398392v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398414v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398403v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398418v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398377v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314297v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655056v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570098v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943089v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albihn" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandi" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choklikitumnuey" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersson" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idris Nuru" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482465v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991449v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991457v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943042v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943384v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carravieri" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capizzi" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bou&#233;" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillot" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943324v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943396v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570099v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943317v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943310v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943304v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943406v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mign&#233;" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943482v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot." TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943065v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943344v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lapie" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943230v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balti Ghofrane" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derghal Moufida" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbouj Souheila" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943334v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943249v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943267v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Albihn" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Omazic" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Grandi" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Johansson" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Wallenhammar" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570095v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943501v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943071v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943547v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bournez" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943541v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02956032v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943536v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Peyraud" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;darrieu" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943279v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Wors&#248;e Rosenstierne" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigarr&#233;" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jowita Samanta Niczyporuk" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943555v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943526v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ollivier" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570074v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943076v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943490v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krawzcyk" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943087v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943084v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943286v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Gioia" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Vinueza" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742768v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796117v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790597v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398431v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-3561-2_1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3561-2_1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788373v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I. Bonnet" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80511" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943469v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Allain" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/63526" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797878v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude George" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314282v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182505v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-moutailler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3010-6968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121112853" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218444975" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000013938699X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05499947v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno-Madiou Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carravieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2026.102612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Khoule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemence Galon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;thi&#233; Ngom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baye Bado Ndoye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousseynou Sene" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/6292857" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578664v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bourdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Stojek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jaroszewicz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Bruelheide" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2026.123702" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551805v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Grandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seungeun Han" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Ullman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Albihn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13028-026-00854-9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05044485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Defosseux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Rouxel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7589/JWD-D-24-00178" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976821v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbigniew Zaj&#261;c" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Kulisz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kunc-Kozio&#322;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wo&#378;niak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26444/aaem/199643" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05461390v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne A. Charles" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Albina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gondard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Aprelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/8135946" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavle Banovi&#263;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Jakimovski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragana Mijatovi&#263;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Bogdan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verica Simin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms26020680" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara K&#246;hler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Holding" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Fonville" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Dirks" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Jansen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2025.100290" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142231v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Maitre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kratou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Laura Cano-Arg&#252;elles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Porcelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijm/7747795" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05536730v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Le Roux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.660" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bralet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Aaziz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tornos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gamble" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Clessin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.70088" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430131v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly-Kukla Charlotte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzanilla Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duhayon Maxime" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jeanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.05.21.655249" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142217v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Foucault-Simonin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.12817" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214923v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Denis-Abuin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Roh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaf082" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Antunes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Domingos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Esser" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor F&#246;ldv&#225;ri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2025.102515" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096204v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Salvador Alab&#237; C&#243;rdova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Batista Pinho" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Garcia Pereira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Valadares Ferreira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens14050491" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Kaoutar Abdelali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissaoui" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne Piloto-Sardi&#241;as" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Julie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/5384559" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803520v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lucien Deshuillers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Lagr&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100219" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646179v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/iai.00249-24" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritza Pupo Ant&#250;nez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Mar&#237;n Montesinos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Corduneanu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e26118" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04652728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Joly-Kukla" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Giupponi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01256-24" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010177v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrutsamon Wongnak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Beugnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.355" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04573144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Poisson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulinier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gonzalez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100747" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sargis Aghayan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gohar Grigoryan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasmik Gevorgyan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tehmine Harutyunyan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rukhkyan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/ijph.v53i11.16960" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691674v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Viginier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Klitting" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bonnefoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bellet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2024.29.36.2400195" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128794v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard C&#233;lia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Thomas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galon Cl&#233;mence" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Kukla Charlotte" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cicculli Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.01.582933" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Melis" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gherard Batisti Biffignandi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vicari" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2023.102285" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04897160v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Duhayon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2024.100213" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693288v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Rataud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Drouin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pisanu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2024.102390" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442106v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Hussain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abrar Hussain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Umair Aziz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baolin Song" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehan Zeb" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/9958535" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619299v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Papi&#263;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Savi&#263;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Potkonjak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30539" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04548947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Margarita G&#233;lvez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bohers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijregi.2024.100360" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828854v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Filipiuk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04415-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803061v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Boubidi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kernif" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayez Khardine" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssam Hachid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0012651" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559697v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/5458278" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400072v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian D&#237;az-Corona" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisset Roblejo-Arias" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-023-06098-0" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04493615v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Fontaine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Yousfi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carinci" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjae016" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693283v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;rot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chr&#233;tien" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Corre-Catelin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2024.100886" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037581v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Saegerman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Humblet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leandri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Heyman" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15030791" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04139009v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Alexandra Crivei" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Cristina Crivei" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15010186" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976476v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Ghafar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Davies" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mythili Tadepalli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Breidahl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Death" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12020153" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372028v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Margaux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutailler Sara" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Pierre-Yves" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03976473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Alberto D&#237;az-S&#225;nchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2022.105400" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178414v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Marrero-Perera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12080998" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942971v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Bilbija" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#228;cilia Spitzweg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Papou&#353;ek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Fritz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2022.11.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150498v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obregon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-37748-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Wozniak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01531-23" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942939v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2022.106756" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bartosik" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12091186" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04065152v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vollot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040869" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04065160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oluwayelu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Odemuyiwa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1147770" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04019681v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youmna M&#8217;ghirbi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12030360" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352927v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Elena Bratuleanu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian R&#259;ileanu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bennouna" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chretien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bigot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/6661723" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169559v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rego" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek &#352;&#237;ma" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01599-7" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150492v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17058" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04370008v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03803-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.infections.100091" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314251v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porcelli Stefania" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagr&#233;e Anne-Claire" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15112270" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040763v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Falchi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Figoni" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Fite" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040513" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150462v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofija Mateska" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917.ES.2022.27.42.2200735" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03790256v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Henry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11080946" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648941v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayane Amaral Moraes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumarest Marine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.863725" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942990v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quilichini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10061236" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03580215v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.797399" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03648882v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hennechart-Collette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Fourniol" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fraisse" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104003" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04164961v2" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2022.891908" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942973v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091858" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510954v3" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beugnet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-11479-z" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182490v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vial" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Chiappa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Perini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Cafiso" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Nodari" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilhelmsson" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11111234" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tove Hoffman" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Sj&#246;din" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline &#214;hrman" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Karlsson" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryelan Francis Mcdonough" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071393" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008666v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04498-9" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942962v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferrandi" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.956" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03942975v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15681-x" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03876119v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Raffetin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0010846" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150448v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03744275v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Colella" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huggins" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Traub" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14645" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315950v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101609" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324393v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Balti" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Derghal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Souguir" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheila Guerbouj" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10080953" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503312v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne A Charles" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Berm&#250;dez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n Alvarez" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10101273" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160615v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0880" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03330776v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14305" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498555v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pietri" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10121643" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315094v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Boularias" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouelle Azzag" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav &#352;imo" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Boulouis" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10030362" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318196v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia-Diana Bor&#351;an" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Monica Ionic&#259;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andra Toma-Naic" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Pe&#351;tean" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.645002" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324406v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2021.100270" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324402v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Salata" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Zweygarth" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia Decker" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2021.1944539" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02889034v2" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Bakhshi" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Piorkowski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008135" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318240v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pollet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hein Sprong" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lejal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra I Krawczyk" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-3908-7" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03294199v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Umhang" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moinet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Demerson" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070518" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03294160v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boucher" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110930" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182502v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Gonzalez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133179v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Faure" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bou&#233;" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010010" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316125v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110915" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02464664v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Temmam" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Devillers" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pinarello" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12020144" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555967v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Delannoy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9030176" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02495904v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najlaa Assaid" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Arich" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Akarid" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2020.105414" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957636v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gasser" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3862-4" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951805v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Jabbar" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas Cruz" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles G. Gauci" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf Niaz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091428" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082167v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanz-Aguilar" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Payo-Payo" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rotger" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Yousfi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101281" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002400v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vieira Santos De Abreu" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anielly Ferreira-De-Brito" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana de Souza Azevedo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henrique Rezende Linhares" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa de Oliveira Santos" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040364" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621778v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vayssier Taussat" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13393" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625322v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislav Simo" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3418-7" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622253v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fontugne" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Allain" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Denoual" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3269-7" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02325649v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11100904" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624514v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arieke Docters van Leeuwen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Ibanez-Justicia" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01270" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624114v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miray Tonk" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark R. Bleackley" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J. Valdes" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A. Barrero" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2019.101269" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02318851v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Dufour" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petres" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02315" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182509v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02080170v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieda Pereira Ribeiro" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Araujo Cunha Dos Santos" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Moraes de Miranda" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1568180" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625615v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Malmsten" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dalin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2018.2277" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02355017v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00645-19" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623607v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah S. Ahmad" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad A. Saeed" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Rashid" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-3194-9" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789901v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J.-F. Cosson" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-019-3799-7" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622832v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Raileanu" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Porea" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luanda Oslobanu" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Anita" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2017.2221" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620995v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Michelet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athinna Nisavanh" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femspd/fty083" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324413v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Lindeborg" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Barboutis" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiraz Erciyas-Yavuz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Evander" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2405.171369" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621341v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. V. Gioia" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. L. Vinueza" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cruz" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12866" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627058v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Johnson" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Giovannini" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ippoliti" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Danzetta" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122775" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02005424v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Ayhan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Baklouti" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Walder" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Amaro" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2016.1957" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622709v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00490" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603856v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Pavel" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei D. Mihalca" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2017.00036" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011641v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartwig Huemer" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2016.1965" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02007408v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dupraz" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blanchon" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Elguero" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijppaw.2017.05.001" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600648v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per M. Jensen" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian S. Christoffersen" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirstine Klitgaard" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10493-017-0110-5" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604690v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annetta Zintl" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stuart" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Paredis" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutraive" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13620-017-0084-y" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459542v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frangoise Femenia" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Raymond" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2203.150269" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324419v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moutailler" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Popovici" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Devillers" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2016.02.012" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452884v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Valiente Moro" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vaumourin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence H&#233;l&#232;ne Tran" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004539" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602342v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Joncour" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Torina" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Taussat" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2016.08.014" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G4PF1RFD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637724v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sidi-Boumedine" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rousset" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jourdain" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2015.06.014" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01282358v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Degeilh" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/FMB.15.15" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639679v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangye Liu" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose de La Fuente" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cote" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth C. Galindo" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002993" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01717609v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Arias-Goeta" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Zouache" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Thiberge" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2014.03.015" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL9WDQZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223551v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cosson" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chotte" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Le Naour" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-233" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634857v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Cheval" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H&#233;bert" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002753" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324423v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#227;&#169;rald Umhang" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Aspan" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2014.00103" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651050v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Madani" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2013.01.014" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5R2FLQFK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649277v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081439" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00597944v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caro" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rougeon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001156" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03002495v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paupy" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ollomo" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kamgang" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rousset" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0005" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01681273v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbalaghi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeille" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2915.2009.00853.x" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F2LLKKWX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375310v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Krida" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bouloy" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2009.0246" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00467674v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Martin" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6785-10-8" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00542428v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01681422v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barr&#233;" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2009.02320.x" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00395262v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dubrulle" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0005895" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01696133v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tortosa" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courtiol" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Weill" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2008.00842.x" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9P349LQ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01696176v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pag&#232;s" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jarjaval" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3156.2008.02123.x" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01696142v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schaffner" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vbz.2008.0009" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196860v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coudrier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Rousseaux" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huot Khun" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001168" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01697387v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.2007.76.827" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214960v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846136v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04764999v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846088v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867705v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708506v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kpadonou" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dion" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713906v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04765006v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711546v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867693v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723881v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. F. Kohler" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Holding" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Dirks" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Jansen" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04867712v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182510v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398392v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Pierre Deshuillers" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398403v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398414v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398418v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398377v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314297v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634322v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beugnet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482465v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655056v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943089v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albihn" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandi" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Choklikitumnuey" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andersson" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Idris Nuru" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570098v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991449v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771069v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991457v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vald&#233;s James" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943042v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943224v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943310v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943396v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570099v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943386v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943317v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943304v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943406v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mign&#233;" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943482v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsot." TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943065v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943344v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lapie" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Palin" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943230v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balti Ghofrane" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derghal Moufida" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guerbouj Souheila" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943334v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Martin-Latil" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943384v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carravieri" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Capizzi" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bou&#233;" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caillot" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943324v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943249v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943267v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Omazic" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Johansson" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Wallenhammar" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943526v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ollivier" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bastien" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combes" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570074v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943541v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchand" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02956032v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943536v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Peyraud" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;darrieu" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peyrefitte" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943279v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Wors&#248;e Rosenstierne" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigarr&#233;" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jowita Samanta Niczyporuk" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943555v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bournez" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943076v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943490v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Estrada-Pe&#241;a" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Krawzcyk" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789671v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570095v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943071v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943547v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943501v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943084v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943087v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anubis Vega-Rua" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943286v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Gioia" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Vinueza" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742768v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bailly" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blisnick" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796117v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cat" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cebe" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790597v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398431v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-3561-2_1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3561-2_1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788373v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I. Bonnet" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.80511" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943469v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Allain" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/chapters/63526" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797878v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude George" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Hansmann" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314282v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182505v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>