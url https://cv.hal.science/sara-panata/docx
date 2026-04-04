--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Panata </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS - Les Afriques dans le Monde (LAM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4287-5759</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Byfield (2021) - The Great Upheaval: Women and Nation in Postwar Nigeria, Athens, Ohio University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.cr17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les plis de la mémoire familiale : une histoire alternative du Congo. Entretien avec le cinéaste Alain Kassanda, réalisateur de “Colette & Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ramondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.entretien08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantes africaines et organisations féminines internationales dans la guerre froide. Un pragmatisme stratégique (1947-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (57), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon (2022) Le genre de la lutte. Une autre histoire du Mali contemporain (1956-1991), Lyon, ENS Éditions, « Perspectives genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (282), pp.164-168. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.282.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It Is Not Breasts or Vaginas that Women Use to Wash Dishes”: Gender, Class, and Neocolonialism through the Women in Nigeria Movement (1982-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Production and Circulation of Gender Knowledge: Feminist Views from the Global South, 23 (2), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public d’Ibadan (Nigéria) à l’épreuve de la crise de l’Ouest (1962-1966) : le genre des violences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 63 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.063.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pioneer Female Historian of Oral History and Women’s Studies in Nigeria. Interview with Professor Bolanle Awe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.entretien01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes nationales et panafricaines. Le congrès de « la Femme africaine » à Ibadan en 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le genre des indépendances, 53, pp.71-99. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National and Pan-African citizens. The Ibadan “African Woman” conference of 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regan Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (53), https://www.cairn-int.info/journal-clio-women-gender-history-2021-1-page-71.htm?contenu=resume. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dear Readers…’: Women’s Rights and Duties through Letters to the Editor in the Nigerian Press (1940s-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.141-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de femmes militantes d’Ibadan : le succès d’un apolitisme de façade et l’échec du militantisme politique (1947-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Négocier et habiter les normes sociales en Afrique au sud du Sahara, 29 (2), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militantes yorubas se mettent en scène : la politisation du corps habillé à l’époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, Automne (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer des droits politiques au Nigéria. Le Women Movement dans les années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Citoyennetés, 43, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Aderinto Saheed (2014) When Sex Threatened the State: Illicit Sexuality, Nationalism, and Politics in Colonial Nigeria, 1900-1958, University of Illinois Press, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate School Application and Experience in Europe: Perspectives from Graduate Faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Meets Readers. Vaughan, Olufemi. Letters, Kinship, and Social Mobility in Nigeria (University of Wisconsin Press, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Recognition and Cooptation. Institutionalizing Nigerian Women's Agenda under Military Rule (1960s-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and the history of state building in postcolonial African countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On “Sexual Laxity” and other “Dangers”: the Body Politics of the West African Young Women’s Christian Associations (1940s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organizations in the Global South: Body Politics, Power Relations, Local Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneva Graduate Institute, Jun 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Women's Organisations and West African Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Diplomacy: From the Interwar to the Cold War Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des électrices. Discours, lois et mobilisations pour le suffrage universel en Gold Coast et au Nigeria (1928-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Lois et Mobilisations en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux; CNRS, Oct 2024, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Muslim Women and the Nation. Religion, Politics and Nation Building in 1980s-1990s Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Faith: Women’s Rights and Religious Associations in and beyond Africa. 8th Swiss Researching Africa Days, Bern, 25−26 October 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Society for African Studies; Institute for Social Anthropology, University of Bern, Oct 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ogunsheye Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segun Ogunsheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Treasures Private Archival Collections in Nigeria - 8th Annual Lagos Studies Association Conference, June 25-29, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lagos Studies Association, Jun 2024, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le corps des femmes ? Mouvements féminins, État et acteurs internationaux face aux enjeux reproductifs du Nigeria (années 1970-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les terrains de l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSSP; IEP de Toulouse., Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NaijaArchives. Enjeux et potentialités d’un projet de numérisation d’archives militantes et institutionnelles nigérianes à l’ère des humanités digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting History from Below: Researching Market Women in Southwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolanle Awe @90”, University of Ibadan. Panel : Researching Women in Nigeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ibadan, Nigeria, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il suffragio femminile in Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Baritono; Vinzia Fiorino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il voto alle donne. Una storia globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2025, collana "Le vie della civiltà", 9788815391438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'histoire de l'Afrique, le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pauthier; Elara Bertho; Florent Piton; Pascale Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique. Dans les pas d'Odile Goerg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.77-94, 2024, 978-2-38409-151-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au Nigéria : critiques, débats et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Michel; Nathalie Kouamé; Olivier Bouquet; Didier Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 2, Figures, écoles et débats historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Barthélémy; Elara Bertho; Florent Piton; Céline Pauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En compagnie d'Odile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir électrices en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes. Une histoire mondiale 19e–20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes et anticolonialisme en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire mondiale des féminismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songs and Disrobing, Marches and Arsons: A Gender Analysis of the Western Region Crisis in Ibadan (1962-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adesina Oluwakemi; Bawa Aisha; Oladejo Mutiat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Nigerian Woman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en musique, une affaire de famille ? Les chants de révolte de l’Abeokuta Women’s Union, 1947-1948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements féminins d'Afrique de l'Ouest : nationalisme, internationalisme, panafricanisme (1940-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire Contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funmilayo (Anikulapo) Ransome-Kuti, « une géante parmi les femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes se rebellent contre l’ordre colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas des femmes de la préhistoire à Metoo ; Vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (33), 2021, La Vie / Le Monde Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix des marchandes nigérianes : les chants militants yoruba comme source historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Kouamé; Eric Meyer; Anne Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 1. Sources et genres historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Agatha Cummings-John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Mabel Dove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Funmilayo Ransome-Kuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNSHEYE Felicia Adetowun Omolara (née Banjo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNLESI Gladys Tanimowo Titilola (Née Okunsanya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181089&amp;id_mot=9745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALAGA, Humuani Amoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEKOGBE, Elizabeth [née Elizabeth Adeyemi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Panata </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS - Les Afriques dans le Monde (LAM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4287-5759</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Byfield (2021) - The Great Upheaval: Women and Nation in Postwar Nigeria, Athens, Ohio University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.cr17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantes africaines et organisations féminines internationales dans la guerre froide. Un pragmatisme stratégique (1947-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (57), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les plis de la mémoire familiale : une histoire alternative du Congo. Entretien avec le cinéaste Alain Kassanda, réalisateur de “Colette & Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ramondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.entretien08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon (2022) Le genre de la lutte. Une autre histoire du Mali contemporain (1956-1991), Lyon, ENS Éditions, « Perspectives genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (282), pp.164-168. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.282.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It Is Not Breasts or Vaginas that Women Use to Wash Dishes”: Gender, Class, and Neocolonialism through the Women in Nigeria Movement (1982-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Production and Circulation of Gender Knowledge: Feminist Views from the Global South, 23 (2), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public d’Ibadan (Nigéria) à l’épreuve de la crise de l’Ouest (1962-1966) : le genre des violences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 63 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.063.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pioneer Female Historian of Oral History and Women’s Studies in Nigeria. Interview with Professor Bolanle Awe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.entretien01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes nationales et panafricaines. Le congrès de « la Femme africaine » à Ibadan en 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le genre des indépendances, 53, pp.71-99. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National and Pan-African citizens. The Ibadan “African Woman” conference of 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regan Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (53), https://www.cairn-int.info/journal-clio-women-gender-history-2021-1-page-71.htm?contenu=resume. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dear Readers…’: Women’s Rights and Duties through Letters to the Editor in the Nigerian Press (1940s-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.141-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de femmes militantes d’Ibadan : le succès d’un apolitisme de façade et l’échec du militantisme politique (1947-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Négocier et habiter les normes sociales en Afrique au sud du Sahara, 29 (2), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militantes yorubas se mettent en scène : la politisation du corps habillé à l’époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, Automne (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer des droits politiques au Nigéria. Le Women Movement dans les années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Citoyennetés, 43, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Aderinto Saheed (2014) When Sex Threatened the State: Illicit Sexuality, Nationalism, and Politics in Colonial Nigeria, 1900-1958, University of Illinois Press, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate School Application and Experience in Europe: Perspectives from Graduate Faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Meets Readers. Vaughan, Olufemi. Letters, Kinship, and Social Mobility in Nigeria (University of Wisconsin Press, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Recognition and Cooptation. Institutionalizing Nigerian Women's Agenda under Military Rule (1960s-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and the history of state building in postcolonial African countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Women's Organisations and West African Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Diplomacy: From the Interwar to the Cold War Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des électrices. Discours, lois et mobilisations pour le suffrage universel en Gold Coast et au Nigeria (1928-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Lois et Mobilisations en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux; CNRS, Oct 2024, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On “Sexual Laxity” and other “Dangers”: the Body Politics of the West African Young Women’s Christian Associations (1940s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organizations in the Global South: Body Politics, Power Relations, Local Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneva Graduate Institute, Jun 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Muslim Women and the Nation. Religion, Politics and Nation Building in 1980s-1990s Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Faith: Women’s Rights and Religious Associations in and beyond Africa. 8th Swiss Researching Africa Days, Bern, 25−26 October 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Society for African Studies; Institute for Social Anthropology, University of Bern, Oct 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ogunsheye Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segun Ogunsheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Treasures Private Archival Collections in Nigeria - 8th Annual Lagos Studies Association Conference, June 25-29, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lagos Studies Association, Jun 2024, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le corps des femmes ? Mouvements féminins, État et acteurs internationaux face aux enjeux reproductifs du Nigeria (années 1970-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les terrains de l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSSP; IEP de Toulouse., Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting History from Below: Researching Market Women in Southwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolanle Awe @90”, University of Ibadan. Panel : Researching Women in Nigeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ibadan, Nigeria, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NaijaArchives. Enjeux et potentialités d’un projet de numérisation d’archives militantes et institutionnelles nigérianes à l’ère des humanités digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il suffragio femminile in Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Baritono; Vinzia Fiorino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il voto alle donne. Una storia globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2025, collana "Le vie della civiltà", 9788815391438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'histoire de l'Afrique, le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pauthier; Elara Bertho; Florent Piton; Pascale Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique. Dans les pas d'Odile Goerg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.77-94, 2024, 978-2-38409-151-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Barthélémy; Elara Bertho; Florent Piton; Céline Pauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En compagnie d'Odile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au Nigéria : critiques, débats et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Michel; Nathalie Kouamé; Olivier Bouquet; Didier Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 2, Figures, écoles et débats historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir électrices en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes. Une histoire mondiale 19e–20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes et anticolonialisme en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire mondiale des féminismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songs and Disrobing, Marches and Arsons: A Gender Analysis of the Western Region Crisis in Ibadan (1962-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adesina Oluwakemi; Bawa Aisha; Oladejo Mutiat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Nigerian Woman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funmilayo (Anikulapo) Ransome-Kuti, « une géante parmi les femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en musique, une affaire de famille ? Les chants de révolte de l’Abeokuta Women’s Union, 1947-1948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements féminins d'Afrique de l'Ouest : nationalisme, internationalisme, panafricanisme (1940-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire Contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes se rebellent contre l’ordre colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas des femmes de la préhistoire à Metoo ; Vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (33), 2021, La Vie / Le Monde Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix des marchandes nigérianes : les chants militants yoruba comme source historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Kouamé; Eric Meyer; Anne Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 1. Sources et genres historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Funmilayo Ransome-Kuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Agatha Cummings-John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Mabel Dove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNSHEYE Felicia Adetowun Omolara (née Banjo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNLESI Gladys Tanimowo Titilola (Née Okunsanya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181089&amp;id_mot=9745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEKOGBE, Elizabeth [née Elizabeth Adeyemi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALAGA, Humuani Amoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45506863"/>
+    <w:nsid w:val="AD61EACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-panata" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4287-5759" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357196v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357209v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien08" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146230v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23303" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.282.0164" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0125" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutiat Titilope Oladejo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.entretien01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.19689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865251v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872385v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segun Ogunsheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952843v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud-Martinaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815391438" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-5461-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/fela_anikulapo_kuti_rebellion_afrobeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928464v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928466v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928470v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-panata" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4287-5759" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357196v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23303" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien08" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.282.0164" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0125" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutiat Titilope Oladejo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.entretien01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.19689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865251v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segun Ogunsheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud-Martinaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815391438" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-5461-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/fela_anikulapo_kuti_rebellion_afrobeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>