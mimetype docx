--- v1 (2026-04-04)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Panata </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS - Les Afriques dans le Monde (LAM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4287-5759</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Byfield (2021) - The Great Upheaval: Women and Nation in Postwar Nigeria, Athens, Ohio University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.cr17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantes africaines et organisations féminines internationales dans la guerre froide. Un pragmatisme stratégique (1947-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (57), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les plis de la mémoire familiale : une histoire alternative du Congo. Entretien avec le cinéaste Alain Kassanda, réalisateur de “Colette & Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ramondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.entretien08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon (2022) Le genre de la lutte. Une autre histoire du Mali contemporain (1956-1991), Lyon, ENS Éditions, « Perspectives genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (282), pp.164-168. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.282.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It Is Not Breasts or Vaginas that Women Use to Wash Dishes”: Gender, Class, and Neocolonialism through the Women in Nigeria Movement (1982-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Production and Circulation of Gender Knowledge: Feminist Views from the Global South, 23 (2), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public d’Ibadan (Nigéria) à l’épreuve de la crise de l’Ouest (1962-1966) : le genre des violences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 63 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.063.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pioneer Female Historian of Oral History and Women’s Studies in Nigeria. Interview with Professor Bolanle Awe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.entretien01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes nationales et panafricaines. Le congrès de « la Femme africaine » à Ibadan en 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le genre des indépendances, 53, pp.71-99. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National and Pan-African citizens. The Ibadan “African Woman” conference of 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regan Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (53), https://www.cairn-int.info/journal-clio-women-gender-history-2021-1-page-71.htm?contenu=resume. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dear Readers…’: Women’s Rights and Duties through Letters to the Editor in the Nigerian Press (1940s-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.141-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de femmes militantes d’Ibadan : le succès d’un apolitisme de façade et l’échec du militantisme politique (1947-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Négocier et habiter les normes sociales en Afrique au sud du Sahara, 29 (2), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militantes yorubas se mettent en scène : la politisation du corps habillé à l’époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, Automne (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer des droits politiques au Nigéria. Le Women Movement dans les années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Citoyennetés, 43, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Aderinto Saheed (2014) When Sex Threatened the State: Illicit Sexuality, Nationalism, and Politics in Colonial Nigeria, 1900-1958, University of Illinois Press, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate School Application and Experience in Europe: Perspectives from Graduate Faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Meets Readers. Vaughan, Olufemi. Letters, Kinship, and Social Mobility in Nigeria (University of Wisconsin Press, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Recognition and Cooptation. Institutionalizing Nigerian Women's Agenda under Military Rule (1960s-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and the history of state building in postcolonial African countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Women's Organisations and West African Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Diplomacy: From the Interwar to the Cold War Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des électrices. Discours, lois et mobilisations pour le suffrage universel en Gold Coast et au Nigeria (1928-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Lois et Mobilisations en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux; CNRS, Oct 2024, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On “Sexual Laxity” and other “Dangers”: the Body Politics of the West African Young Women’s Christian Associations (1940s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organizations in the Global South: Body Politics, Power Relations, Local Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneva Graduate Institute, Jun 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Muslim Women and the Nation. Religion, Politics and Nation Building in 1980s-1990s Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Faith: Women’s Rights and Religious Associations in and beyond Africa. 8th Swiss Researching Africa Days, Bern, 25−26 October 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Society for African Studies; Institute for Social Anthropology, University of Bern, Oct 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ogunsheye Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segun Ogunsheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Treasures Private Archival Collections in Nigeria - 8th Annual Lagos Studies Association Conference, June 25-29, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lagos Studies Association, Jun 2024, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le corps des femmes ? Mouvements féminins, État et acteurs internationaux face aux enjeux reproductifs du Nigeria (années 1970-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les terrains de l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSSP; IEP de Toulouse., Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting History from Below: Researching Market Women in Southwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolanle Awe @90”, University of Ibadan. Panel : Researching Women in Nigeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ibadan, Nigeria, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NaijaArchives. Enjeux et potentialités d’un projet de numérisation d’archives militantes et institutionnelles nigérianes à l’ère des humanités digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il suffragio femminile in Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Baritono; Vinzia Fiorino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il voto alle donne. Una storia globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2025, collana "Le vie della civiltà", 9788815391438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'histoire de l'Afrique, le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pauthier; Elara Bertho; Florent Piton; Pascale Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique. Dans les pas d'Odile Goerg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.77-94, 2024, 978-2-38409-151-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Barthélémy; Elara Bertho; Florent Piton; Céline Pauthier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En compagnie d'Odile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au Nigéria : critiques, débats et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Michel; Nathalie Kouamé; Olivier Bouquet; Didier Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 2, Figures, écoles et débats historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir électrices en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes. Une histoire mondiale 19e–20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes et anticolonialisme en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire mondiale des féminismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songs and Disrobing, Marches and Arsons: A Gender Analysis of the Western Region Crisis in Ibadan (1962-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adesina Oluwakemi; Bawa Aisha; Oladejo Mutiat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Nigerian Woman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funmilayo (Anikulapo) Ransome-Kuti, « une géante parmi les femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en musique, une affaire de famille ? Les chants de révolte de l’Abeokuta Women’s Union, 1947-1948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements féminins d'Afrique de l'Ouest : nationalisme, internationalisme, panafricanisme (1940-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire Contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes se rebellent contre l’ordre colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas des femmes de la préhistoire à Metoo ; Vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (33), 2021, La Vie / Le Monde Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix des marchandes nigérianes : les chants militants yoruba comme source historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Kouamé; Eric Meyer; Anne Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 1. Sources et genres historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Funmilayo Ransome-Kuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Agatha Cummings-John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Mabel Dove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNSHEYE Felicia Adetowun Omolara (née Banjo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNLESI Gladys Tanimowo Titilola (Née Okunsanya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181089&amp;id_mot=9745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEKOGBE, Elizabeth [née Elizabeth Adeyemi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALAGA, Humuani Amoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Panata </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS - Les Afriques dans le Monde (LAM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4287-5759</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250391929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les plis de la mémoire familiale : une histoire alternative du Congo. Entretien avec le cinéaste Alain Kassanda, réalisateur de “Colette & Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ramondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.entretien08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Byfield (2021) - The Great Upheaval: Women and Nation in Postwar Nigeria, Athens, Ohio University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.cr17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantes africaines et organisations féminines internationales dans la guerre froide. Un pragmatisme stratégique (1947-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (57), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon (2022) Le genre de la lutte. Une autre histoire du Mali contemporain (1956-1991), Lyon, ENS Éditions, « Perspectives genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (282), pp.164-168. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.282.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It Is Not Breasts or Vaginas that Women Use to Wash Dishes”: Gender, Class, and Neocolonialism through the Women in Nigeria Movement (1982-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Production and Circulation of Gender Knowledge: Feminist Views from the Global South, 23 (2), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public d’Ibadan (Nigéria) à l’épreuve de la crise de l’Ouest (1962-1966) : le genre des violences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 63 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.063.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes nationales et panafricaines. Le congrès de « la Femme africaine » à Ibadan en 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le genre des indépendances, 53, pp.71-99. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pioneer Female Historian of Oral History and Women’s Studies in Nigeria. Interview with Professor Bolanle Awe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.entretien01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National and Pan-African citizens. The Ibadan “African Woman” conference of 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regan Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (53), https://www.cairn-int.info/journal-clio-women-gender-history-2021-1-page-71.htm?contenu=resume. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dear Readers…’: Women’s Rights and Duties through Letters to the Editor in the Nigerian Press (1940s-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.141-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de femmes militantes d’Ibadan : le succès d’un apolitisme de façade et l’échec du militantisme politique (1947-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Négocier et habiter les normes sociales en Afrique au sud du Sahara, 29 (2), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militantes yorubas se mettent en scène : la politisation du corps habillé à l’époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, Automne (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer des droits politiques au Nigéria. Le Women Movement dans les années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Citoyennetés, 43, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Aderinto Saheed (2014) When Sex Threatened the State: Illicit Sexuality, Nationalism, and Politics in Colonial Nigeria, 1900-1958, University of Illinois Press, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate School Application and Experience in Europe: Perspectives from Graduate Faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Meets Readers. Vaughan, Olufemi. Letters, Kinship, and Social Mobility in Nigeria (University of Wisconsin Press, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On “Sexual Laxity” and other “Dangers”: the Body Politics of the West African Young Women’s Christian Associations (1940s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organizations in the Global South: Body Politics, Power Relations, Local Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneva Graduate Institute, Jun 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Recognition and Cooptation. Institutionalizing Nigerian Women's Agenda under Military Rule (1960s-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and the history of state building in postcolonial African countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Women's Organisations and West African Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Diplomacy: From the Interwar to the Cold War Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des électrices. Discours, lois et mobilisations pour le suffrage universel en Gold Coast et au Nigeria (1928-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Lois et Mobilisations en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux; CNRS, Oct 2024, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Muslim Women and the Nation. Religion, Politics and Nation Building in 1980s-1990s Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Faith: Women’s Rights and Religious Associations in and beyond Africa. 8th Swiss Researching Africa Days, Bern, 25−26 October 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Society for African Studies; Institute for Social Anthropology, University of Bern, Oct 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ogunsheye Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segun Ogunsheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Treasures Private Archival Collections in Nigeria - 8th Annual Lagos Studies Association Conference, June 25-29, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lagos Studies Association, Jun 2024, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le corps des femmes ? Mouvements féminins, État et acteurs internationaux face aux enjeux reproductifs du Nigeria (années 1970-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les terrains de l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSSP; IEP de Toulouse., Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NaijaArchives. Enjeux et potentialités d’un projet de numérisation d’archives militantes et institutionnelles nigérianes à l’ère des humanités digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting History from Below: Researching Market Women in Southwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolanle Awe @90”, University of Ibadan. Panel : Researching Women in Nigeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ibadan, Nigeria, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il suffragio femminile in Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Baritono; Vinzia Fiorino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il voto alle donne. Una storia globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2025, collana "Le vie della civiltà", 9788815391438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'histoire de l'Afrique, le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pauthier; Elara Bertho; Florent Piton; Pascale Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique. Dans les pas d'Odile Goerg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.77-94, 2024, 978-2-38409-151-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir électrices en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes. Une histoire mondiale 19e–20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au Nigéria : critiques, débats et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Michel; Nathalie Kouamé; Olivier Bouquet; Didier Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 2, Figures, écoles et débats historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes et anticolonialisme en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire mondiale des féminismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songs and Disrobing, Marches and Arsons: A Gender Analysis of the Western Region Crisis in Ibadan (1962-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adesina Oluwakemi; Bawa Aisha; Oladejo Mutiat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Nigerian Woman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funmilayo (Anikulapo) Ransome-Kuti, « une géante parmi les femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en musique, une affaire de famille ? Les chants de révolte de l’Abeokuta Women’s Union, 1947-1948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements féminins d'Afrique de l'Ouest : nationalisme, internationalisme, panafricanisme (1940-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire Contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes se rebellent contre l’ordre colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas des femmes de la préhistoire à Metoo ; Vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (33), 2021, La Vie / Le Monde Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix des marchandes nigérianes : les chants militants yoruba comme source historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Kouamé; Eric Meyer; Anne Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 1. Sources et genres historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Funmilayo Ransome-Kuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Agatha Cummings-John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Mabel Dove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNSHEYE Felicia Adetowun Omolara (née Banjo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNLESI Gladys Tanimowo Titilola (Née Okunsanya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181089&amp;id_mot=9745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEKOGBE, Elizabeth [née Elizabeth Adeyemi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALAGA, Humuani Amoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD61EACE"/>
+    <w:nsid w:val="56C459B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-panata" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4287-5759" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357196v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr17" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23303" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357209v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien08" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.282.0164" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792092v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0125" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutiat Titilope Oladejo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.entretien01" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.19689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357281v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865251v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502794v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038723" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502801v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872381v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872384v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872390v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segun Ogunsheye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357678v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud-Martinaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815391438" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357192v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-5461-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/fela_anikulapo_kuti_rebellion_afrobeat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928464v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928466v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357193v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357194v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928470v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928458v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928460v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502867v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502862v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-panata" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4287-5759" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250391929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr17" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.282.0164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.19689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutiat Titilope Oladejo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.entretien01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865251v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segun Ogunsheye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud-Martinaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815391438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-5461-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/fela_anikulapo_kuti_rebellion_afrobeat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>