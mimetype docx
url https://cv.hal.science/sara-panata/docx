--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Panata </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS - Les Afriques dans le Monde (LAM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4287-5759</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250391929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les plis de la mémoire familiale : une histoire alternative du Congo. Entretien avec le cinéaste Alain Kassanda, réalisateur de “Colette & Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ramondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.entretien08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Byfield (2021) - The Great Upheaval: Women and Nation in Postwar Nigeria, Athens, Ohio University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.cr17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantes africaines et organisations féminines internationales dans la guerre froide. Un pragmatisme stratégique (1947-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (57), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon (2022) Le genre de la lutte. Une autre histoire du Mali contemporain (1956-1991), Lyon, ENS Éditions, « Perspectives genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (282), pp.164-168. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.282.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It Is Not Breasts or Vaginas that Women Use to Wash Dishes”: Gender, Class, and Neocolonialism through the Women in Nigeria Movement (1982-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Production and Circulation of Gender Knowledge: Feminist Views from the Global South, 23 (2), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public d’Ibadan (Nigéria) à l’épreuve de la crise de l’Ouest (1962-1966) : le genre des violences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 63 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.063.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes nationales et panafricaines. Le congrès de « la Femme africaine » à Ibadan en 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le genre des indépendances, 53, pp.71-99. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pioneer Female Historian of Oral History and Women’s Studies in Nigeria. Interview with Professor Bolanle Awe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.entretien01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National and Pan-African citizens. The Ibadan “African Woman” conference of 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regan Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (53), https://www.cairn-int.info/journal-clio-women-gender-history-2021-1-page-71.htm?contenu=resume. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dear Readers…’: Women’s Rights and Duties through Letters to the Editor in the Nigerian Press (1940s-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.141-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de femmes militantes d’Ibadan : le succès d’un apolitisme de façade et l’échec du militantisme politique (1947-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Négocier et habiter les normes sociales en Afrique au sud du Sahara, 29 (2), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militantes yorubas se mettent en scène : la politisation du corps habillé à l’époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, Automne (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer des droits politiques au Nigéria. Le Women Movement dans les années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Citoyennetés, 43, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Aderinto Saheed (2014) When Sex Threatened the State: Illicit Sexuality, Nationalism, and Politics in Colonial Nigeria, 1900-1958, University of Illinois Press, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate School Application and Experience in Europe: Perspectives from Graduate Faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Meets Readers. Vaughan, Olufemi. Letters, Kinship, and Social Mobility in Nigeria (University of Wisconsin Press, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On “Sexual Laxity” and other “Dangers”: the Body Politics of the West African Young Women’s Christian Associations (1940s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organizations in the Global South: Body Politics, Power Relations, Local Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneva Graduate Institute, Jun 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Recognition and Cooptation. Institutionalizing Nigerian Women's Agenda under Military Rule (1960s-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and the history of state building in postcolonial African countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Women's Organisations and West African Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Diplomacy: From the Interwar to the Cold War Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des électrices. Discours, lois et mobilisations pour le suffrage universel en Gold Coast et au Nigeria (1928-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Lois et Mobilisations en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux; CNRS, Oct 2024, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Muslim Women and the Nation. Religion, Politics and Nation Building in 1980s-1990s Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Faith: Women’s Rights and Religious Associations in and beyond Africa. 8th Swiss Researching Africa Days, Bern, 25−26 October 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Society for African Studies; Institute for Social Anthropology, University of Bern, Oct 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ogunsheye Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segun Ogunsheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Treasures Private Archival Collections in Nigeria - 8th Annual Lagos Studies Association Conference, June 25-29, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lagos Studies Association, Jun 2024, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le corps des femmes ? Mouvements féminins, État et acteurs internationaux face aux enjeux reproductifs du Nigeria (années 1970-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les terrains de l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSSP; IEP de Toulouse., Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NaijaArchives. Enjeux et potentialités d’un projet de numérisation d’archives militantes et institutionnelles nigérianes à l’ère des humanités digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting History from Below: Researching Market Women in Southwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolanle Awe @90”, University of Ibadan. Panel : Researching Women in Nigeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ibadan, Nigeria, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il suffragio femminile in Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Baritono; Vinzia Fiorino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il voto alle donne. Una storia globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2025, collana "Le vie della civiltà", 9788815391438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'histoire de l'Afrique, le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pauthier; Elara Bertho; Florent Piton; Pascale Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique. Dans les pas d'Odile Goerg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.77-94, 2024, 978-2-38409-151-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir électrices en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes. Une histoire mondiale 19e–20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au Nigéria : critiques, débats et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Michel; Nathalie Kouamé; Olivier Bouquet; Didier Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 2, Figures, écoles et débats historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes et anticolonialisme en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire mondiale des féminismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songs and Disrobing, Marches and Arsons: A Gender Analysis of the Western Region Crisis in Ibadan (1962-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adesina Oluwakemi; Bawa Aisha; Oladejo Mutiat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Nigerian Woman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funmilayo (Anikulapo) Ransome-Kuti, « une géante parmi les femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en musique, une affaire de famille ? Les chants de révolte de l’Abeokuta Women’s Union, 1947-1948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements féminins d'Afrique de l'Ouest : nationalisme, internationalisme, panafricanisme (1940-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire Contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes se rebellent contre l’ordre colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas des femmes de la préhistoire à Metoo ; Vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (33), 2021, La Vie / Le Monde Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix des marchandes nigérianes : les chants militants yoruba comme source historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Kouamé; Eric Meyer; Anne Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 1. Sources et genres historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Funmilayo Ransome-Kuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Agatha Cummings-John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Mabel Dove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNSHEYE Felicia Adetowun Omolara (née Banjo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNLESI Gladys Tanimowo Titilola (Née Okunsanya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181089&amp;id_mot=9745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEKOGBE, Elizabeth [née Elizabeth Adeyemi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALAGA, Humuani Amoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sara Panata </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS - Les Afriques dans le Monde (LAM)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sara-panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4287-5759</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">250391929</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l’histoire de l’Afrique : le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Militantes africaines et organisations féminines internationales dans la guerre froide. Un pragmatisme stratégique (1947-1963)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (57), pp.23-45. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.23303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les plis de la mémoire familiale : une histoire alternative du Congo. Entretien avec le cinéaste Alain Kassanda, réalisateur de “Colette & Justin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Ramondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.entretien08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith A. Byfield (2021) - The Great Upheaval: Women and Nation in Postwar Nigeria, Athens, Ohio University Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2023.cr17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon (2022) Le genre de la lutte. Une autre histoire du Mali contemporain (1956-1991), Lyon, ENS Éditions, « Perspectives genre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1 (282), pp.164-168. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms1.282.0164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“It Is Not Breasts or Vaginas that Women Use to Wash Dishes”: Gender, Class, and Neocolonialism through the Women in Nigeria Movement (1982-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, The Production and Circulation of Gender Knowledge: Feminist Views from the Global South, 23 (2), pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public d’Ibadan (Nigéria) à l’épreuve de la crise de l’Ouest (1962-1966) : le genre des violences politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 63 (2), pp.123-146. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.063.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citoyennes nationales et panafricaines. Le congrès de « la Femme africaine » à Ibadan en 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Le genre des indépendances, 53, pp.71-99. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pioneer Female Historian of Oral History and Women’s Studies in Nigeria. Interview with Professor Bolanle Awe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d’histoire contemporaine de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51185/journals/rhca.2022.entretien01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">National and Pan-African citizens. The Ibadan “African Woman” conference of 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regan Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (53), https://www.cairn-int.info/journal-clio-women-gender-history-2021-1-page-71.htm?contenu=resume. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.19689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Dear Readers…’: Women’s Rights and Duties through Letters to the Editor in the Nigerian Press (1940s-1950s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources. Material &amp; Fieldwork in African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.141-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02865251v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les militantes yorubas se mettent en scène : la politisation du corps habillé à l’époque coloniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre &amp; histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Varia, Automne (18)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires de femmes militantes d’Ibadan : le succès d’un apolitisme de façade et l’échec du militantisme politique (1947-1957)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Négocier et habiter les normes sociales en Afrique au sud du Sahara, 29 (2), pp.105-130. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1038723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revendiquer des droits politiques au Nigéria. Le Women Movement dans les années 1950</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Citoyennetés, 43, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/clio.12988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension. Aderinto Saheed (2014) When Sex Threatened the State: Illicit Sexuality, Nationalism, and Politics in Colonial Nigeria, 1900-1958, University of Illinois Press, 288 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.161-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate School Application and Experience in Europe: Perspectives from Graduate Faculty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Meets Readers. Vaughan, Olufemi. Letters, Kinship, and Social Mobility in Nigeria (University of Wisconsin Press, 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagos Studies Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Women's Organisations and West African Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and Diplomacy: From the Interwar to the Cold War Period</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, London School of Economics, Mar 2024, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des électrices. Discours, lois et mobilisations pour le suffrage universel en Gold Coast et au Nigeria (1928-1961)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, Lois et Mobilisations en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Bordeaux; CNRS, Oct 2024, BORDEAUX, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On “Sexual Laxity” and other “Dangers”: the Body Politics of the West African Young Women’s Christian Associations (1940s-1960s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Claire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Organizations in the Global South: Body Politics, Power Relations, Local Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geneva Graduate Institute, Jun 2024, Geneva, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between Recognition and Cooptation. Institutionalizing Nigerian Women's Agenda under Military Rule (1960s-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women and the history of state building in postcolonial African countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Vienna, Jun 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Muslim Women and the Nation. Religion, Politics and Nation Building in 1980s-1990s Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women of Faith: Women’s Rights and Religious Associations in and beyond Africa. 8th Swiss Researching Africa Days, Bern, 25−26 October 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Swiss Society for African Studies; Institute for Social Anthropology, University of Bern, Oct 2024, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ogunsheye Foundation Collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segun Ogunsheye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Treasures Private Archival Collections in Nigeria - 8th Annual Lagos Studies Association Conference, June 25-29, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lagos Studies Association, Jun 2024, Lagos, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04872389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui contrôle le corps des femmes ? Mouvements féminins, État et acteurs internationaux face aux enjeux reproductifs du Nigeria (années 1970-années 1990)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Les terrains de l’international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LaSSP; IEP de Toulouse., Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documenting History from Below: Researching Market Women in Southwestern Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutiat Titilope Oladejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bolanle Awe @90”, University of Ibadan. Panel : Researching Women in Nigeria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Ibadan, Nigeria, Nigeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet NaijaArchives. Enjeux et potentialités d’un projet de numérisation d’archives militantes et institutionnelles nigérianes à l’ère des humanités digitales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrielle Maingraud-Martinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Rencontres des études africaines en France (REAF), Circulations dans les Afriques, Afriques en circulation, Toulouse, 28 juin-1er juillet 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIS Études africaines en France, Jun 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il suffragio femminile in Nigeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raffaella Baritono; Vinzia Fiorino. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il voto alle donne. Una storia globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2025, collana "Le vie della civiltà", 9788815391438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir électrices en Afrique de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barthélémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Féminismes. Une histoire mondiale 19e–20e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04870725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre au Nigéria : critiques, débats et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurélia Michel; Nathalie Kouamé; Olivier Bouquet; Didier Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 2, Figures, écoles et débats historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous l'histoire de l'Afrique, le genre. Entretien avec Odile Goerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Pauthier; Elara Bertho; Florent Piton; Pascale Barthélémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes, genre, cinémas en Afrique. Dans les pas d'Odile Goerg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.77-94, 2024, 978-2-38409-151-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits des femmes et anticolonialisme en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Rillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Ripa; Françoise Thébaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire mondiale des féminismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Textuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9782845979482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songs and Disrobing, Marches and Arsons: A Gender Analysis of the Western Region Crisis in Ibadan (1962-1966)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adesina Oluwakemi; Bawa Aisha; Oladejo Mutiat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Odyssey of the Nigerian Woman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge Scholars Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funmilayo (Anikulapo) Ransome-Kuti, « une géante parmi les femmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.20-25, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter en musique, une affaire de famille ? Les chants de révolte de l’Abeokuta Women’s Union, 1947-1948</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Girard-Muscagorry; Mabinuori Kayode Idowu; Mathilde Thibault-Starzyk. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fela Anikulapo Kuti. Rébellion Afrobeat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textuel; Philharmonie de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.26-28, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements féminins d'Afrique de l'Ouest : nationalisme, internationalisme, panafricanisme (1940-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire Contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Hiribarren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc, Françoise Blum, Luc Chantre, Gabrielle Chomentowski, Claire Fredj, Vincent Hiribarren, Antonin Plarier, Marie-Albane de Suremain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Clefs-concours Histoire contemporaine, 9782350308418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les femmes se rebellent contre l’ordre colonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'atlas des femmes de la préhistoire à Metoo ; Vers une égalité des sexes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série (33), 2021, La Vie / Le Monde Hors-série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’écoute des voix des marchandes nigérianes : les chants militants yoruba comme source historique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Kouamé; Eric Meyer; Anne Viguier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie des historiographies. Afriques, Amériques, Asies. Volume 1. Sources et genres historiographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'INALCO, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04357194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Funmilayo Ransome-Kuti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Agatha Cummings-John</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice biographique de Mabel Dove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés africaines et le monde : une histoire connectée 1900-1980</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03928460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNSHEYE Felicia Adetowun Omolara (née Banjo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181086</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OGUNLESI Gladys Tanimowo Titilola (Née Okunsanya)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, http://maitron-en-ligne.univ-paris1.fr/spip.php?article181089&amp;id_mot=9745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADEKOGBE, Elizabeth [née Elizabeth Adeyemi]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALAGA, Humuani Amoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Panata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitron Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://maitron-en-ligne.univ-paris1.fr/spip.php?article170943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56C459B6"/>
+    <w:nsid w:val="23EF2377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-panata" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4287-5759" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250391929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357209v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien08" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357196v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr17" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146230v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.282.0164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.19689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutiat Titilope Oladejo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.entretien01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865251v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502794v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038723" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872384v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872390v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segun Ogunsheye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952843v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud-Martinaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357678v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815391438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-5461-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/fela_anikulapo_kuti_rebellion_afrobeat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sara-panata" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4287-5759" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250391929" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357213v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Panata" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Rillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357209v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ramondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.entretien08" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357196v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2023.cr17" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms1.282.0164" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.063.0125" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.19689" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792107v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutiat Titilope Oladejo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51185/journals/rhca.2022.entretien01" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357281v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regan Kramer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02865251v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502662v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038723" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12988" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segun Ogunsheye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453997v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357678v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Maingraud-Martinaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hiribarren" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030776v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815391438" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/les_feminismes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357195v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858191v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357192v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-5461-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887407v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionstextuel.com/livre/fela_anikulapo_kuti_rebellion_afrobeat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887390v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-contemporaine/925-les-societes-africaines-et-le-monde-une-histoire-connectee-1900-1980-9782350308418.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928466v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357193v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04357194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928458v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928460v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502867v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01502878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>