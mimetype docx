--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1154,261 +1154,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Née en France, j’ai l’impression que je suis tamoule avant tout. Qui suis-je ? » Identités hybrides et positionnements dynamiques des adultes de parents migrants tamouls en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">‘Only God can promise healing.’: help-seeking intentions and lay beliefs about cures for post-traumatic stress disorder among Sub-Saharan African asylum seekers in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freyja Grupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rose Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Vijayaratnam</w:t>
+                <w:t xml:space="preserve">Urs Nater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Moro</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Mewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (1), pp.67-81. </w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1060276ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20008198.2019.1684225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200018v1</w:t>
+                <w:t xml:space="preserve">hal-04199950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Only God can promise healing.’: help-seeking intentions and lay beliefs about cures for post-traumatic stress disorder among Sub-Saharan African asylum seekers in Germany</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Née en France, j’ai l’impression que je suis tamoule avant tout. Qui suis-je ? » Identités hybrides et positionnements dynamiques des adultes de parents migrants tamouls en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urs Nater</w:t>
+                <w:t xml:space="preserve">Mélanie Vijayaratnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricarda Mewes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (1), pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20008198.2019.1684225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1060276ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199950v1</w:t>
+                <w:t xml:space="preserve">hal-04200018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting views and building bonds: Narratives of internationally adopted children about their dual culture</w:t>
               </w:r>
@@ -1420,51 +1420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freyja Grupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urs Nater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,454 +1684,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption et trauma</w:t>
+                <w:t xml:space="preserve">Transmission du traumatisme dans l'adoption internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Adoption - Figuier de Demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">AEPEA - L'incertitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200383v1</w:t>
+                <w:t xml:space="preserve">hal-04205867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission du traumatisme dans l'adoption internationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interprétariat : traversée d’une langue à l’autre, ou création d’un espace de lisière entre les langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEPEA - L'incertitude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les traversées, d’une rive à l’autre, colloque de la revue L'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue L’autre, cliniques, cultures et sociétés; Association Parentel; Centre Babel, Jun 2023, Ouessant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205867v1</w:t>
+                <w:t xml:space="preserve">hal-04200120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétariat : traversée d’une langue à l’autre, ou création d’un espace de lisière entre les langues ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adoption et trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les traversées, d’une rive à l’autre, colloque de la revue L'autre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue L’autre, cliniques, cultures et sociétés; Association Parentel; Centre Babel, Jun 2023, Ouessant, France</w:t>
+              <w:t xml:space="preserve">Séminaire Adoption - Figuier de Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200120v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants réunionnais exilés en métropole. Une recherche qualitative : la posture du chercheur comme un des enjeux méthodologiques dans la recherche clinique des traumas. Journée de la Fédération,</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission du traumatisme dans les familles adoptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la fédération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Université Paris 10 Nanterre, France</w:t>
+              <w:t xml:space="preserve">Réseau International de Recherche Groupes, Transmissions et Violences de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322064v1</w:t>
+                <w:t xml:space="preserve">hal-04200356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission du traumatisme dans les familles adoptives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enfants réunionnais exilés en métropole. Une recherche qualitative : la posture du chercheur comme un des enjeux méthodologiques dans la recherche clinique des traumas. Journée de la Fédération,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laroche Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau International de Recherche Groupes, Transmissions et Violences de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée de la fédération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Université Paris 10 Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200356v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question culturelle dans l’adoption internationale - Entre fantasmes et réalité,</w:t>
               </w:r>
@@ -2770,51 +2770,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 grandes notions de psychologie clinique et psychopathologie psychanalytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lisandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3404,51 +3404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Nater-Mewes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2022.958271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Grupp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Mewes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031783" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sibeoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Genis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Grandclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Hellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.651.0037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.067.0052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.621918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley-R&#233;gley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley Regley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065903ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mazeaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ta&#239;eb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200018v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vijayaratnam" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060276ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Nater" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1684225" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461518764250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mathioudakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rojas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Legros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200383v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04205867v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lisandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Harf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Nater-Mewes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2022.958271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Grupp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Mewes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031783" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sibeoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Genis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Grandclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Hellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.651.0037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.067.0052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.621918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley-R&#233;gley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley Regley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065903ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mazeaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ta&#239;eb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Nater" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1684225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vijayaratnam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060276ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461518764250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mathioudakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rojas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Legros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04205867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lisandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Harf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>