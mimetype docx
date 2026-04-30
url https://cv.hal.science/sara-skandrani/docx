--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -72,1601 +72,1718 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Contemporary Families: Therapeutic Support for New Challenges</w:t>
+                <w:t xml:space="preserve">« Être à la transmission » : le vécu de l’interprète comme levier thérapeutique en clinique transculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’nah Nataliya Nathalie Robaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Feldman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricarda Nater-Mewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsoc.2022.958271⟩</w:t>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Volume 27 (1), pp.57-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lautr.079.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146880v1</w:t>
+                <w:t xml:space="preserve">hal-05588588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coping with Trauma and Symptoms of Post-Traumatic Stress Disorder: Exploring Intentions and Lay Beliefs about Appropriate Strategies among Asylum-Seeking Migrants from Sub-Saharan Africa in Germany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Freyja Grupp</w:t>
+                <w:t xml:space="preserve">Editorial: Contemporary Families: Therapeutic Support for New Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rose Moro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ricarda Mewes</w:t>
+                <w:t xml:space="preserve">Ricarda Nater-Mewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph19031783⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsoc.2022.958271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200053v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle proposition de soins pour les refus scolaires anxieux à l’adolescence : la thérapie multifamiliale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coping with Trauma and Symptoms of Post-Traumatic Stress Disorder: Exploring Intentions and Lay Beliefs about Appropriate Strategies among Asylum-Seeking Migrants from Sub-Saharan Africa in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freyja Grupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Harf</w:t>
+                <w:t xml:space="preserve">Marie Rose Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordan Sibeoni</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricarda Mewes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.651.0037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (3), pp.1783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph19031783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200058v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour le trauma dans le récit de l’adoption ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle proposition de soins pour les refus scolaires anxieux à l’adolescence : la thérapie multifamiliale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Harf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Sibeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Genis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Grandclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Hellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Autre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lautr.067.0052⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 65 (1), pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.651.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200047v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Spirituality and Transgenerational Obligations: The Role of Family in Lay Explanatory Models of Post-traumatic Stress Disorder in Male Cameroonian Asylum Seekers and Undocumented Migrants in Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quelle place pour le trauma dans le récit de l’adoption ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ricarda Mewes</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Harf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.621918⟩</w:t>
+              <w:t xml:space="preserve">L'Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Volume 23 (1), pp.52-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lautr.067.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146921v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du confinement et des séances par visioconférence sur la clinique de l’adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Harf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Maley-Régley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 64 (2), pp.105-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/psye.642.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La quête des origines inversée dans l’adoption internationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relational Spirituality and Transgenerational Obligations: The Role of Family in Lay Explanatory Models of Post-traumatic Stress Disorder in Male Cameroonian Asylum Seekers and Undocumented Migrants in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freyja Grupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Harf</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Rose Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Mewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.621918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ado.105.0245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04200021v1</w:t>
+                <w:t xml:space="preserve">hal-04146921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux de la construction identitaire de jeunes de parents migrants - l’exemple des jeunes femmes d’origine maghrébine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La quête des origines inversée dans l’adoption internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mayssa El Husseini</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Harf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Rose Moro</w:t>
+                <w:t xml:space="preserve">Sophie Maley Regley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (2), pp.45-58. </w:t>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, T.38n°1 (1), pp.245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1065903ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ado.105.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200014v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction identitaire à l’adolescence : quelles spécificités dans un contexte d’adoption internationale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux de la construction identitaire de jeunes de parents migrants - l’exemple des jeunes femmes d’origine maghrébine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Mazeaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Skandrani</w:t>
+                <w:t xml:space="preserve">Mayssa El Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Taïeb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Rose Moro</w:t>
+                <w:t xml:space="preserve">Marie-Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 62 (1), pp.117. </w:t>
+              <w:t xml:space="preserve">Revue québécoise de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (2), pp.45-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/psye.621.0117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1065903ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199959v1</w:t>
+                <w:t xml:space="preserve">hal-04200014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Only God can promise healing.’: help-seeking intentions and lay beliefs about cures for post-traumatic stress disorder among Sub-Saharan African asylum seekers in Germany</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Construction identitaire à l’adolescence : quelles spécificités dans un contexte d’adoption internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Mazeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Harf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rose Moro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ricarda Mewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20008198.2019.1684225⟩</w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 62 (1), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.621.0117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199950v1</w:t>
+                <w:t xml:space="preserve">hal-04199959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Née en France, j’ai l’impression que je suis tamoule avant tout. Qui suis-je ? » Identités hybrides et positionnements dynamiques des adultes de parents migrants tamouls en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">‘Only God can promise healing.’: help-seeking intentions and lay beliefs about cures for post-traumatic stress disorder among Sub-Saharan African asylum seekers in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freyja Grupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rose Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Nater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Rose Moro</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Mewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1060276ar⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychotraumatology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20008198.2019.1684225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200018v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting views and building bonds: Narratives of internationally adopted children about their dual culture</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Née en France, j’ai l’impression que je suis tamoule avant tout. Qui suis-je ? » Identités hybrides et positionnements dynamiques des adultes de parents migrants tamouls en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vijayaratnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ricarda Mewes</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transcultural Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé mentale au Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1060276ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1363461518764250⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199935v1</w:t>
+                <w:t xml:space="preserve">hal-04200018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shifting views and building bonds: Narratives of internationally adopted children about their dual culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freyja Grupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rose Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urs Nater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Mewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transcultural Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (3), pp.405-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1363461518764250⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un dispositif métissé pour les familles adoptantes à l’international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Mathioudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Harf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vol. 61 (2), pp.269-280. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/psye.612.0269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1676,1064 +1793,1064 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission du traumatisme dans l'adoption internationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adoption et trauma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEPEA - L'incertitude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Adoption - Figuier de Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205867v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétariat : traversée d’une langue à l’autre, ou création d’un espace de lisière entre les langues ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Transmission du traumatisme dans l'adoption internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les traversées, d’une rive à l’autre, colloque de la revue L'autre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Revue L’autre, cliniques, cultures et sociétés; Association Parentel; Centre Babel, Jun 2023, Ouessant, France</w:t>
+              <w:t xml:space="preserve">AEPEA - L'incertitude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200120v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoption et trauma</w:t>
+                <w:t xml:space="preserve">Interprétariat : traversée d’une langue à l’autre, ou création d’un espace de lisière entre les langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Adoption - Figuier de Demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Les traversées, d’une rive à l’autre, colloque de la revue L'autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue L’autre, cliniques, cultures et sociétés; Association Parentel; Centre Babel, Jun 2023, Ouessant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200383v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission du traumatisme dans les familles adoptives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les enfants réunionnais exilés en métropole. Une recherche qualitative : la posture du chercheur comme un des enjeux méthodologiques dans la recherche clinique des traumas. Journée de la Fédération,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Feldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemine Chaudoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Dayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Laroche Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau International de Recherche Groupes, Transmissions et Violences de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée de la fédération</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Université Paris 10 Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200356v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enfants réunionnais exilés en métropole. Une recherche qualitative : la posture du chercheur comme un des enjeux méthodologiques dans la recherche clinique des traumas. Journée de la Fédération,</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Transmission du traumatisme dans les familles adoptives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la fédération</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Université Paris 10 Nanterre, France</w:t>
+              <w:t xml:space="preserve">Réseau International de Recherche Groupes, Transmissions et Violences de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322064v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question culturelle dans l’adoption internationale - Entre fantasmes et réalité,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à l'Agence Française de l’Adoption</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche transculturelle de l'adoption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication à la Fédération Française des OAA,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of children’s pre-adoptive traumatic experiences on parents - A qualitative research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EQuiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives of internationally adopted children about their cultural belonging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et précarité Co-construire une recherche entre plusieurs disciplines et un service de maternité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Avezou-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité. Lieu de rencontre avec le bébé, l’enfant et l’adolescent ». 1 et 2 juin 2018, Angers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Psychiatrie de l'Enfant et de l'Adolescent et Disciplines Associées, Jun 2018, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiti, histoires d’adoptions d’ici et d’ailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Maley Regley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication présentée au 20e colloque international de La revue transculturelle L’autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parentalité et précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Riazuelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Avezou-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vulnérabilité, Lieu de rencontre avec le bébé, l’enfant et l’adolescent</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFPEADA, Jun 2018, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2743,147 +2860,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 grandes notions de psychologie clinique et psychopathologie psychanalytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de Kernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Dayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Lisandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Scelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod. , 2019, ‎ 2100776924</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2893,371 +3010,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenthood in migration: how to face multiplicity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBN 9781032005508</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, ISBN 9781032005508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holding and handling a child from a different cultural cradle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Clinique et recherche en adoption internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Harf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayssa’ El Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Rose Moro</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Maley Regley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ledu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parenthood and Immigration in Psychoanalysis: Shaping the Therapeutic Setting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, ISBN 9781032005508</w:t>
+              <w:t xml:space="preserve">Pratiques transculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions in Press, 2021, ISBN/EAN 978-2-84835-609-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200131v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinique et recherche en adoption internationale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Holding and handling a child from a different cultural cradle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa’ El Husseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Harf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Rose Moro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques transculturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions in Press, 2021, ISBN/EAN 978-2-84835-609-9</w:t>
+              <w:t xml:space="preserve">Parenthood and Immigration in Psychoanalysis: Shaping the Therapeutic Setting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, ISBN 9781032005508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200117v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3404,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146880v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Nater-Mewes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2022.958271" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200053v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Grupp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Mewes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031783" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200058v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sibeoni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Genis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Grandclerc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Hellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.651.0037" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.067.0052" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.621918" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200032v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley-R&#233;gley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200021v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley Regley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0245" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200014v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065903ar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mazeaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ta&#239;eb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0117" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Nater" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1684225" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200018v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vijayaratnam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060276ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199935v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461518764250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mathioudakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rojas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Legros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0269" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04205867v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200383v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200356v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200371v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200077v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200072v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222133v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lisandre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200123v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200131v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Harf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05588588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nah Nataliya Nathalie Robaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.079.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Nater-Mewes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2022.958271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Grupp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Mewes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sibeoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Genis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Grandclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Hellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.651.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.067.0052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200032v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley-R&#233;gley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Breton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.621918" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley Regley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Moro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065903ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mazeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ta&#239;eb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Nater" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1684225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vijayaratnam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060276ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461518764250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mathioudakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rojas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Legros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0269" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04205867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lisandre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Harf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>