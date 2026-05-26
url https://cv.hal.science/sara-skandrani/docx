--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -669,278 +669,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du confinement et des séances par visioconférence sur la clinique de l’adoption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relational Spirituality and Transgenerational Obligations: The Role of Family in Lay Explanatory Models of Post-traumatic Stress Disorder in Male Cameroonian Asylum Seekers and Undocumented Migrants in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freyja Grupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Mewes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/psye.642.0105⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.621918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200032v1</w:t>
+                <w:t xml:space="preserve">hal-04146921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Spirituality and Transgenerational Obligations: The Role of Family in Lay Explanatory Models of Post-traumatic Stress Disorder in Male Cameroonian Asylum Seekers and Undocumented Migrants in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du confinement et des séances par visioconférence sur la clinique de l’adoption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Skandrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Harf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Maley-Régley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rose Moro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">La psychiatrie de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 64 (2), pp.105-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.621918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/psye.642.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146921v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La quête des origines inversée dans l’adoption internationale</w:t>
               </w:r>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05588588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nah Nataliya Nathalie Robaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.079.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Nater-Mewes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2022.958271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Grupp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Mewes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sibeoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Genis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Grandclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Hellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.651.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.067.0052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200032v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley-R&#233;gley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Breton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.621918" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley Regley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Moro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065903ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mazeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ta&#239;eb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Nater" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1684225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vijayaratnam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060276ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461518764250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mathioudakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rojas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Legros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0269" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04205867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lisandre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Harf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05588588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wavelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;nah Nataliya Nathalie Robaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Skandrani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Feldman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.079.0057" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Nater-Mewes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsoc.2022.958271" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200053v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freyja Grupp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rose Moro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Mewes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031783" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200058v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Harf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Sibeoni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Genis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Grandclerc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Hellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.651.0037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lautr.067.0052" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146921v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.621918" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley-R&#233;gley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Breton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.642.0105" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200021v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maley Regley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ado.105.0245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200014v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa El Husseini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Moro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1065903ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199959v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Mazeaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ta&#239;eb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.621.0117" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Nater" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20008198.2019.1684225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200018v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vijayaratnam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060276ar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1363461518764250" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Mathioudakis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Rojas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Legros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psye.612.0269" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200383v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04205867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322064v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Chaudoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dayan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Laroche Joubert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200371v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200077v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Avezou-Boutry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Scelles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ganne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thierry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200072v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de Kernier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lisandre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pommier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200123v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200117v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Harf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa&#8217; El Husseini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ledu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200131v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>