--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -66,1357 +66,1474 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les 40 ans du Collège international de philosophie. Discours d’ouverture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Patrick Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Brugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rue Descartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° Hors-série (HS1), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdes.hs1.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thornton, Sara, ‘Eliot’s Mitwelt: Productive Environments in The Mill on the Floss and Middlemarch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/polysemes.9068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Empathy, indiscipline and employability: the case of the bi-lingual Masters programme “Cultural intelligence and innovation” at the University of Paris’ in</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industry and Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (4), pp.230-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0950422220920777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remembering Atonement in Atonement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études britanniques contemporaines - Revue de la Société dʼétudes anglaises contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.5562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comforting Creatures: Changing Visions of Animal Otherness in the Victorian Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Edwin Drood : un spectre hante la British Library »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Deux Mondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paris and London superimposed: urban seeing and new political space in Dicken's A Tale of Two Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Anglaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Business of Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Folléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John-Erik Hansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delanoë-Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers of Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Cloud, steam and smoke : structures of feeling and epistemological shifts in nineteenth- century weather’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">What’s The Weather Like In Anglophone Literature and Arts, Catherine Lanone et Jean- Pierre Naugrette (eds), Paris : Honoré Champion, coll. "Littératures étrangères", 2020. https://www.honorechampion.com/fr/11301-book-08535370-9782745353702.html</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">, « Realism and its revelations : City perspectives in London and Paris »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook to Literature and the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-1-137-54910-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063170v1</w:t>
-              </w:r>
-[...497 lines deleted...]
-                <w:t xml:space="preserve">hal-02063169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comforting Creatures: Changing Visions of Animal Otherness in the Victorian Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roussillon-Constanty Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02024803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dickens and the Virtual City: urban perception and the production of social space</w:t>
+                <w:t xml:space="preserve">Dickens and the Virtual City : Urban Perception and the Production of Social Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Palgrave Macmillan, 2017, ISBN-13: 9783319817200</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054931v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dickens and the Virtual City : Urban Perception and the Production of Social Space</w:t>
+                <w:t xml:space="preserve">Dickens and the Virtual City: urban perception and the production of social space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Murail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">Palgrave Macmillan, 2017, ISBN-13: 9783319817200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299180v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation and Transfer of Key Scenes in Nineteenth-Century Literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
+                <w:t xml:space="preserve">Littérature et publicité : de Balzac à Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Cahiers Charles V, numéro 48, 2011, ISSN : 0184-1025</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hache-Bissette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Gaussen, 2011, ISBN-10: 2356980547 ISBN-13: 978-2356980540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349801v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02054988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature et publicité : de Balzac à Beigbeder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circulation and Transfer of Key Scenes in Nineteenth-Century Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Editions Gaussen, 2011, ISBN-10: 2356980547 ISBN-13: 978-2356980540</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers Charles V, numéro 48, 2011, ISSN : 0184-1025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054988v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation and Transfer of Key Scenes in Nineteenth-Century Literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Florence Gillard-Estrada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, ISSN : 0184-1025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advertising, Subjectivity and the Nineteenth-Century Novel: Dickens, Blazac and the Language of the Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palgrave Macmillan, 2009, ISBN-13: 9780230008328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1426,457 +1543,457 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Becoming Animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bury, Laurent and Moine, Fabienne and Roussillon-Constanty, Laurence and Thornton, Sara. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 85, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cve.3149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01725653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossings – The South – Commitment/ Traversées — Le Sud — L’engagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traversées - Le Sud - L’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Roussillon-Constanty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 83 (83), 2016, Cahiers victoriens et édouardiens, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cve.2435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064071v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traversées - Le Sud - L’engagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Crossings – The South – Commitment/ Traversées — Le Sud — L’engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roussillon-Constanty Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Victoriens et Edouardiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 83 (83), 2016, Cahiers victoriens et édouardiens, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796646v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Dickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études anglaises, n° 65.3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Persistent Dickens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1886,112 +2003,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Twisting the economic tale: what literature can do that political economy can’t »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Thornton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Liberté, Egalité, Fragilité, Challenging Economic Injustice Through Literature, Institute of New Economic Thinking, April 2015. Sixth Annual Conference in collaboration with OECD, Paris. https://www.ineteconomics.org/research/research-papers/twisting-the-economic-tale-what- literature- can-do-that-political-economy-cant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of New Economic Thinking, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04046726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2138,51 +2255,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857072v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Foll&#233;a" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Erik Hansson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04046721v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063170v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04043289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9068" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04043337v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950422220920777" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063160v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063168v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5562" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussillon-Constanty Laurence" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Murail" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054988v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hache-Bissette" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054984v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725653v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064071v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796646v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04046726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Patrick Olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Thornton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Brug&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Chauveau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdes.hs1.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04043289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.9068" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04043337v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bernard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0950422220920777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.5562" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roussillon-Constanty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063160v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063169v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857072v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Foll&#233;a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Erik Hansson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delano&#235;-Brun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04046721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063170v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02024803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roussillon-Constanty Laurence" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299180v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Murail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hache-Bissette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Florence Gillard-Estrada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054984v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01725653v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.3149" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cve.2435" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054976v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jumeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04046726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>