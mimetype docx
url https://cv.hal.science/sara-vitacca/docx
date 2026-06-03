--- v0 (2026-05-12)
+++ v1 (2026-06-03)
@@ -106,321 +106,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is that not Titian?&amp;quot; Echoes of Venice in George Frederic Watts’s self-portraits, between self-fashioning and artistic practice</w:t>
+                <w:t xml:space="preserve">Soins du corps et pratiques naturistes dans l’Italie du Ventennio : le cas de la revue L’Idea Naturista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vitacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.53-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.058.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967551v1</w:t>
+                <w:t xml:space="preserve">hal-04967540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soins du corps et pratiques naturistes dans l’Italie du Ventennio : le cas de la revue L’Idea Naturista</w:t>
+                <w:t xml:space="preserve">Dionysian fantasies and queer subtext in Filippo de Pisis’ male nudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vitacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Whatever. A Transdisciplinary Journal of Queer Theories and Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13131/unipi/hb8d-4c42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sr.058.0053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04967540v1</w:t>
+                <w:t xml:space="preserve">hal-04967546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dionysian fantasies and queer subtext in Filippo de Pisis’ male nudes</w:t>
+                <w:t xml:space="preserve">Fasciste, viril et colonial: le corps paradoxal des Naturistes Futuristes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vitacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Whatever. A Transdisciplinary Journal of Queer Theories and Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.189-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13131/unipi/hb8d-4c42⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04967546v1</w:t>
+                <w:t xml:space="preserve">hal-04967543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasciste, viril et colonial: le corps paradoxal des Naturistes Futuristes</w:t>
+                <w:t xml:space="preserve">Is that not Titian?&amp;quot; Echoes of Venice in George Frederic Watts’s self-portraits, between self-fashioning and artistic practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Vitacca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective - la revue de l'INHA : actualités de la recherche en histoire de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.189-204</w:t>
+              <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967543v1</w:t>
+                <w:t xml:space="preserve">hal-04967551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(S)culptures physiques: Colosses, athlètes et utopies du corps dans l’art italien du début du XXe siècle</w:t>
               </w:r>
@@ -2217,51 +2217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04967551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04967540v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0053" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04967546v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/hb8d-4c42" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04967543v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.2812" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04967529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Buratti-Hasan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03873308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Dargnies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04967540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0053" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04967546v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13131/unipi/hb8d-4c42" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04967543v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04967551v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apparences.2812" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873276v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873325v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04967529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Buratti-Hasan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03873308v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873692v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873689v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Dargnies" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>