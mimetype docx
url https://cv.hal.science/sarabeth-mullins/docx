--- v0 (2026-03-07)
+++ v1 (2026-04-12)
@@ -563,490 +563,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chant dans le chœur de Notre-Dame à la fin du XIIe siècle. Expérimentations et analyses</w:t>
+                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Nunes-Le Page</w:t>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth S Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Billiet</w:t>
+                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonances gothiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.27-44, </w:t>
+              <w:t xml:space="preserve">Résonances Gothiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.45-65, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14163337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817836v1</w:t>
+                <w:t xml:space="preserve">hal-04817841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Immersive Audio Experiences for Public Engagement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beneath the Louvre Pyramid: Immersive Auralisation Workflow for Evaluating Potential Acoustic Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabeth S. Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 156th Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extended Reality. XR Salento 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.209-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71710-9_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639402v1</w:t>
+                <w:t xml:space="preserve">hal-04699324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneath the Louvre Pyramid: Immersive Auralisation Workflow for Evaluating Potential Acoustic Treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le chant dans le chœur de Notre-Dame à la fin du XIIe siècle. Expérimentations et analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nunes-Le Page</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabeth S Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Poirier-Quinot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+                <w:t xml:space="preserve">Frédéric Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Reality. XR Salento 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71710-9_15⟩</w:t>
+              <w:t xml:space="preserve">Résonances gothiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.27-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699324v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Immersive Audio Experiences for Public Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Pardoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Caseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarabeth S Mullins</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lyzwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Peichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonances Gothiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AES 156th Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Engineering Society, Jun 2024, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817841v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04639402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Auralisations for Choral Ensembles</w:t>
               </w:r>
@@ -1348,51 +1348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of the Early Acoustics of the Chancel in Notre-Dame de Paris: 1160–1230</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1430,51 +1430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the Lateral Chapels and the Acoustics of Notre-Dame de Paris: 1225–1320</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1519,278 +1519,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary report on the effect of room acoustics on choral performance in Notre-Dame and its pre-Gothic predecessor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Notre-Dame: Preliminary results of real-time auralization with choir members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Eley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien De Muynke</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Stitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Society of America 181 st Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Seattle, United States. pp.A258-A258, </w:t>
+              <w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtuel, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0008212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656066v1</w:t>
+                <w:t xml:space="preserve">hal-03371677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Notre-Dame: Preliminary results of real-time auralization with choir members</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary report on the effect of room acoustics on choral performance in Notre-Dame and its pre-Gothic predecessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabeth Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolan Eley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarabeth Mullins</w:t>
+                <w:t xml:space="preserve">Valérie Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Stitt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien De Muynke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Billiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtuel, Italy. </w:t>
+              <w:t xml:space="preserve">Acoustical Society of America 181 st Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Seattle, United States. pp.A258-A258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0008212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371677v1</w:t>
+                <w:t xml:space="preserve">hal-03656066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1808,90 +1808,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Acoustic Reconstruction of Notre Dame Cathedral’s Choral Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nunes-Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth S. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eva Esteve Roldán; John Griffiths; Francisco José Rodilla León. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Resonances. Space, Senses and Early Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Brill; Fink, pp.129-150, 2024, Rostocker Hochschulschriften zu Musik und Theater, 978-3-8467-6913-3. </w:t>
@@ -1974,51 +1974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring cultural heritage and restoration of Notre-Dame Cathedral through acoustic digital reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth S. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2075,51 +2075,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des voix du passé : the historical acoustics of Notre-Dame de Paris and choral polyphony</w:t>
+                <w:t xml:space="preserve">Voices of the past : the historical acoustics of Notre-Dame de Paris and choral polyphony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth Mullins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustics [physics.class-ph]. Sorbonne Université, 2024. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -2242,51 +2242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3FB301A"/>
+    <w:nsid w:val="FF77BEB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarabeth-mullins" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9723-3403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282446036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lyzwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peichert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71710-9_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0841" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth Mullins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Page" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Muynke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Eley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769133_007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarabeth-mullins" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9723-3403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282446036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71710-9_15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lyzwa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peichert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0841" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth Mullins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Eley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610851" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Page" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Muynke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008212" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769133_007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>