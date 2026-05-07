--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -563,490 +563,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
+                <w:t xml:space="preserve">Le chant dans le chœur de Notre-Dame à la fin du XIIe siècle. Expérimentations et analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+                <w:t xml:space="preserve">Valérie Nunes-Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth S Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
+                <w:t xml:space="preserve">Frédéric Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonances Gothiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.45-65, </w:t>
+              <w:t xml:space="preserve">Résonances gothiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.27-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14163339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817841v1</w:t>
+                <w:t xml:space="preserve">hal-04817836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneath the Louvre Pyramid: Immersive Auralisation Workflow for Evaluating Potential Acoustic Treatments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Immersive Audio Experiences for Public Engagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Poirier-Quinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarabeth S. Mullins</w:t>
+                <w:t xml:space="preserve">Mylène Pardoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Jouan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marc Lyzwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Peichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Reality. XR Salento 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AES 156th Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Engineering Society, Jun 2024, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699324v1</w:t>
+                <w:t xml:space="preserve">hal-04639402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chant dans le chœur de Notre-Dame à la fin du XIIe siècle. Expérimentations et analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarabeth S Mullins</w:t>
+                <w:t xml:space="preserve">Beneath the Louvre Pyramid: Immersive Auralisation Workflow for Evaluating Potential Acoustic Treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabeth S. Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Résonances gothiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14163337⟩</w:t>
+              <w:t xml:space="preserve">Extended Reality. XR Salento 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.209-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71710-9_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817836v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Past Has Ears at Notre-Dame: Immersive Audio Experiences for Public Engagement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audibilité et prédication à Notre-Dame de Paris (XIIe-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Lyzwa</w:t>
+                <w:t xml:space="preserve">Béatrice Caseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabeth S Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Peichert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AES 156th Convention</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Résonances Gothiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Avignon, France. pp.45-65, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14163339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639402v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immersive Auralisations for Choral Ensembles</w:t>
               </w:r>
@@ -1348,51 +1348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Development of the Early Acoustics of the Chancel in Notre-Dame de Paris: 1160–1230</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1430,51 +1430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening the Lateral Chapels and the Acoustics of Notre-Dame de Paris: 1225–1320</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1519,278 +1519,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Notre-Dame: Preliminary results of real-time auralization with choir members</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary report on the effect of room acoustics on choral performance in Notre-Dame and its pre-Gothic predecessor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabeth Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolan Eley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarabeth Mullins</w:t>
+                <w:t xml:space="preserve">Valérie Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Stitt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien De Muynke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elliot Canfield-Dafilou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Billiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtuel, Italy. </w:t>
+              <w:t xml:space="preserve">Acoustical Society of America 181 st Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Seattle, United States. pp.A258-A258, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0008212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03371677v1</w:t>
+                <w:t xml:space="preserve">hal-03656066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary report on the effect of room acoustics on choral performance in Notre-Dame and its pre-Gothic predecessor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Notre-Dame: Preliminary results of real-time auralization with choir members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolan Eley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien De Muynke</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Stitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustical Society of America 181 st Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Seattle, United States. pp.A258-A258, </w:t>
+              <w:t xml:space="preserve">Intl Conf 3D Audio (I3DA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtuel, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0008212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/I3DA48870.2021.9610851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03656066v1</w:t>
+                <w:t xml:space="preserve">hal-03371677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1808,90 +1808,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Acoustic Reconstruction of Notre Dame Cathedral’s Choral Past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nunes-Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth S. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Billiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eva Esteve Roldán; John Griffiths; Francisco José Rodilla León. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Resonances. Space, Senses and Early Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Brill; Fink, pp.129-150, 2024, Rostocker Hochschulschriften zu Musik und Theater, 978-3-8467-6913-3. </w:t>
@@ -1974,51 +1974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring cultural heritage and restoration of Notre-Dame Cathedral through acoustic digital reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabeth S. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elliot K Canfield-Dafilou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2242,51 +2242,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF77BEB4"/>
+    <w:nsid w:val="19685F66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2473,51 +2473,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarabeth-mullins" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9723-3403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282446036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699324v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71710-9_15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817836v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163337" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lyzwa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peichert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0841" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth Mullins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Eley" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610851" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656066v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Page" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Muynke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008212" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769133_007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarabeth-mullins" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-9723-3403" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/282446036" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875418v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Mullins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2024.110506" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378003v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S. Mullins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield Dafilou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Weber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Pardoen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32474/JAAS.2025.11.000364" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bellows" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nunes-Le Page" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth S Mullins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Billiet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163337" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639402v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lyzwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Peichert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jouan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71710-9_15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Caseau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot K Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14163339" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0841" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Canfield-Dafilou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0960" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabeth Mullins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724948v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Page" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Muynke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0008212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371677v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan Eley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stitt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/I3DA48870.2021.9610851" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770303v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846769133_007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04879114v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>