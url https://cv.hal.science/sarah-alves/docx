--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -297,3360 +297,3546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des ancres de carrière au choix d’un employeur : le rôle des attributs de la marque employeur</w:t>
+                <w:t xml:space="preserve">Management inclusif des personnes tatouées en France : désamorcer les discriminations grâce à la sécurité psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pralong</w:t>
+                <w:t xml:space="preserve">Vincent Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony de Vassoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.231.0093⟩</w:t>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1122101ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04981440v1</w:t>
+                <w:t xml:space="preserve">hal-05570203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatouage et inclusion, être authentiquement soi au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vol. XXX (81), pp.119-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.081.0119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les aides 2023 pour l’alternance en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des ancres de carrière au choix d’un employeur : le rôle des attributs de la marque employeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pralong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (4), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.231.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05101594v1</w:t>
+                <w:t xml:space="preserve">hal-04981440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and nurturing a learning culture: a cross-dynamic and interactional perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning Organization, The</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, à venir, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/TLO-10-2022-0116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le départ volontaire des Hospitalo-Universitaires de l’hôpital public en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, pp.79-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34699/rido.2023.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les départs volontaires des hospitalo-universitaires, un phénomène à suivre de près »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Campus Matin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Télétravail : les dirigeants contraints de faire confiance ?</w:t>
+                <w:t xml:space="preserve">Les aides 2023 pour l’alternance en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Risques et Résilience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.41-53</w:t>
+              <w:t xml:space="preserve">Grandes Ecoles &amp; Universités Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.mondedesgrandesecoles.fr/les-aides-2023-pour-lalternance-en-france/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04430777v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05101594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement et volition en e-learning : quelle place pour l’environnement social ?</w:t>
+                <w:t xml:space="preserve">Télétravail : les dirigeants contraints de faire confiance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Lerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Risques et Résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.41-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.144.0193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04066392v1</w:t>
+                <w:t xml:space="preserve">hal-04430777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’orchestration organisationnelle des attentes de reconnaissance sociale. Le cas d’un programme d’Université d’Entreprise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engagement et volition en e-learning : quelle place pour l’environnement social ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Philippe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+                <w:t xml:space="preserve">Lucile Lerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 2 (131), pp.165-131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.131.0165⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 144 (3), pp.193-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.144.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928078v1</w:t>
+                <w:t xml:space="preserve">hal-04066392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact des pratiques de formation sur la légitimité de la GRH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’orchestration organisationnelle des attentes de reconnaissance sociale. Le cas d’un programme d’Université d’Entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia Frih</w:t>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (256), pp.41-55. </w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (131), pp.165-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/resg.131.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928086v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment expliquer le départ volontaire des chercheurs ?</w:t>
+                <w:t xml:space="preserve">L’impact des pratiques de formation sur la légitimité de la GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
+                <w:t xml:space="preserve">Sophia Frih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 84 (2), pp.31. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (256), pp.41-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.084.0031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2016.00034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065336v1</w:t>
+                <w:t xml:space="preserve">hal-02928086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le professeur se réinvente : la révolution du « Smarty » !</w:t>
+                <w:t xml:space="preserve">Comment expliquer le départ volontaire des chercheurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hélène</w:t>
+                <w:t xml:space="preserve">Jean-Denis Culié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84 (2), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.084.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989152v1</w:t>
+                <w:t xml:space="preserve">hal-02065336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuteur, manager, un enrichissement bidirectionnel</w:t>
+                <w:t xml:space="preserve">Le professeur se réinvente : la révolution du « Smarty » !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Philippe</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (126), pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.067.0033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02928121v1</w:t>
+                <w:t xml:space="preserve">hal-01989152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les attentes professionnelles des apprentis du supérieur</w:t>
+                <w:t xml:space="preserve">Tuteur, manager, un enrichissement bidirectionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Gosse</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.235.13-28⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gestion des Connaissances, Société et Organisation, 1 (67), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.067.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02180680v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bilan de compétences au projet professionnel: linéarités et détours</w:t>
+                <w:t xml:space="preserve">Les attentes professionnelles des apprentis du supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hédia Zannad</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, L'innovation managériale, 235 (6), pp.13-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.235.13-28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779312v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions et conséquences de la satisfaction au travail des apprentis. Le cas de l'enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Du bilan de compétences au projet professionnel: linéarités et détours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Zannad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 192, p. 107-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rips.040.0161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00568750v1</w:t>
+                <w:t xml:space="preserve">hal-00779312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apprentis de l'enseignement supérieur : de la satisfaction à l'engagement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Gosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 33, pp.35-51. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.033.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00567781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place des managers dans les processus ressources humaines</w:t>
+                <w:t xml:space="preserve">Dimensions et conséquences de la satisfaction au travail des apprentis. Le cas de l'enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, XVI (40), pp.161-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips.040.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.021.0244⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00556008v1</w:t>
+                <w:t xml:space="preserve">hal-00568750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des managers dans les processus ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.244-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.021.0244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00556008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'acquis d'expérience, histoire d'une aventure réussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personnel. La revue de l'ANDRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, n° 461, pp. 57-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00566113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les intentions de départ volontaire des hospitalo-universitaires des hôpitaux publics français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Sobociński</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Oct 2024, Barcelone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orientation compétences&amp;quot; : comment évaluer les compétences des étudiants en gestion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AGRH innovations pédagogiques Partager et échanger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines (AGRH), Jun 2023, Paris CNAM, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergency remote teaching in French HEI – An analysis of the pandemic lock-down</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apeejay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dawarka, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How students perceived emergency remote teaching - An analysis of the first Covid confinement wave in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+                <w:t xml:space="preserve">Intraprenance: an activating system for intrapreneurial action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2021, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">11th international conference on Managemetn and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, New delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093300v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer une pédagogie 3.0</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How students perceived emergency remote teaching - An analysis of the first Covid confinement wave in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Castellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe colloque QPES "Relever les défis de l’altérité dans l’enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Technology Management, Operations and Decisions (ICTMOD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2021, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928380v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le professeur se réinvente : révolution chez les 'Smarties' !</w:t>
+                <w:t xml:space="preserve">Comment développer une pédagogie 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hélène</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective du management et des formes de gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IXe colloque QPES "Relever les défis de l’altérité dans l’enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928389v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle stratégie de personnalisation des pratiques de formation adopter pour servir la quête de la légitimité de la GRH ?</w:t>
+                <w:t xml:space="preserve">Le professeur se réinvente : révolution chez les 'Smarties' !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophia Frih</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">xxvième congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Prospective du management et des formes de gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928401v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attirer les Y vers une fonction managériale</w:t>
+                <w:t xml:space="preserve">Le numérique dans l'enseignement supérieur : impacts sur le métier d'enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nader</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVième congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Nov 2014, Chester, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Colloque du numérique pour enseigner autrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928553v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique dans l'enseignement supérieur : impacts sur le métier d'enseignant</w:t>
+                <w:t xml:space="preserve">Quelle stratégie de personnalisation des pratiques de formation adopter pour servir la quête de la légitimité de la GRH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Hélène</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Frih</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du numérique pour enseigner autrement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">xxvième congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928563v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance institutionnelle au travail : le cas de l'université d'entreprise</w:t>
+                <w:t xml:space="preserve">Attirer les Y vers une fonction managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines, Sep 2012, Nancy, France. [16 p.]</w:t>
+              <w:t xml:space="preserve">XXVième congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Nov 2014, Chester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928620v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manager, tuteur : même combat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ardouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de prospective des métiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRT AGRH, Apr 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en place d'une formation interne diplômante : pour une stratégie de GRH durable ? Exploration des perceptions et représentations des parties prenantes dans une compagnie d'assurances nationale</w:t>
+                <w:t xml:space="preserve">Reconnaissance institutionnelle au travail : le cas de l'université d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ardouin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIème Congrès de l'AGRH : Vers un management des ressources humaines durable et bienveillant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">XXIIIème congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de Gestion des Ressources Humaines, Sep 2012, Nancy, France. [16 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747215v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle carrière, l'accompagnement dans tous ses états</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Benoit</w:t>
+                <w:t xml:space="preserve">La VAE : un outil au service du projet et de la carrière des individus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Alves</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Zannad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">7émes Journées d'Etudes sur les Carrières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe thématique AGRH Carrières, May 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658391v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécanismes de professionnalisation des jeunes acteurs de la fonction RH</w:t>
+                <w:t xml:space="preserve">La mise en place d'une formation interne diplômante : pour une stratégie de GRH durable ? Exploration des perceptions et représentations des parties prenantes dans une compagnie d'assurances nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIième Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2011, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">XXIIème Congrès de l'AGRH : Vers un management des ressources humaines durable et bienveillant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928639v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des attentes professionnelles : cas des apprentis de l'enseignement supérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelle carrière, l'accompagnement dans tous ses états</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIième Congrès AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Oct 2011, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">6ème Colloque "Questions de pédagogies dans l'enseignement supérieur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928650v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La VAE : un outil au service du projet et de la carrière des individus ?</w:t>
+                <w:t xml:space="preserve">Les mécanismes de professionnalisation des jeunes acteurs de la fonction RH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7émes Journées d'Etudes sur les Carrières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe thématique AGRH Carrières, May 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXIIième Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2011, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718639v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification des attentes professionnelles : cas des apprentis de l'enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Gosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Sprimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIième Congrès AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Oct 2011, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique dans l’enseignement supérieur : impacts sur le métier d’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick-Yves BADILLOT; Dominique ROUX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numérique pour enseigner autrement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp 110-118, 2015, 978-2-7178-6809-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouveau modèle de la compétence individuelle, de l'intelligence des situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et gestion des compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 99-108, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entreprise partenaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Froger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les managers: quand l'alternance s'invite dans le débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp. 47-62, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3660,105 +3846,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation en alternance face au nouveau modèle de la compétence individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Alves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3826,51 +4012,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3A04E0B"/>
+    <w:nsid w:val="8BC1549F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4057,51 +4243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1529-9805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-5824-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0093" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Alves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.081.0119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101594v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thiebaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-10-2022-0116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2023.25" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097646v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lerner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0193" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.131.0165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Frih" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180680v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gosse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Sprimont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.235.13-28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-46GLXJC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568750v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.040.0161" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0035" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.021.0244" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093300v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928389v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928401v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928563v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xavier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747215v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658391v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Benoit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928639v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718639v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572381v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572512v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Froger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-alves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1529-9805" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-5824-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moroz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alves" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570203v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony de Vassoigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1122101ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Alves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.081.0119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pralong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.231.0093" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430172v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Thiebaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/TLO-10-2022-0116" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04190185v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2023.25" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097646v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05101594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Lerner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0193" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928078v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Philippe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ardouin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.131.0165" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Frih" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065336v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Culi&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.084.0031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989152v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928121v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02180680v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gosse" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Sprimont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.235.13-28" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-46GLXJC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779312v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia Zannad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.040.0161" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.021.0244" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959570v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Soboci&#324;ski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339191v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Castellano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hachard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928389v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928563v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nader" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928627v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Xavier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718639v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gu&#233;rin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747215v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Benoit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02928650v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Gosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057640v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572381v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572512v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Froger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601024v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>