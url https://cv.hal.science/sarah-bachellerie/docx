--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -295,460 +295,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Oneself In/Visible in Alpine Tourist Areas: Migrants’ Visual Strategies of Resistance on the French-Italian Border</w:t>
+                <w:t xml:space="preserve">Donner place aux personnes décédées de la frontière franco-italienne. Architecture mémorielle et lutte des traces (2015-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina del Biaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Soubra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.40-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055068v1</w:t>
+                <w:t xml:space="preserve">hal-04951754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donner place aux personnes décédées de la frontière franco-italienne. Architecture mémorielle et lutte des traces (2015-2024)</w:t>
+                <w:t xml:space="preserve">Se rendre in/visible dans les espaces touristiques alpins : les stratégies visuelles de résistance des personnes en migration à la frontière franco-italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Soubra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires en jeu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/139tw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951754v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se rendre in/visible dans les espaces touristiques alpins : les stratégies visuelles de résistance des personnes en migration à la frontière franco-italienne</w:t>
+                <w:t xml:space="preserve">The “Schengen Turn” as the Reshaping of the French-Italian Border: The Critical Convergence of the Geography of Border Controls and Capitalist Dynamics (1990s-2000s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 112-3, </w:t>
+              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/139tw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08865655.2024.2338776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055066v1</w:t>
+                <w:t xml:space="preserve">hal-04593999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Schengen Turn” as the Reshaping of the French-Italian Border: The Critical Convergence of the Geography of Border Controls and Capitalist Dynamics (1990s-2000s)</w:t>
+                <w:t xml:space="preserve">Le « tournant Schengen » : reconfiguration spatiale de la frontière franco-italienne et nouvelles convergences entre la géographie du contrôle migratoire et les dynamiques capitalistes (années 1990-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08865655.2024.2338776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593999v1</w:t>
+                <w:t xml:space="preserve">hal-04600164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « tournant Schengen » : reconfiguration spatiale de la frontière franco-italienne et nouvelles convergences entre la géographie du contrôle migratoire et les dynamiques capitalistes (années 1990-2000)</w:t>
+                <w:t xml:space="preserve">Making Oneself In/Visible in Alpine Tourist Areas: Migrants’ Visual Strategies of Resistance on the French-Italian Border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/139u0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08865655.2024.2338776⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04600164v1</w:t>
+                <w:t xml:space="preserve">hal-05055068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justice | La frontière tue: enfin la vérité sur la mort de Blessing?</w:t>
               </w:r>
@@ -810,183 +810,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traque policière des étranger·es à la frontière franco-italienne (Hautes-Alpes) comme « maintien de l’ordre » social et racial</w:t>
+                <w:t xml:space="preserve">Chasing Down Foreigners at the French-Italian Border (Hautes-Alpes) as a Matter of Social and Racial Policing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.7208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.7248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04147251v1</w:t>
+                <w:t xml:space="preserve">halshs-04147264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasing Down Foreigners at the French-Italian Border (Hautes-Alpes) as a Matter of Social and Racial Policing</w:t>
+                <w:t xml:space="preserve">La traque policière des étranger·es à la frontière franco-italienne (Hautes-Alpes) comme « maintien de l’ordre » social et racial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.7248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.7208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04147264v1</w:t>
+                <w:t xml:space="preserve">halshs-04147251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1906,51 +1906,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans le Briançonnais, des balises pour une libre solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1981,51 +1981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La frontière n'est pas une simple ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2238,51 +2238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bachellerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lnk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055068v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139u0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soubra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2338776" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147251v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7208" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147264v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7248" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Velay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bachellerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lnk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soubra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2338776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139u0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7248" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Velay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>