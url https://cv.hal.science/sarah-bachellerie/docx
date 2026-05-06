--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -443,102 +443,102 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 112-3, </w:t>
+              <w:t xml:space="preserve">, 2024, 112 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/139tw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Schengen Turn” as the Reshaping of the French-Italian Border: The Critical Convergence of the Geography of Border Controls and Capitalist Dynamics (1990s-2000s)</w:t>
+                <w:t xml:space="preserve">Le « tournant Schengen » : reconfiguration spatiale de la frontière franco-italienne et nouvelles convergences entre la géographie du contrôle migratoire et les dynamiques capitalistes (années 1990-2000)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
             </w:r>
             <w:r>
@@ -548,75 +548,75 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08865655.2024.2338776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593999v1</w:t>
+                <w:t xml:space="preserve">hal-04600164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « tournant Schengen » : reconfiguration spatiale de la frontière franco-italienne et nouvelles convergences entre la géographie du contrôle migratoire et les dynamiques capitalistes (années 1990-2000)</w:t>
+                <w:t xml:space="preserve">The “Schengen Turn” as the Reshaping of the French-Italian Border: The Critical Convergence of the Geography of Border Controls and Capitalist Dynamics (1990s-2000s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Borderlands Studies</w:t>
             </w:r>
             <w:r>
@@ -626,102 +626,102 @@
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08865655.2024.2338776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600164v1</w:t>
+                <w:t xml:space="preserve">hal-04593999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making Oneself In/Visible in Alpine Tourist Areas: Migrants’ Visual Strategies of Resistance on the French-Italian Border</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 112-3, </w:t>
+              <w:t xml:space="preserve">, 2024, 112 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/139u0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2238,51 +2238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bachellerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lnk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soubra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2338776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139u0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7248" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Velay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022596v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bachellerie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lnk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317853v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951754v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soubra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055066v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139tw" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600164v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08865655.2024.2338776" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593999v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139u0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7248" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04147251v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Velay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179946v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561990v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571643v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108735v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pezzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Heller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055064v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468231v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>