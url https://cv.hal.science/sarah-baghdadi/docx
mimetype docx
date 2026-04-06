--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1580,506 +1580,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05100134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion studies on austenitic stainless steels under nuclear fuel reprocessing conditions</w:t>
+                <w:t xml:space="preserve">A new plutonium metal certified reference material at CETAMA: release of the MP4 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costenoble</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Davrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Canciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 2024 - 75th annual meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Atalante 2024 - Sixth International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04995078v1</w:t>
+                <w:t xml:space="preserve">cea-04722324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the acidification mechanisms of alkaline Ru solutions, for a robust ICP-OES/MS analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davrain Ygor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Canciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2024 - 6th international ATALANTE conference on Nuclear chemistry for sustainable fuel cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">ATALANTE2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04715500v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04724391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new plutonium metal certified reference material at CETAMA: release of the MP4 standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrosion studies on austenitic stainless steels under nuclear fuel reprocessing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Picart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2024 - Sixth International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">ISE 2024 - 75th annual meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04722324v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04995078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the acidification mechanisms of alkaline Ru solutions, for a robust ICP-OES/MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Esbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Atalante 2024 - 6th international ATALANTE conference on Nuclear chemistry for sustainable fuel cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04724391v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04715500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interest of post-analysis data processing in ICP-OES</w:t>
               </w:r>
@@ -2341,243 +2341,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodes de séparation chromatographiques pour l'analyse d'impuretés cationiques en matrice U-Pu par ICP-OES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Baghdadi</w:t>
+                <w:t xml:space="preserve">Analyse du silicium dans des matrices solides complexes par ICP-OES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusif Narmanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guevar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-P. Lienemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
+              <w:t xml:space="preserve">SPECTRATOM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698401v1</w:t>
+                <w:t xml:space="preserve">hal-04626957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du silicium dans des matrices solides complexes par ICP-OES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C-P. Lienemann</w:t>
+                <w:t xml:space="preserve">Développement de méthodes de séparation chromatographiques pour l'analyse d'impuretés cationiques en matrice U-Pu par ICP-OES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Quemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Montreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPECTRATOM 2024</w:t>
+              <w:t xml:space="preserve">Spectr'Atom 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626957v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes de séparation sur résine pour l’analyse du 99Tc par ICP-QMS</w:t>
               </w:r>
@@ -2851,51 +2851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72B8B160"/>
+    <w:nsid w:val="875A86AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3082,51 +3082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-baghdadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185672272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-3799-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03471078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1JA00322D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Dautheribes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00214B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02267579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esbelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Manidren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-017-5602-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boyer-Deslys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Dautheribes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#233;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beyaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00063k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05096166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05100134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04995078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costenoble" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Lacombe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04715500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poinsignon-Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698401v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626957v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Narmanov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-P. Lienemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01179457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112081" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-baghdadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185672272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-3799-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03471078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1JA00322D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Dautheribes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00214B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02267579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esbelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Manidren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-017-5602-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boyer-Deslys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Dautheribes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#233;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beyaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00063k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05096166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05100134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04995078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costenoble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Lacombe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04715500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poinsignon-Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Narmanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-P. Lienemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01179457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112081" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>