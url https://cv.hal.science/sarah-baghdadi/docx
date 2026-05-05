--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1580,506 +1580,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05100134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new plutonium metal certified reference material at CETAMA: release of the MP4 standard</w:t>
+                <w:t xml:space="preserve">Corrosion studies on austenitic stainless steels under nuclear fuel reprocessing conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Picart</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Costenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2024 - Sixth International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">ISE 2024 - 75th annual meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04722324v1</w:t>
+                <w:t xml:space="preserve">cea-04995078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the acidification mechanisms of alkaline Ru solutions, for a robust ICP-OES/MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Esbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Aupiais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATALANTE2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Atalante 2024 - 6th international ATALANTE conference on Nuclear chemistry for sustainable fuel cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04724391v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04715500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion studies on austenitic stainless steels under nuclear fuel reprocessing conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new plutonium metal certified reference material at CETAMA: release of the MP4 standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Lebreton</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Davrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Canciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 2024 - 75th annual meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Atalante 2024 - Sixth International ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04995078v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04722324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the acidification mechanisms of alkaline Ru solutions, for a robust ICP-OES/MS analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A New Plutonium Metal Certified Reference Material at CETAMA: the MP4 Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davrain Ygor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bertorello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Canciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atalante 2024 - 6th international ATALANTE conference on Nuclear chemistry for sustainable fuel cycles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
+              <w:t xml:space="preserve">ATALANTE2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA, Sep 2024, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04715500v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04724391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interest of post-analysis data processing in ICP-OES</w:t>
               </w:r>
@@ -2851,51 +2851,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="875A86AF"/>
+    <w:nsid w:val="EFB0F3BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3082,51 +3082,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-baghdadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185672272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-3799-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03471078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1JA00322D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Dautheribes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00214B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02267579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esbelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Manidren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-017-5602-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boyer-Deslys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Dautheribes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#233;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beyaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00063k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05096166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05100134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722324v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04995078v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costenoble" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Lacombe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04715500v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poinsignon-Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Narmanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-P. Lienemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01179457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112081" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-baghdadi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1881-8631" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185672272" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/T-3799-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04926007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Baghdadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202531700001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05022930v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Montreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2025.107136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03471078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1JA00322D" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339995v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baghdadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crozet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gracia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Dautheribes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8JA00214B" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02267579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Esbelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Manidren" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gracia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-017-5602-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Boyer-Deslys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L Dautheribes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; B&#233;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2016-2703" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cote" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beyaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ja00063k" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570489v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouvier-Capely" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ritt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fevrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.07.012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5SQVLFC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05096166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Leblanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Aupiais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05100134v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04995078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costenoble" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Lacombe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lebreton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04715500v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04722324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Picart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04724391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davrain Ygor" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699909v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dautheribes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721693v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Poinsignon-Jacquemin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626957v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusif Narmanov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guevar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-P. Lienemann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699838v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01179457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA112081" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>