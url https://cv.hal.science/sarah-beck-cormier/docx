--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -558,511 +558,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03265743v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PiT2/SLC20A2: a new regulator of the bone marrow adipose tissue homeostasis?</w:t>
+                <w:t xml:space="preserve">The Need of a Paradigm Shift to Better Understand PiT1 and PiT2 Biology: Response to “Why Is There No PiT1/SLC20A1 Pathogenic Variants Yet Linked to Primary Familial Brain Calcification?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Frangi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Beck‐cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bonr.2020.100686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (4), pp.825-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321800v1</w:t>
+                <w:t xml:space="preserve">hal-02477486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reporting Guidelines, Review of Methodological Standards, and Challenges Toward Harmonization in Bone Marrow Adiposity Research. Report of the Methodologies Working Group of the International Bone Marrow Adiposity Society</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PiT2/SLC20A2: a new regulator of the bone marrow adipose tissue homeostasis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Frangi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greet Kerckhofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Boulestreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Autrusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josefine Tratwal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eleni Douni</w:t>
+                <w:t xml:space="preserve">Joëlle Veziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2020.00065⟩</w:t>
+              <w:t xml:space="preserve">Bone Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.100686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bonr.2020.100686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02496659v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular phosphate sensing in mammals: what do we know?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reporting Guidelines, Review of Methodological Standards, and Challenges Toward Harmonization in Bone Marrow Adiposity Research. Report of the Methodologies Working Group of the International Bone Marrow Adiposity Society</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefine Tratwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Labella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bravenboer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greet Kerckhofs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Douni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/JME-20-0121⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2020.00065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">inserm-02913627v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Need of a Paradigm Shift to Better Understand PiT1 and PiT2 Biology: Response to “Why Is There No PiT1/SLC20A1 Pathogenic Variants Yet Linked to Primary Familial Brain Calcification?”</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular phosphate sensing in mammals: what do we know?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Beck-Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (4), pp.825-826. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.JME-20-0121.R1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/JME-20-0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477486v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02913627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slc20a2 , Encoding the Phosphate Transporter PiT2, Is an Important Genetic Determinant of Bone Quality and Strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Beck‐cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J. Lelliott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,51 +1394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphate-dependent FGF23 secretion is modulated by PiT2/Slc20a2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Frangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sourice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1777,450 +1777,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01818096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maintenance of chondrocyte survival by PIT1/SLC20A1-mediated regulation of endoplasmic reticulum homeostasis</w:t>
+                <w:t xml:space="preserve">Interleukin-33 and RANK-L Interplay in the Alveolar Bone Loss Associated to Periodontitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Couasnay</w:t>
+                <w:t xml:space="preserve">Olivier Lapérine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Beck-Cormier</w:t>
+                <w:t xml:space="preserve">Alexandra Cloitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.-S. Devignes</w:t>
+                <w:t xml:space="preserve">Jocelyne Caillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sourice</w:t>
+                <w:t xml:space="preserve">Olivier Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bianchi</w:t>
+                <w:t xml:space="preserve">Isaac Maximiliano Bugueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (S1), pp.S135. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.eCollection 2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.01.265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0168080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298806v1</w:t>
+                <w:t xml:space="preserve">inserm-01562952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of phosphate transporters in optimized cell culture models for dental cells biomineralization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maintenance of chondrocyte survival by PIT1/SLC20A1-mediated regulation of endoplasmic reticulum homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine David</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
+                <w:t xml:space="preserve">G. Couasnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Beck-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.-S. Devignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sourice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (S1), pp.S135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.01.265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01856793v1</w:t>
+                <w:t xml:space="preserve">hal-05298806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-33 and RANK-L Interplay in the Alveolar Bone Loss Associated to Periodontitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isaac Maximiliano Bugueno</w:t>
+                <w:t xml:space="preserve">Expression of phosphate transporters in optimized cell culture models for dental cells biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Merametdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greig Couasnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guicheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin- Groupement International pour la Recherche Scientifique en Stomatologie et Odontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (1), pp.e16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01562952v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01856793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dendritic-cell-derived osteoclasts: a new game changer in bone-resorption-associated diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lapérine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Blin-Wakkach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3995,51 +3995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0830EE92"/>
+    <w:nsid w:val="6A690C1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4226,51 +4226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-beck-cormier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5258-1933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-3091-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04797767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ramos-Brossier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romeo-Guitart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mailliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06292-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A Horton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck-Cormier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J van Wijnen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1144163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03265743v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Figueres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Marks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115701" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Frangi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Kerckhofs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Veziers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2020.100686" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496659v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Labella" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bravenboer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Douni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00065" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-20-0121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477486v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck&#8208;cormier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3969" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lelliott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Logan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Merametdjian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02010994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01902342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greig Couasnay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01832970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.02.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.807339" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818096v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rederstorff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couasnay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck-Cormier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Devignes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourice" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.265" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856793v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine David" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01562952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lap&#233;rine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cloitre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Maximiliano Bugueno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168080" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blin-Wakkach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesclous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2016.04.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stedman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beck-Cormier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bouteiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raveux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.57" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souilhol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Camus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.121145" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00990123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098507" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V Francuski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andri&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krsti&#263;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2014.09.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00881090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bouteiller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Stedman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlen-Defranoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20122019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesoeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065979" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sala&#252;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009148" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cormier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Tanigaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00319-06" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00385021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joutel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20208" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claude Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.9.3541-3549.2006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2004.04.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84V93ZGP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-beck-cormier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5258-1933" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-3091-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04797767v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Ramos-Brossier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Romeo-Guitart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lant&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boitez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mailliet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-023-06292-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A Horton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck-Cormier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J van Wijnen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2023.1144163" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03265743v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Figueres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beck" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Marks" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22115701" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beck&#8208;cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3969" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321800v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Frangi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greet Kerckhofs" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Boulestreau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Autrusseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Veziers" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bonr.2020.100686" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496659v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Tratwal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Labella" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bravenboer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Douni" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2020.00065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02913627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JME-20-0121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Lelliott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Logan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Merametdjian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3691" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02010994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01902342v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greig Couasnay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devignes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sourice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3609" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01832970v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guicheux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2018.02.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333862v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.807339" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01818096v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rederstorff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2018" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01562952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lap&#233;rine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cloitre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Caillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Maximiliano Bugueno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168080" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Couasnay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beck-Cormier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Devignes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sourice" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.265" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01856793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01845424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Blin-Wakkach" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesclous" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drudis.2016.04.022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316466v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Stedman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Beck-Cormier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Le Bouteiller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Raveux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/cdd.2015.57" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269567v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souilhol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitana Perea-Gomez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Camus" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandormael-Pournin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.121145" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00990123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escande" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0098507" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. V Francuski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radovanovi&#263;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andri&#263;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Krsti&#263;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bogdanovi&#263;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2014.09.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00881090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bouteiller" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Stedman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Burlen-Defranoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20122019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Diouani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lesoeur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0065979" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01847748v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333881v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sala&#252;n" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009148" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075511v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cormier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Tanigaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Babinet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cohen-Tannoudji" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.00319-06" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00385021v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Monet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joutel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20208" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075508v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Bras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Claude Durand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.26.9.3541-3549.2006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02075536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.modgep.2004.04.003" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84V93ZGP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>