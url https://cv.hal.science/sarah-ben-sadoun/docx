--- v0 (2026-03-16)
+++ v1 (2026-05-19)
@@ -573,295 +573,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrictive irrigation improves yield and reduces risk for faba bean across the Middle East and North Africa: A modeling study</w:t>
+                <w:t xml:space="preserve">Integration of genomic selection into winter-type bread wheat breeding schemes: a simulation pipeline including economic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marrou</w:t>
+                <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Amri</w:t>
+                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Maalouf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
+                <w:t xml:space="preserve">Gilles Charmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103068⟩</w:t>
+              <w:t xml:space="preserve">Crop Breeding,Genetics and Genomics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20900/cbgg20210008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03247938v1</w:t>
+                <w:t xml:space="preserve">hal-03359314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of genomic selection into winter-type bread wheat breeding schemes: a simulation pipeline including economic constraints</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restrictive irrigation improves yield and reduces risk for faba bean across the Middle East and North Africa: A modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+                <w:t xml:space="preserve">Hélène Marrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Auzanneau</w:t>
+                <w:t xml:space="preserve">Michel Edmond Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Charmet</w:t>
+                <w:t xml:space="preserve">Moez Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+                <w:t xml:space="preserve">Fouad Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Breeding,Genetics and Genomics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20900/cbgg20210008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359314v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP markers for early identification of high molecular weight glutenin subunits (HMW-GSs) in bread wheat</w:t>
               </w:r>
@@ -873,51 +873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ranoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1160,51 +1160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charaterization of maize landraces to identify source of diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1285,51 +1285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting seed composition and agronomic traits in maize genetic resources using phenomic selection based on near-infrared spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane D Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1423,51 +1423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariangela Arca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Charmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème 2020 : biennales de l’innovation céréalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arvalis - Institut du végétal, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1736,51 +1736,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
+                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
@@ -1815,97 +1815,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02942672v1</w:t>
+                <w:t xml:space="preserve">hal-02289536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bread-making quality predictions: multi-trait assisted genomic selection in bread wheat</w:t>
+                <w:t xml:space="preserve">Bread-making quality predictions of multi-trait assisted genomic selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Rincent</w:t>
@@ -1940,73 +1940,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Quantitative Genetics and Genomics" Gordon Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference., Feb 2019, Barga, Italy</w:t>
+              <w:t xml:space="preserve">1. International Wheat Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Wheat Congress; Wheat inititive, Jul 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289536v1</w:t>
+                <w:t xml:space="preserve">hal-02942672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterosis in maize : intermated recombinant inbred lines and their immortalized F2 reveal QTLs with dominant effects but no overdominance</w:t>
               </w:r>
@@ -2149,51 +2149,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic predictions and Genome-wide association studies on DNA pools to characterize traditional maize landraces and identify genomic regions associated with agronomic traits and environmental adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustin Oscar Galaretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,51 +2313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gouesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Madur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hearne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2431,90 +2431,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the economic effectiveness of genomic selection relative to conventional breeding approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ben-Sadoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nourollah Ahmadi; Jérôme Bartholomé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex Trait Prediction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2467, Springer US, pp.619-644, 2022, Methods in Molecular Biology, 978-1-0716-2205-6. </w:t>
@@ -2824,51 +2824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Amri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maalouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103068" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03364017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05331884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Sanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben Sadoun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bauland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-025-05034-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04401428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-023-04509-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215595v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2205780119" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359314v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ben-Sadoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Auzanneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/cbgg20210008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247938v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marrou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Edmond Ghanem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Amri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Maalouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103068" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02528930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Faye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ranoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Dardevet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03505-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02553534v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben-Sadoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Rincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Auzanneau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Oury" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rolland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-020-03590-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302662v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariangela Arca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaretto Agustin Oscar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Huard Tristan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D Nicolas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Laurence" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225361v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin O. Galaretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808004v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03113799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289536v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Auzanneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Oury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rolland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fievet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Falque" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Oscar Galaretto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gouesnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Madur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hearne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-2205-6_22" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03364017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020CLFAC014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>