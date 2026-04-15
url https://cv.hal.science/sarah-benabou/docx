--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAB13161"/>
+    <w:nsid w:val="DA93B9CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>