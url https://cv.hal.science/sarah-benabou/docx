--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah Benabou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue, chargée de recherche à l'IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarah-benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7075-4487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD)Research fellow (2015-today) in environmental anthropology.UMR 208 IRD-MNHN PaLocMNHN, Département HNS57 rue Cuvier - CP 5175231 Paris Cedex 05, FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD Social Anthropology and Ethnology, 2012 - École des Hautes Études en Sciences Sociales (EHESS, Paris) & Centre d’Études de l’Inde et de l’Asie du Sud, (UMR 8564) / Allocataire de recherche EHESS, mention « Très honorable avec félicitations »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DULCO Hindi, 2004 - Institut des Langues et Civilisations Orientales (INALCO, Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postdoctoral fellow IFRIS, 2013-2015 - Institut Francilien Recherche Innovation Société. Laboratoire d’accueil : Centre Alexandre Koyré, UMR 8560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postdoctoral fellow R2DS, 2012-2013 - Réseau Francilien de Recherche sur le Développement Soutenable. Laboratoire d’accueil : Centre Alexandre Koyré, UMR 8560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecturer MNHN, 2010-2011 – Muséum National d’Histoire Naturelle, département « Hommes-Natures-Sociétés ». Enseignements dans le master « Environnement, Développement, Territoires et Sociétés » pour les M1 et M2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les mouches voler. Ce qu’une approche sonore fait à l’anthropologie politique de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picherit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12z09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnamurthy Anupama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bautès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-J Crook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Forests at the Margins of the State: The Politics of Indigenous Sovereignty and Market Environmentalism in the North-eastern Hills of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.387-413. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09731741211059052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godelier, Suivre Jésus et faire du business. Une petite société tribale dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.199-201. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.31983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face sombre du charbon [Recension de K. Lahiri-Dutt (dir.). - The coal nation : histories, ecologies and politics of coal in India. Ashgate, 2014, 318 p.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 avril 2017, 7 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books &amp; ideas.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Up for Lost Nature? A Critical Review of the International Development of Voluntary Biodiversity Offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Society: Advances in Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.103-123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ares.2014.050107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Assayag Penser les sciences sociales . 1, Anthropologie, histoire, politique Montreuil, Aux lieux d’être, 2008, 342 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.1038-1040. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0395264900036878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions socio-culturelles de la mise en écotourisme. Le cas de la réserve de biosphère Nanda Devi (Himalaya indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 3 (1), pp.109-121. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cas.003.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trip: Valparai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashank Chandapillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: « Patrimoines, savoirs, pouvoirs » – Introduction. Les politiques du patrimoine, entre savoirs et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (2), pp.124-131, 2022, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Green Neoliberalism in India through the Lens of Market-Based Restoration and Reforestation Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Harms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (3), pp.327-341, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09731741211052197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The business voice at COP21: The quandaries of a global political ambition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aykut, Stefan and Foyer, Jean and Morena, Edouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalising the climate: COP21 and the climatisation of global debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017, 1138675598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachandra Guha. Le biologiste autoritaire et l’arrogance de l’antihumanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo, Fabrice et Cabalion, Joël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inde des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aux Forges de Vulcain, 2017, 978-2-37305-026-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autojustification du capitalisme : les ambitions du secteur privé à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foyer, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20 : la modernisation écologique à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.163-184, 2015, 978-2-271-08649-5. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.26319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcs et populations en Inde : les dessous d’une coexistence explosive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bellier, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres, territoires, ressources : Politiques, pratiques et droits des peuples autochtones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOGIP ; L'Harmattan, pp.257-270, 2015, 978-2-343-05543-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming rural livelihood through ecodevelopment in the Nanda Devi Biosphere Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas et Subba, T.B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orient Black Swan, pp.36-53, 2012, 10: 8125045325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver la nature par l'exclusion des humains? La lutte pour l’accès et l’usage des ressources dans la réserve de biosphère de Nanda Devi, Uttarakhand (Inde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. EHESS, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03988538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.227-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah Benabou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Anthropologue, chargée de recherche à l'IRD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarah-benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7075-4487</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current position</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Recherche pour le Développement (IRD)Research fellow (2015-today) in environmental anthropology.UMR 208 IRD-MNHN PaLocMNHN, Département HNS57 rue Cuvier - CP 5175231 Paris Cedex 05, FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PhD Social Anthropology and Ethnology, 2012 - École des Hautes Études en Sciences Sociales (EHESS, Paris) & Centre d’Études de l’Inde et de l’Asie du Sud, (UMR 8564) / Allocataire de recherche EHESS, mention « Très honorable avec félicitations »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DULCO Hindi, 2004 - Institut des Langues et Civilisations Orientales (INALCO, Paris)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experience</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postdoctoral fellow IFRIS, 2013-2015 - Institut Francilien Recherche Innovation Société. Laboratoire d’accueil : Centre Alexandre Koyré, UMR 8560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Postdoctoral fellow R2DS, 2012-2013 - Réseau Francilien de Recherche sur le Développement Soutenable. Laboratoire d’accueil : Centre Alexandre Koyré, UMR 8560</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lecturer MNHN, 2010-2011 – Muséum National d’Histoire Naturelle, département « Hommes-Natures-Sociétés ». Enseignements dans le master « Environnement, Développement, Territoires et Sociétés » pour les M1 et M2</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entendre les mouches voler. Ce qu’une approche sonore fait à l’anthropologie politique de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picherit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Anthropologies plastiques, 54-55, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12z09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04855870v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale analysis of land use and land cover changes in Sri Lanka by remote sensing: the impacts of post-war infrastructure development in the last 20 Years (2002-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishnamurthy Anupama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bautès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O-J Crook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the National Science Foundation of Sri Lanka </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (4), pp.675-688. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4038/jnsfsr.v51i4.11548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Forests at the Margins of the State: The Politics of Indigenous Sovereignty and Market Environmentalism in the North-eastern Hills of India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (3), pp.387-413. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09731741211059052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Godelier, Suivre Jésus et faire du business. Une petite société tribale dans la mondialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.199-201. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lhomme.31983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face sombre du charbon [Recension de K. Lahiri-Dutt (dir.). - The coal nation : histories, ecologies and politics of coal in India. Ashgate, 2014, 318 p.]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vie des idées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 avril 2017, 7 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Black Diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books &amp; ideas.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Up for Lost Nature? A Critical Review of the International Development of Voluntary Biodiversity Offsets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Society: Advances in Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.103-123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ares.2014.050107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Assayag Penser les sciences sociales . 1, Anthropologie, histoire, politique Montreuil, Aux lieux d’être, 2008, 342 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.1038-1040. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0395264900036878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions socio-culturelles de la mise en écotourisme. Le cas de la réserve de biosphère Nanda Devi (Himalaya indien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'anthropologie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, N° 3 (1), pp.109-121. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cas.003.0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field Trip: Valparai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Picherit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doris Barboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gayatri Manu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashank Chandapillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier: « Patrimoines, savoirs, pouvoirs » – Introduction. Les politiques du patrimoine, entre savoirs et pouvoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Dahou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Emperaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leblan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30 (2), pp.124-131, 2022, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2022032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Green Neoliberalism in India through the Lens of Market-Based Restoration and Reforestation Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Harms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South Asian Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16 (3), pp.327-341, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09731741211052197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03986496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramachandra Guha. Le biologiste autoritaire et l’arrogance de l’antihumanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flipo, Fabrice et Cabalion, Joël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Inde des Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aux Forges de Vulcain, 2017, 978-2-37305-026-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The business voice at COP21: The quandaries of a global political ambition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Moussu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aykut, Stefan and Foyer, Jean and Morena, Edouard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Globalising the climate: COP21 and the climatisation of global debates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017, 1138675598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcs et populations en Inde : les dessous d’une coexistence explosive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bellier, Irène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres, territoires, ressources : Politiques, pratiques et droits des peuples autochtones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOGIP ; L'Harmattan, pp.257-270, 2015, 978-2-343-05543-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'autojustification du capitalisme : les ambitions du secteur privé à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Foyer, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20 : la modernisation écologique à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.163-184, 2015, 978-2-271-08649-5. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.26319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transforming rural livelihood through ecodevelopment in the Nanda Devi Biosphere Reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lainé, Nicolas et Subba, T.B. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Environment and Society: Conservation, Governance and Transformation in India</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orient Black Swan, pp.36-53, 2012, 10: 8125045325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver la nature par l'exclusion des humains? La lutte pour l’accès et l’usage des ressources dans la réserve de biosphère de Nanda Devi, Uttarakhand (Inde).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. EHESS, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03988538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcs naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.379-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Benabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l'Inde contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.227-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03988355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId58"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA93B9CD"/>
+    <w:nsid w:val="7A20A8CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-benabou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7075-4487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855870v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picherit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741211059052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31983" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988371v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2014.050107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900036878" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Manu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashank Chandapillai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Harms" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741211052197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Moussu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845562v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26319" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845566v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-03988538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-benabou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7075-4487" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04855870v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benabou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Picherit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z09" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamurthy Anupama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-J Crook" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4038/jnsfsr.v51i4.11548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741211059052" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986519v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.31983" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077313v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988371v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ares.2014.050107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988391v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0395264900036878" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cas.003.0109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doris Barboni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gayatri Manu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashank Chandapillai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986512v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Dahou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Emperaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leblan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2022032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03986496v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Harms" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09731741211052197" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Moussu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit M&#252;ller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.26319" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988310v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/tel-03988538v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03988355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>